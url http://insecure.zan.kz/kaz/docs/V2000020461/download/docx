--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="52fcb73" w14:textId="52fcb73">
+    <w:p w14:paraId="fefd879" w14:textId="fefd879">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,130 +112,130 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2020 жылғы 20 сәуірдегі № 26/қе бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 23 сәуірде № 20461 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -948,120 +948,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік қызметті көрсету қағидалары "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі – Заң) сәйкес әзірленді және "Қазақстандық кемелердің аумақтық суларда (теңізде), ішкі суларда және континенттік қайраңда кәсіпшілік қызметті жүргізу үшін Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру" мемлекеттік қызмет көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік қызмет).</w:t>
+      1. Осы Мемлекеттік қызметті көрсету қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Қазақстандық кемелердің аумақтық суларда (теңізде), ішкі суларда және континенттік қайраңда кәсіпшілік қызметті жүргізу үшін Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру" мемлекеттік қызметті көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік қызмет).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1134,90 +1134,290 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігінің осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге көрсетілетін қызметті алушының электронды цифрлық қолы (бұдан әрі – ЭЦҚ) арқылы расталған, электронды нысанда "электрондық үкіметтің" веб-порталына (бұдан әрі – веб-портал) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсатты беру (ұзарту) туралы өтінішті (бұдан әрі – өтініш) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Веб-порталда өтінішке электронды нысанда осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1255,127 +1455,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес қоса берілген құжаттары бар өтініш (бұдан әрі – құжаттар топтамасы) келіп түскен күні көрсетілетін қызметті берушінің кеңсе қызметкері оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің бөлімше басшысына қарауға береді, ол көрсетілетін қызметті беруші бөлімшенің жауапты қызметкерін (бұдан әрі – орындаушы) белгілейді және оған орындауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1394,70 +1614,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1476,90 +1696,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="19"/>
+    <w:bookmarkStart w:name="z133" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-1. Көрсетілетін қызметті алушы анық емес құжаттар не болмаса көрсетілетін қызметті алушы және (немесе) ұсынылған материалдар, объектілер, мемлекеттік қызмет көрсету үшін қажетті деректер мен мәліметтер Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмейтін құжаттар топтамасын ұсынған жағдайда, уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін талап етілетін келісімі туралы сұрау салуға берілген теріс жауабы, сараптамалардың, зерттеулердің не болмаса тексерулердің теріс қорытындысы не болмаса көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған кезде, мемлекеттік қызмет көрсетуді алумен байланысты арнайы құқығынан айырылуы, көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған кезде орындаушы екі жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының расталған ЭЦҚ арқылы электронды құжат түрінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсат беруден (ұзартудан) бас тарту (бұдан әрі – бас тарту) туралы хабарламаны жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1578,151 +1798,189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құжаттар топтамасының толық болған жағдайда, орындаушы тоғыз жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігін қарастырады және егер рұқсат беру туралы өтініште көрсетілген кәсіпшілік ауданы (аудандары) Қазақстан Республикасының аумақтық суларының (теңіз), ішкі суларының шегінде орналасқан болса, қазақстандық кеменің кәсіпшілік қызметті жүргізуі кезінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өту қажеттілігін анықтайды, және үш жұмыс күні ішінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсатты (бұдан әрі – рұқсат беру) немесе бас тарту туралы хабарламаны құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жануарлар дүниесін пайдалануға рұқсат мерзімін ұзартқан немесе қайтадан алған жағдайда орындаушы, оң шешім қабылданған жағдайда, бір жұмыс күні ішінде тікелей бұрын берілген рұқсатқа қолданылу мерзімін ұзарту туралы өзгеріс енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың талаптарына сәйкес келмейтіні анықталған жағдайда, көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімі, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы көрсетілетін қызметті алушыны мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірмей алдын ала хабардар етеді. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құрастырылған рұқсат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1737,51 +1995,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама, орындаушымен, көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ арқылы расталған, электронды құжат түрінде көрсетілетін қызметті алушының веб-порталдағы "жеке кабинетіне" жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1799,433 +2057,1129 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...145 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      8-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Заңның 5-бабы 2-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Рұқсат беру және хабардар ету мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9-1. Мемлекеттік қызметтер көрсету тәртібі туралы, сондай-ақ осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат "Мемлекеттер және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес үш жұмыс күні ішінде Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын аумақтық бөлімшелерге және "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 9-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталмен жолданым берілген кезде шағым жасау тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2352,70 +3306,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2650,68 +3604,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсаттар беру (ұзарту) туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3543,168 +4497,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қазақстандық кемелердің </w:t>
+              <w:t>"Қазақстандық кемелердің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">аумақтық суларда (теңізде), ішкі </w:t>
+              <w:t>аумақтық суларда (теңізде), ішкі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>суларда және континенттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қайраңда кәсіпшілік қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүргізу үшін Қазақстан</w:t>
+              <w:t xml:space="preserve">жүргізу үшін Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының Мемлекеттік</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>шекарасын бірнеше рет кесіп</w:t>
+              <w:t>Мемлекеттік шекарасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өтуіне рұқсаттар беру"</w:t>
+              <w:t xml:space="preserve">бірнеше рет кесіп өтуіне </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t>рұқсаттар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>беру" мемлекеттік қызмет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3744,285 +4711,265 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстандық кемелердің аумақтық суларда (теңізде), ішкі суларда және континенттік қайраңда кәсіпшілік қызметті жүргізу үшін Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҰҚК Шекара қызметінің аумақтық бөлімшелері.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстандық кемелердің аумақтық суларда (теңізде), ішкі суларда және континенттік қайраңда кәсіпшілік қызметті жүргізу үшін Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4055,87 +5002,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы арқылы.</w:t>
+ҰҚК Шекара қызметінің аумақтық бөлімшелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4168,87 +5115,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру бойынша – 15 (он бес) жұмыс күні; Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсатты ұзартуға немесе қайтадан алуға – 3 (үш) жұмыс күні.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4281,87 +5228,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған).</w:t>
+"Цифрлық үкімет" веб-порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4394,87 +5341,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар немесе мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар беру бойынша – 15 (он бес) жұмыс күні; Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсатты ұзартуға немесе қайтадан алуға – 3 (үш) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4507,87 +5454,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы төлейтін төлемақы мөлшері және Қазақстан Республикасының заңнамасында қарастырылған жағдайларда оны төлеу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4620,141 +5567,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) веб-порталдың: техникалық жұмыстарды жүргізумен байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін ұсыну келесі жұмыс күні жүзеге асырылады);</w:t>
-[...53 lines deleted...]
-2) веб-порталда көрсетілген.</w:t>
+Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуіне рұқсаттар немесе мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4787,267 +5698,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсатты алу үшін:</w:t>
-[...179 lines deleted...]
-2) жануарлар дүниесін пайдалануға рұқсаттың электронды көшірмесі.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5080,215 +5811,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасымен бекітілген мемлекеттік қызмет көрсетуден бас тарту (тоқтата тұру, жою) үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) егер рұқсат беру туралы өтініште көрсетілген кәсіпшілік ауданы (аудандары) Қазақстан Республикасының аумақтық суларының (теңіз), ішкі суларының шегінде орналасқан болса, қазақстандық кеменің кәсіпшілік қызметті жүргізуі кезінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өту қажеттілігінің болмауы;</w:t>
-[...127 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+1) веб-порталдың: техникалық жұмыстарды жүргізумен байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін ұсыну келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен сенбі аралығында (дүйсенбі – жұма сағат 9-00-ден 18-00-ге дейін, түскі үзіліс сағат13-00-ден 15-00-ге дейін, сенбі күні сағат 9-00-ден 13-00-ге дейін). Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Шекара қызметінің интернет-қорында: gov.egov.kz/memleket/entitis/shekaraknb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-порталда көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5321,123 +5978,657 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктері ескерілетін өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Рұқсатты алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қазақстандық кеменің капитаны (иесі) жасаған кеменің рөлі қоса берілген рұқсат беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қазақстандық кемеге меншік құқығы туралы куәліктің электронды көшірмесі немесе қазақстандық кемені жалға алу шартының көшірмесі (теңіз кемелері үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының Мемлекеттік Туын көтеріп жүзу құқығы туралы куәліктің электронды көшірмесі (теңіз кемелері үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) жануарлар дүниесін пайдалануға рұқсаттың электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) шетелдіктер мен азаматтығы жоқ адамдарға арналған еңбекке рұқсат берудің электрондық көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) кеме куәлігінің электронды көшірмесі (Қазақстан Республикасының Мемлекеттік кемелер тізілімінде тіркелген кемелер үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) жеке басты куәландыратын құжаттар, мемлекеттік тіркеу (заңды тұлғаны қайта тіркеу) туралы мәліметтер қызмет берушіге "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рұқсатты ұзарту немесе қайтадан алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) қазақстандық кеменің капитаны (иесі) жасаған кеменің рөлі қоса берілген рұқсат беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) жануарлар дүниесін пайдалануға рұқсаттың электронды көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) егер рұқсат беру туралы өтініште көрсетілген кәсіпшілік ауданы (аудандары) Қазақстан Республикасының аумақтық суларының (теңіз), ішкі суларының шегінде орналасқан болса, қазақстандық кеменің кәсіпшілік қызметті жүргізуі кезінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өту қажеттілігінің болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті веб-портал арқылы алу үшін электронды цифрлық қолы болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы қашықтықтан шығу мүмкіндігі режимінде мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөнінде көрсетілетін қызметті берушінің байланыс телефондары: 8 (7172) 71-91-07, 71-92-07, 71-93-07, 71-94-07, 71-95-07, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414.</w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөнінде көрсетілетін қызметті берушінің байланыс телефондары: 8 (7172) 99-01-10, 99-01-39, 99-01-13, 99-05-25, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5677,80 +6868,80 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сериясы _______ № ___________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге  рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6650,68 +7841,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:bookmarkStart w:name="z61" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсаттар беруден (ұзартудан) бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7100,208 +8291,208 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 26/қе бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="32"/>
+    <w:bookmarkStart w:name="z71" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шекаралық белдеуге кіруге және онда болуға рұқсаттамалар беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z72" w:id="33"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z72" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z73" w:id="34"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік қызметті көрсету қағидалары "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+      1. Осы Мемлекеттік қызметті көрсету қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Шекаралық белдеуге кіруге және онда болуға рұқсаттамалар беру" мемлекеттік қызмет көрсету тәртібін анықтайды (бұдан әрі – мемлекеттік қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="35"/>
+    <w:bookmarkStart w:name="z74" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызмет Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) мемлекеттік қызметті алушы Қазақстан Республикасының жеке және заңды тұлғаларына, сондай-ақ шетел азаматтарына, азаматтығы жоқ тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7320,88 +8511,288 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="36"/>
+    <w:bookmarkStart w:name="z75" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігінің бірінші абзацы жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігінің бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге көрсетілетін қызметті алушының электронды цифрлық қолы (бұдан әрі – ЭЦҚ) арқылы расталған, электронды нысанда "электрондық үкіметтің" веб-порталы (бұдан әрі – веб-портал) арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жеке тұлға – осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7515,107 +8906,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110/ҚЕ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:bookmarkStart w:name="z77" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тізбенің 7-тармағында қарастырылған көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес қоса берілген құжаттары бар өтініш (бұдан әрі – құжаттар топтамасы) келіп түскен күні көрсетілетін қызметті берушінің кеңсе қызметкері оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің бөлімше басшысына қарастыруға береді, ол көрсетілетін қызметті беруші бөлімшенің жауапты қызметкерін (бұдан әрі – орындаушы) белгілейді және оған орындауға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7634,70 +9045,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:bookmarkStart w:name="z78" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7816,70 +9227,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құжаттар топтамасының толық болған жағдайда, орындаушы үш жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігін қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың талаптарына сәйкес келмейтіні анықталған жағдайда, көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімі, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы көрсетілетін қызметті алушыны мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірмей алдын ала хабардар етеді. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7916,51 +9327,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="41"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Құжаттар топтамасын қарастырғаннан кейін орындаушы үш жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7975,473 +9386,1147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша шекаралық белдеуге кіруге және онда болуға рұқсаттаманы (бұдан әрі – рұқсаттама) немесе осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарламаны құрастырады және көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ арқылы расталған, электронды құжат түрінде көрсетілетін қызметті алушының веб-порталдағы "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z81" w:id="42"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z81" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Рұқсаттама тиісті уәкілетті органдар шаруашылық, кәсіпшілік немесе өзге де қызметті, қоғамдық-саяси, мәдени немесе өзге іс-шараларды жүргізуге берген рұқсаттың қолданылу мерзімдерін ескере отырып, өтініште (ұсыныста) көрсетілген, бірақ күнтізбелік бір жылдан аспайтын мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z82" w:id="43"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Шекаралық белдеуге ата-анасымен немесе өздерімен бірге жүретін адамдармен кіретін 16 жасқа дейінгі балалар туралы мәліметтер осы адамдардың рұқсаттамасына енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...139 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 11-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z87" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Заңның 5-бабы 2-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рұқсат беру және хабардар ету мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-1. Мемлекеттік қызметтер көрсету тәртібі туралы, сондай-ақ осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат "Мемлекеттер және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес үш жұмыс күні ішінде Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын аумақтық бөлімшелерге және "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 11-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z86" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексіне және "Мемлекеттік және леуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталмен жолданым берілген кезде шағым жасау тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8568,70 +10653,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="50"/>
+    <w:bookmarkStart w:name="z88" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8788,68 +10873,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ӨТІНІШ  (ЗАЯВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралық белдеуге кіруге және онда болуға рұқсаттама беруді сұраймын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9351,77 +11436,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Шекаралық белдеуге кіруге </w:t>
+              <w:t>"Шекаралық белдеуге кіруге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және онда болуға рұқсаттамалар </w:t>
+              <w:t>және онда болуға рұқсаттамалар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік көрсетілетін </w:t>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9474,8313 +11559,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:bookmarkStart w:name="z92" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҰСЫНЫС  (ПРЕДСТАВЛЕНИЕ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тізімге сәйкес Қазақстан Республикасының азаматтарына (шетелдіктерге және азаматтығы жоқ адамдарға) _____________________________________________ (елді мекен, аудан, облыс) шекаралық белдеуге кіруге және онда болуға рұқсаттама (лар) беруді сұраймын</w:t>
+      Тізімге сәйкес Қазақстан Республикасының азаматтарына (шетел азаматтарына және азаматтығы жоқ адамдарға) ________________________________________________________ (елді мекен, аудан, облыс) шекаралық белдеуге кіруге және онда болуға рұқсаттама (лар) беруді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Прошу выдать пропуск (а) на въезд и пребывание в пограничную полосу гражданам Республики Казахстан (иностранным гражданам и лицам без гражданства) согласно списку)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (Прошу выдать пропуск (а) на въезд и пребывание в пограничную полосу гражданам Республики Казахстан (иностранцам и лицам без гражданства) согласно списку) </w:t>
+      _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+                   (населенный пункт, район, область)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (населенный пункт, район, область)</w:t>
+      Мақсаты (цель) _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мақсаты (цель) ___________________________________________________________</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+      Уақыты (время) ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1240 lines deleted...]
-    </w:tbl>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шекаралық белдеуге рұқсаттамалар алатын Қазақстан Республикасы азаматтарының (шетел азаматтарының, азаматтығы жоқ адамдардың) тізімі</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шекара белдеуінде техникалық құралдар жұмылдырылады: </w:t>
-[...1077 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5781 lines deleted...]
-        <w:t xml:space="preserve"> Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығу үшін рұқсаттамалар алуға Қазақстан Республикасы азаматтарының (шетелдіктердің, азаматтығы жоқ тұлғалардың)  тізімі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Список граждан Республики Казахстан (иностранных граждан, лиц без гражданства) на получение пропуска в пограничную полосу)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -17800,609 +11840,717 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туған жылы, күні, айы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған жылы, айы, күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұратын жерінің мекенжайы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұратын жерінің мекен жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орны, лауазымы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс орны, лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәланды ратын құжаттың №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәландыратын құжаттың №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Азаматтығы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+(№ п/п)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Число, месяц, год рождения)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Адрес места жительства)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Место работы, должность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(№ документа, удостоверяющего личность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Гражданство)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Примечание)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18623,51 +12771,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18852,84 +13000,9662 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-            Барлығы: ____________________________________________________________ </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">                                     (адамдардың жалпы саны – жазбаша)</w:t>
+      Шекара белдеуінде техникалық құралдар жұмылдырылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (В пограничной полосе будут задействованы технические средства):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с № № п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техникалық құралдардың атауы (Наименование технического средства)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тіркеу номері (Государственный регистрационный номер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүргізушінің тегі, аты, әкесінің аты (болған жағдайда) (Фамилия, имя, отчество водителя (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иесі (Владелец)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе (Примечание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынуға мынадай құжаттар қоса беріледі (К представлению прилагаются следующие документы) ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш білдірушінің электрондық мекен-жайы (электронный адрес заявителя) ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен ұсынылған деректердің дұрыстығына дербес жауап беремін (я несу персональную ответственность за достоверность представленных данных) ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лауазымы (должность) ___________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (күні, айы және жылы) (дата, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Шекаралық белдеуге кіруге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және онда болуға рұқсаттамалар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z139" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шекаралық белдеуге кіруге және онда болуға рұқсаттамалар беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Шекаралық белдеуге кіруге және онда болуға рұқсаттамалар беру"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰҚК Шекара қызметінің аумақтық бөлімшелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Цифрлық үкімет" веб-порталы арқылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 (он) жұмыс күні.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронды (ішінара цифрландырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралық белдеуге кіруге және онда болуға рұқсаттамалар немесе мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тегін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) веб-порталдың: техникалық жұмыстарды жүргізумен байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін ұсыну келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен сенбі аралығында (дүйсенбі – жұма сағат 9-00-ден 18-00-ге дейін, түскі үзіліс сағат 13-00-ден 15-00-ге дейін, сенбі күні сағат 9-00-ден 13-00-ге дейін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Шекара қызметінің интернет-қорында: gov.egov.kz/memleket/entitis/shekaraknb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-порталда көрсетілген.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке тұлға – рұқсаттама алу үшін өтініш. жеке және заңды тұлғадан – шекаралық белдеуде шаруашылық, кәсіпшілік немесе өзге де қызметті жүргізуге, қоғамдық-саяси, мәдени немесе өзге де іс-шараларды өткізуге рұқсаттама алу үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ұсыну, онда жұмыс жүргізудің немесе іс-шаралар өткізудің сипаты, орны, қатысушылары, уақыты, кәсіпшілік және өзге де кемелерде пайдаланылатын көлік және өзге де техникалық құралдар туралы, ал қажет болған жағдайларда, егер бұл шектес мемлекетпен Қазақстан Республикасының халықаралық шарттарында ескертілсе, мемлекеттік шекараны кесіп өту орны мен уақыты туралы мәліметтер көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тиісті уәкілетті органдардың шекаралық белдеуде шаруашылық, кәсіпшілік немесе өзге де қызметті жүргізуге, қоғамдық-саяси, мәдени немесе өзге іс-шараларды өткізуге рұқсат құжаттарының электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жеке басты куәландыратын құжаттар, мемлекеттік тіркеу (заңды тұлғаны қайта тіркеу) туралы мәліметтер көрсетілетін қызметті берушіге цифрлық үкімет шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті веб-портал арқылы алу үшін электронды цифрлық қолы болуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы қашықтықтан шығу мүмкіндігі режимінде мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөнінде көрсетілетін қызметті берушінің байланыс телефондары: 8 (7172) 99-01-10, 99-01-39, 99-01-13, 99-05-25, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Шекаралық белдеуге кіруге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және онда болуға рұқсаттамалар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z95" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шекаралық белдеуге кіруге және онда болуға рұқсаттама</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА түбіршегінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(корешок пропуска)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РҰҚСАТТАМА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(пропуск)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілді (выдан)__________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрушы (жителю)_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралық белдеу аумағына кіруге және онда болуға рұқсат берілген (разрешен въезд и пребывание в пограничной полосе в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кіру мақсаты (цель въезда) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болу мерзімі (срок пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Болу уақыты (время пребывания) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздеме (основание)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні (дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___________" аумақтық бөлімше бастығы (начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілді (выдан)___________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрушы (жителю)_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шекаралық белдеу аумағына кіруге және онда болуға рұқсат берілген (разрешен въезд и пребывание в пограничной полосе в районе)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кіру мақсаты (цель въезда) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болу мерзімі (срок пребывания)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Болу уақыты (время пребывания) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздеме (основание)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні (дата выдачи)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рұқсаттама жеке басын куәландыратын құжат ұсынылған жағдайда жарамды (пропуск действителен при предъявлении документа, удостоверяющего личность) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ ___________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"___________" аумақтық бөлімше бастығы (начальник территориального подразделения)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Шекаралық белдеуге кіруге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және онда болуға рұқсаттамалар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру" мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қайда (Куда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімге (Кому)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бастамашының мекенжайы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және анықтамалық деректері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес и установочные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>данные инициатора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z97" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХАБАРЛАМА (УВЕДОМЛЕНИЕ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            Сіздің 20___ жылғы ____ __________ өтінішіңізге (ұсынысыңызға), құжаттарды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>толық көлемде ұсынбауға немесе өтініште (ұсыныста) дұрыс емес мәліметтерді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетуге байланысты шекаралық белдеуге кіруге және онда болуға рұқсаттама беруден бас</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тартатынымыз туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(На Ваше заявление (представление) от __ _____ 20 ___ года уведомляем об отказе в выдаче</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пропуска на въезд и пребывание в пограничной полосе в связи представлением докуметов не</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>полном объеме либо указание в заявлении (представлении) не достоверных сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аумақтық бөлімшенің бастығы (начальник территориального подразделения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымды тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), қолы (подпись, фамилия,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>имя, отчество (при его наличии), должностного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"_____" _____________ 20 ___ жыл (года).   күні, айы және жылы  (дата, месяц и год)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ұлттық қауіпсіздік комитеті </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Төрағасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2020 жылғы 20 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 26/қе бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар беру"мемлекеттік қызмет көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z100" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z101" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Мемлекеттік қызметті көрсету қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Заң) сәйкес әзірленді және "Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар беру" мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызмет тәртібін анықтайды (бұдан әрі – мемлекеттік қызмет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z102" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызмет Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Шекара қызметінің аумақтық бөлімшелері (бұдан әрі – көрсетілетін қызметті беруші) мемлекеттік қызметті алушы Қазақстан Республикасының жеке және заңды тұлғаларына, сондай-ақ шетел азаматтарына, азаматтығы жоқ тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігінің осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге көрсетілетін қызметті алушының электронды цифрлық қолы (бұдан әрі – ЭЦҚ) арқылы расталған, электронды нысанда "электрондық үкіметтің" веб-порталына (бұдан әрі – веб-портал) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуы үшін рұқсаттамалар алуға ұсыныс (бұдан әрі – ұсыныс) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Веб-порталда өтінішке электрондық форматта осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағына сәйкес мемлекеттік қызмет көрсету үшін қажетті құжаттар қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушымен веб-порталға барлық қажетті құжаттарды берілген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсетудің нәтижесін шығару күні мен уақыты көрсетілетін сұраныстың қабылдануы туралы мәртебесі көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгерістер енгізілді - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті алушы енгізетін ұсыну Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің тиісті аумақтық бөлімшесімен келісіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісу ұсынуды алған кезден бастап үш жұмыс күнінен аспайтын мерзімде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыну Тізбенің 8-тармағында қарастырылған құжаттарды қоса бере отырып енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің аумақтық бөлімшесі Тізбенің 9-тармағында қарастырылған негіздер бойынша ұсынуды келісуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аумақтық суларда (теңізде) теңіздегі ғылыми зерттеулер және (немесе) іздестіру қызметін жүргізуге ниеттенген көрсетілетін қызметті алушы веб-портал арқылы көрсетілетін қызметті берушіге ұсыну енгізген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жобаның сипаты және мақсаты, ғылыми жабдықтардың сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кемелердің атауын, типін және сыныбын, жоба жүргізілетін аудан бойынша географиялық мәліметтерін қоса алғанда, пайдаланылатын әдіс пен құралдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) зерттеу жүргізетін кемелер келетін және кететін немесе тиісті жағдайларда жабдықтар орналастырылатын және алып тасталатын күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жобаға жауапты ұйымның атауы, басшы немесе адам туралы толық ақпаратты қосымша ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тізбенің 7-тармағында көзделген көрсетілетін қызметті берушінің жұмыс кестесіне сәйкес қоса берілген құжаттары бар өтініш (бұдан әрі – құжаттар топтамасы) келіп түскен күні көрсетілетін қызметті берушінің кеңсе қызметкері оларды қабылдауды, тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің бөлімше басшысына қарастыруға береді, ол көрсетілетін қызметті беруші бөлімшенің жауапты қызметкерін (бұдан әрі – орындаушы) белгілейді және оған орындауға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-1. "Көрсетілетін қызметті алушы анық емес құжаттар не болмаса көрсетілетін қызметті алушы және (немесе) ұсынылған материалдар, объектілер, мемлекеттік қызмет көрсету үшін қажетті деректер мен мәліметтер Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмейтін құжаттар топтамасын ұсынған жағдайда, уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін талап етілетін келісімі туралы сұрау салуға берілген теріс жауабы, сараптамалардың, зерттеулердің не болмаса тексерулердің теріс қорытындысы не болмаса көрсетілетін қызметті алушыға қатысты оның қызметіне немесе белгілі бір мемлекеттік қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімі (үкімі) болған кезде, мемлекеттік қызмет көрсетуді алумен байланысты арнайы құқығынан айырылуы, көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмаған кезде орындаушы екі жұмыс күні ішінде көрсетілетін қызметті алушының веб-порталдағы "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының расталған ЭЦҚ арқылы электронды құжат түрінде Қазақстан Республикасының Мемлекеттік шекарасын бірнеше рет кесіп өтуге рұқсат беруден (ұзартудан) бас тарту (бұдан әрі – бас тарту) туралы хабарламаны жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Құжаттар топтамасының толық болған жағдайда, орындаушы тоғыз жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігін қарастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың талаптарына сәйкес келмейтіні анықталған жағдайда, көрсетілетін қызметті беруші мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешімі, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы көрсетілетін қызметті алушыны мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін үш жұмыс күнінен кешіктірмей алдын ала хабардар етеді. Тыңдау хабардар етілген күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Құжаттар топтамасын қарастырғаннан кейін орындаушы үш жұмыс күні ішінде осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттаманы (бұдан әрі – рұқсаттама) немесе осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден бас тарту туралы хабарламаны құрастырады және көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ арқылы расталған, электронды құжат түрінде көрсетілетін қызметті алушының веб-порталдағы "жеке кабинетіне" жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z111" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Рұқсаттама кәсіпшілік, зерттеу, іздестіру немесе өзге де қызметті жүргізуге тиісті уәкілетті органдар рұқсатының қолданылу мерзімін ескере отырып, ұсынуда көрсетілген мерзімге беріледі, бірақ күнтізбелік бір жылдан аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданылу мерзімі аяқталғаннан кейін рұқсаттама күшін жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Заңның 5-бабы 2-тармағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне оларды көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Рұқсат беру және хабардар ету мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1-тармақ жаңа редакцияда көзделген - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-1-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12-1. Мемлекеттік қызметтер көрсету тәртібі туралы, сондай-ақ осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат "Мемлекеттер және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 14-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және 23-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес үш жұмыс күні ішінде Бірыңғай байланыс орталығына, сондай-ақ өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын аумақтық бөлімшелерге және "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторына жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 12-1-тармақпен толықтырылды - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z115" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға (бұдан әрі – шағымды қарайтын орган) берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы Заңның 25-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оны тіркеген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталмен жолданым берілген кезде шағым жасау тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны арқылы алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету мәселелері жөніндегі шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған шағымды қарайтын орган жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті берушіге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі жоғары тұрған шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын көрсетілетін қызметті беруші, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, жоғары тұрған шағымды қарайтын органға шағымды жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Қазақстандық шағын көлемді </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өздігінен жүзетін және өздігінен </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүзбейтін (суүсті және суасты) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кемелердің (құралдардың) және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мұз үстімен жылжитын </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">құралдардың Қазақстан </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республикасының аумақтық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">суларына (теңізіне) және ішкі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">суларына шығуына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рұқсаттамалар беру" </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар алуға ұсыну</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________ аумақтық бөлімшенің бастығына</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(начальнику территориального подразделения ________________________)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҰСЫНУ (ПРЕДСТАВЛЕНИЕ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теңізге шығуға рұқсаттама беруді сұраймын______________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Прошу выдать пропуск на выход в море) _________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(заң тұлғаның атауы, жеке тұлғаның тегі, аты, әкісінің аты (болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(наименование юридического лица, фамилия, имя, отчество (при наличии) физического лица)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мақсаты (с целью) _________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақыты (время) ____________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ауданында аумақтық суларда болу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(нахождение в территориальных водах в районе) ___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының түрі (тип плавсредства) _________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының тіркеу № (рег. № плавсредства) ___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүзу құралының тіркелімге алыну орны (место приписки плавсредства): ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының азаматтарына (шетел азаматтарына және азаматтығы жоқ тұлғаларға) қоса берілген тізімге сәйкес саны _____ дана рұқсаттама</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Гражданам Республики Казахстан (иностранным гражданам и лицам без гражданства) согласно прилагаемому списку в количестве ______ экземпляров)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынуға мынадай құжаттар қоса беріледі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(К представлению прилагаются следующие документы) ____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+лауазымы (должность)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қолы (подпись)__________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(күні, айы, жылы) (дата, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мөрдін орыны (қажетті жағдайда)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место печати (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Парақтың сыртқы жағы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығу үшін рұқсаттамалар алуға Қазақстан Республикасы азаматтарының (шетел азаматтарының, азаматтығы жоқ тұлғалардың) тізімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Туған жылы, күні, айы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұратын жерінің мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс орны, лауазымы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке басын куәланды ратын құжаттың №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Барлығы: ____________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (адамдардың жалпы саны – жазбаша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мынадай техникалық құралдар тартылатын болады:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -18963,214 +22689,246 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Р/с № </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Техникалық құралдардың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техникалық құралдардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік тіркеу нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік тіркеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...18 lines deleted...]
-(болған жағдайда)</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19470,71 +23228,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19568,181 +23305,181 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстандық шағын көлемді</w:t>
+              <w:t xml:space="preserve">"Қазақстандық шағын көлемді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өздігінен жүзетін және өздігінен</w:t>
+              <w:t xml:space="preserve">өздігінен жүзетін және өздігінен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүзбейтін (суүсті және суасты)</w:t>
+              <w:t xml:space="preserve">жүзбейтін (суүсті және суасты) </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кемелердің (құралдардың) және</w:t>
+              <w:t xml:space="preserve">кемелердің (құралдардың) және </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мұз үстімен жылжитын</w:t>
+              <w:t xml:space="preserve">мұз үстімен жылжитын </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құралдардың Қазақстан</w:t>
+              <w:t xml:space="preserve">құралдардың Қазақстан </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республикасының аумақтық</w:t>
+              <w:t xml:space="preserve">Республикасының аумақтық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>суларына (теңізіне) және ішкі</w:t>
+              <w:t xml:space="preserve">суларына (теңізіне) және ішкі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>суларына шығуына</w:t>
+              <w:t xml:space="preserve">суларына шығуына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>рұқсаттамалар беру"</w:t>
+              <w:t xml:space="preserve">рұқсаттамалар беру" </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет көрсету</w:t>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19795,285 +23532,265 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> "Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 28.12.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш рет ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҰҚК Шекара қызметінің аумақтық бөлімшелері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттамалар беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20106,87 +23823,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы арқылы</w:t>
+ҰҚК Шекара қызметінің аумақтық бөлімшелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20219,87 +23936,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20332,87 +24049,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)</w:t>
+"Цифрлық үкімет" веб-порталы арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20445,87 +24162,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызмет нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттама немесе мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама</w:t>
+15 (он бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20558,87 +24275,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушы төлейтін төлемақы мөлшері және Қазақстан Республикасының заңнамасында қарастырылған жағдайларда оны төлеу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Электронды (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20671,159 +24388,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) веб-порталдың: техникалық жұмыстарды жүргізумен байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін ұсыну келесі жұмыс күні жүзеге асырылады);</w:t>
-[...71 lines deleted...]
-2) веб-порталда көрсетілген.</w:t>
+Шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттама немесе мемлекеттік қызмет көрсетуден бас тарту туралы хабарлама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20856,123 +24519,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) адамдар тізімін қоса бере отырып, қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуы үшін рұқсат алуға ұсыну;</w:t>
-[...35 lines deleted...]
-3) жеке басын куәландыратын құжаттар, мемлекеттік тіркеу (заңды тұлғаны қайта тіркеу) туралы мәліметтер қызмет берушіге "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден ұсынылады.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21005,197 +24632,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасымен бекітілген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+1) веб-порталдың: техникалық жұмыстарды жүргізумен байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүгінген кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызмет нәтижелерін ұсыну келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушінің: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбі мен сенбі аралығында (дүйсенбі – жұма сағат 9-00-ден 18-00-ге дейін, түскі үзіліс сағат 13-00-ден 15-00-ге дейін, сенбі күні сағат 9-00-ден 13-00-ге дейін).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Шекара қызметінің интернет-қорында: gov.egov.kz/memleket/entitis/shekaraknb;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-порталда көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21228,123 +24817,495 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктері ескерілетін өзге талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) адамдар тізімін қоса бере отырып, қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуы үшін рұқсат алуға ұсыну;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) тиісті уәкілетті органдардың аумақтық суларда (теңізде) және ішкі суларда кәсіпшілік, зерттеу, іздестіру немесе өзге де қызметті жүргізуге рұқсат құжаттарының электронды көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) жеке басын куәландыратын құжаттар, мемлекеттік тіркеу (заңды тұлғаны қайта тіркеу) туралы мәліметтер қызмет берушіге "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден ұсынылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымшаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Мемлекеттік көрсетілетін қызметті веб-портал арқылы алу үшін электронды цифрлық қолы болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы қашықтықтан шығу мүмкіндігі режимінде мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтер көрсету мәселелері жөнінде көрсетілетін қызметті берушінің байланыс телефондары: 8 (7172) 71-91-07, 71-92-07, 71-93-07, 71-94-07, 71-95-07, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414.</w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөнінде көрсетілетін қызметті берушінің байланыс телефондары: 8 (7172) 99-01-10, 99-01-39, 99-01-13, 99-05-25, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21383,51 +25344,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қазақстандық шағын көлемді</w:t>
+              <w:t xml:space="preserve"> "Қазақстандық шағын көлемді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өздігінен жүзетін және өздігінен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21610,68 +25571,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="77"/>
+    <w:bookmarkStart w:name="z123" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстандық шағын көлемді өздігінен жүзетін және өздігінен жүзбейтін (суүсті және суасты) кемелердің (құралдардың) және мұз үстімен жылжитын құралдардың Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23035,68 +26996,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="78"/>
+    <w:bookmarkStart w:name="z125" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстандық кемелердің Қазақстан Республикасының аумақтық суларына (теңізіне) және ішкі суларына шығуына рұқсаттама беруден бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Ұлттық қауіпсіздік комитеті Төрағасының 03.03.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23620,282 +27581,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 26/қе бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="79"/>
+    <w:bookmarkStart w:name="z128" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының күші жойылатын кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z129" w:id="80"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z129" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі көрсететін мемлекеттік қызмет стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 22 сәуірдегі № 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылғы 23 мамырда № 11146 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z130" w:id="81"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z130" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі көрсететін мемлекеттік қызмет регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 28 мамырдағы № 42 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2015 жылғы 30 маусымда № 11504 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z131" w:id="82"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z131" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі көрсететін мемлекеттік қызмет стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 22 сәуірдегі № 26 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2019 жылғы 29 шілдедегі № 57/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2019 жылғы 1 тамызда № 19176 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z132" w:id="83"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z132" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің Шекара қызметі көрсететін мемлекеттік қызмет регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2015 жылғы 28 мамырдағы № 42 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық қауіпсіздік комитеті Төрағасының 2019 жылғы 10 қыркүйектегі № 72/қе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде 2019 жылғы 13 қыркүйекте № 19378 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>