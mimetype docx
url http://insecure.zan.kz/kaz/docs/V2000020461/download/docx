--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fefd879" w14:textId="fefd879">
+    <w:p w14:paraId="6c7ce51" w14:textId="6c7ce51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -27808,55 +27808,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28182,31 +28182,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>