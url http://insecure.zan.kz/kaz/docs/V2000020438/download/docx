--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28c9b92" w14:textId="28c9b92">
+    <w:p w14:paraId="c95e789" w14:textId="c95e789">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1388,71 +1388,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. ЖАО (бұдан әрі – көрсетілетін қызметті беруші) 3 (үш) жұмыс күні ішінде Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлеріне (бұдан әрі – көрсетілетін қызметті алушы) оларға тұрғынжай берілетіндігі туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы хабарламаны алғаннан кейін 1 (бір) ай ішінде осы Қағидалардың 1-қосымшасына сәйкес нысан бойынша құжаттардың топтамасын ұсына отырып, өтінішпен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация) жүгінеді.</w:t>
+        <w:t xml:space="preserve">
+      11. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы хабарламаны алғаннан кейін 1 (бір) ай ішінде осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттардың топтамасын ұсына отырып, өтінішпен "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация) жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға 2-қосымшада жазылған.</w:t>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға және көрсетілетін қызметті берушілерге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1469,596 +1509,614 @@
       Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың мәліметтерін көрсетілетін қызметті беруші және мемлекеттік корпорацияның қызметкері "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация арқылы құжаттарды қабылдаған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттар уәкілетті органға "Халыққа қызмет көрсету орталықтарының" Ықпалдастырылған цифрлық жүйесіндегі мемлекеттік органның автоматтандырылған жұмыс орны" ішкі жүйесі арқылы келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      12. Көрсетілетін қызметті алушы Тізбенің 10-тармағында көзделген құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, мемлекеттік корпорацияның қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мемлекеттік корпорация қызметкері құжаттардың толық топтамасы ұсынылған жағдайда құжаттар келіп түскен күні оларды қабылдау мен тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің жауапты орындаушысының қарауына береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы сағат 18:00-ден кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
-[...34 lines deleted...]
-      Көрсетілетін қызметті алушы сағат 18:00-ден кейін, демалыс және мереке күндері өтініш жасаған кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің жауапты орындаушысы 5 (бес) жұмыс күні ішінде құжаттар топтамасын зерделейді және көрсетілетін қызметті берушінің Қазақстан Республикасының азаматтарына коммуналдық тұрғын үй қорынан тұрғынжайды беруді жүзеге асыратын құрылымдық бөлімшесіне (бұдан әрі – бөлімше) хат жібереді, ол 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімше хатты қарағаннан кейін оны тұрғын үй комиссиясының қарауына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй комиссиясы хатты 30 (отыз) күнтізбелік күн ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй комиссиясының оң шешімі негізінде, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дене шынықтыру және спорт туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Тұрғын үй қатынастары туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының заңдарына сәйкес көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жергілікті атқарушы органның тұрғын үй беру туралы қаулысын немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
-[...110 lines deleted...]
-        <w:t>" Қазақстан Республикасының заңдарына сәйкес көрсетілетін қызметті беруші 10 (он) жұмыс күні ішінде көрсетілетін қызметті алушыға жергілікті атқарушы органның тұрғын үй беру туралы қаулысын немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап шығарады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тұрғын үй комиссиясының шешімі теріс болған немесе Тізбенің 11-тармағында көзделген мемлекеттік қызметті көрсетуден бас тарту үшін өзге де негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігін беру үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының алдын ала шешім бойынша қарсылығын көрсетілетін қызметті беруші оны алған күннен бастап 2 (екі) жұмыс күні ішінде қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші комиссияның оң шешімі болған кезде 10 (он) жұмыс күні ішінде ЖАО әкімдігінің көрсетілетін қызметті алушыға тұрғын үй беру туралы қаулысын, комиссияның теріс шешімі болған кезде мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
-[...145 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2159,110 +2217,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік көрсетілетін қызметті беруші мемлекеттік қызмет көрсету мерзімі өткенге дейін бір тәуліктен кешіктірмей мемлекеттік көрсетілетін қызмет нәтижесінің мемлекеттік корпорацияға жеткізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Заңның (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) 5-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+      18. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның (бұдан әрі – Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заң) 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2899,51 +2957,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      30. Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
+      30. Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті тікелей көрсететін мемлекеттік органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
@@ -2966,107 +3024,87 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3100,103 +3138,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Олимпиадалық,</w:t>
+              <w:t>Олимпиадалық, Паралимпиадалық,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Паралимпиадалық,</w:t>
+              <w:t>Сурдлимпиадалық ойындардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Сурдлимпиадалық ойындардың</w:t>
-[...25 lines deleted...]
-              <w:t>жүлдегерлеріне</w:t>
+              <w:t>чемпиондары мен жүлдегерлеріне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұрғын үй беру және оны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3249,733 +3261,686 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Кімге______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімге_______________________</w:t>
+              <w:t>облыстың, республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыстың, республикалық</w:t>
+              <w:t>маңызы бар қаланың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қаланың,</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>астананың, аудандардың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>астананың, аудандардың,</w:t>
+              <w:t>облыстық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>облыстық маңызы бар</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>қалалардың жергілікті атқарушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалалардың жергілікті атқарушы</w:t>
+              <w:t>органы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органы</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>басшысының лауазымы, тегі,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кімнен____________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>чемпионның немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүлдегердің немесе уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысының лауазымы, тегі,</w:t>
+              <w:t>өкілдің тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты, әкесінің аты</w:t>
+              <w:t>(ол болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кімнен______________________</w:t>
+              <w:t>Тұрғылықты мекенжайы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>чемпионның немесе</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүлдегердің немесе уәкілетті</w:t>
+              <w:t>Ұялы байланыстың абоненттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>нөмірі:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өкілдің тегі, аты, әкесінің аты</w:t>
+              <w:t>Электрондық пошта мекенжайы:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
-[...103 lines deleted...]
-              <w:t>____________________________</w:t>
+              <w:t>___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғынжай беру туралы өтiнiш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Мәдениет және спорт министрінің м.а. 28.07.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 212</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...30 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>47-бабына</w:t>
       </w:r>
-    </w:p>
-[...201 lines deleted...]
-        <w:t>(өтінішті қабылдаған тұлғаның, тегi, аты, әкесінің аты (болған жағдайда), қолы</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес маған _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тұрғынжайдың орналасу орнын (облыс, қала) көрсету керек) тұрғынжай беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін. ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегi, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтiнiштiң түскен күнi 20__ жылғы "___"________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтінішті қабылдаған тұлғаның, тегi, аты, әкесінің аты (ол болған жағдайда), қолы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4123,91 +4088,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда – ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 222</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Туризм және спорт министрінің 09.12.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4300,87 +4245,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті бе-рушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстар, Астана, Алматы және Шымкент қалалары, аудандар және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлеріне тұрғынжай беру және оны пайдалану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4413,123 +4358,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы жүзеге асырылады.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесін беру мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
+Жоқ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4562,87 +4471,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 кезең: көрсетілетін қызметті берушінің тұрғынжаймен қамтамасыз ету туралы шешім қабылдауы – 3 (үш) ай; 2 кезең: тұрғынжайды беру – көрсетілетін қызметті алушыдан оң жауап алған сәттен бастап 3 (үш) ай. Құжаттар топтамасын тапсыруға арналған ең жоғары шекті уақыты – 30 (отыз) минут. Көрсетілетін қызметті алушыға қызмет көрсетуге арналған ең жоғары шекті уақыты – 30 (отыз) минут.</w:t>
+Облыстар, Астана, Алматы және Шымкент қалалары, аудандар және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4675,87 +4584,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағаз түрінде.</w:t>
+Мемлекеттік қызметті көрсету үшін құжаттарды қабылдау "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік корпорацияда құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін беру мемлекеттік корпорация арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4788,141 +4733,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі – тұрғынжайды пайдалану шарты немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+1 кезең: көрсетілетін қызметті берушінің тұрғынжаймен қамтамасыз ету туралы шешім қабылдауы – 3 (үш) ай;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік қызмет көрсету нәтижесіне жүгінбесе, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы алғанға дейін оның қабылдау орнында сақталуын қамтамасыз етеді.</w:t>
-[...35 lines deleted...]
-Көрсетілетін қызметті алушы 1 (бір) айдан кейін жүгінген кезде, мемлекеттік корпорацияның өтініші бойынша көрсетілетін қызметті беруші тұрғынжайды пайдалану шартын көрсетілетін қызметті алушыға жеткізу үшін 1 (бір) жұмыс күні ішінде мемлекеттік корпорацияға жібереді.</w:t>
+2 кезең: тұрғынжайды беру – көрсетілетін қызметті алушыдан оң жауап алған сәттен бастап 3 (үш) ай. Құжаттар топтамасын тапсыруға арналған ең жоғары шекті уақыты – 30 (отыз) минут. Көрсетілетін қызметті алушыға қызмет көрсетуге арналған ең жоғары шекті уақыты – 30 (отыз) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4955,87 +4864,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көр-сету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақ-стан Республикасының заңнамасында көзделген жағдайларда оны алу тә-сілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+Қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5068,161 +4977,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті бе-рушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
+Мемлекеттік қызметті көрсету нәтижесі – тұрғынжайды пайдалану шарты немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілген мерзімде мемлекеттік қызмет көрсету нәтижесіне жүгінбесе, көрсетілетін қызметті беруші оны көрсетілетін қызметті алушы алғанға дейін оның қабылдау орнында сақталуын қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе "www. egov. kz" портал арқылы электрондық кезекті брондауға болады.</w:t>
+Мемлекеттік корпорация тұрғынжайды пайдалану шартын 1 (бір) ай ішінде сақтауды қамтамасыз етеді, содан кейін оларды әрі қарай сақтау үшін көрсетілетін қызметті берушіге береді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында: www. gov. kz/ ent itie s/ tsm? lang=ru "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
+Көрсетілетін қызметті алушы 1 (бір) айдан кейін жүгінген кезде, мемлекеттік корпорацияның өтініші бойынша көрсетілетін қызметті беруші тұрғынжайды пайдалану шартын көрсетілетін қызметті алушыға жеткізу үшін 1 (бір) жұмыс күні ішінде мемлекеттік корпорацияға жібереді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5255,161 +5144,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көр-сету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға:</w:t>
-[...73 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін уәкілетті орган және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Тегін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5442,163 +5257,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көр-сетуден бас тарту үшін Қазақстан Республика-сының заңдарында белгіленген негіздерді</w:t>
+Көрсетілетін қызметті берушінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтауы;</w:t>
+Көрсетілетін қызмет беруші: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтер көрсету үшін қажетті деректер мен мәліметтердің "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+Мемлекеттік корпорация: Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке және демалыс күндерінен басқа, дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 18.00-ге дейін үзіліссіз жүзеге асырылады, мемлекеттік корпорацияның халыққа қызмет көрсету бөлімдерінің кезекшілері дүйсенбіден жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+              <w:t>
+Мемлекеттік қызмет көрсетілетін қызметті алушының таңдауы бойынша жеделдетілген қызмет көрсетусіз "электрондық" кезек тәртібімен көрсетіледі немесе "www. egov. kz" портал арқылы электрондық кезекті брондауға болады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету орындарының мекен-жайлары Қазақстан Республикасы Туризм және спорт министрлігінің интернет-ресурсында: www.gov.kz/entities/tsm?lang=ru "Мемлекеттік қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5631,161 +5444,517 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организм функцияларының тұрақты бұзылуы бар, өзіне-өзі қызмет көрсету, өздігінен жүріп-тұру, бағдарлай алу қабілетінен немесе мүмкіндігінен толық немесе ішінара айырылған көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері тұрғылықты жеріне барып, бірыңғай байланыс орталығы арқылы өтініш беру жолымен жүргізеді.</w:t>
+Мемлекеттік корпорацияға:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе электрондық цифрлық қолтаңбамен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
+1) жеке тұлғаның басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынғын цифрлық құжат және (немесе) көрсетілетін қызметті алушының өкілі жүгінген кезде - жеке тұлғаның нотариалды куәландырылған сенімхаты (сәйкестендіру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі "eGov mobile" мобильдік қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+2) осы Қағидаларға 1-қосымшаға сәйкес тұрғынжай алуға өтініш.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттың мәліметтерін уәкілетті орган және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-"Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметтер көрсету үшін қажетті деректер мен мәліметтердің "Дене шынықтыру және спорт туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47-бабында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін та-лап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организм функцияларының тұрақты бұзылуы бар, өзіне-өзі қызмет көрсету, өздігінен жүріп-тұру, бағдарлай алу қабілетінен немесе мүмкіндігінен толық немесе ішінара айырылған көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорация қызметкері тұрғылықты жеріне барып, бірыңғай байланыс орталығы арқылы өтініш беру жолымен жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға өтінім берген кезде дәйектілігін қолтаңбамен немесе электрондық цифрлық қолтаңбамен растай отырып, мынадай деректерді көрсетеді: тұрғылықты жерінің (орналасқан жерінің) мекенжайы, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі "eGov mobile" мобильдік қосымшасында авторландырылған пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-тармағының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) тармақшасына сәйкес көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5956,86 +6125,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6052,50 +6185,63 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -6104,51 +6250,64 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тегi аты, әкесінің аты (болған жағдайда)</w:t>
+              <w:t>тегi аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ол болған жағдайда)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6175,338 +6334,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметті көрсетуден бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда – ҚР Мәдениет және спорт министрінің 26.01.2023 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Туризм және спорт министрінің 15.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 22</w:t>
+        <w:t>№ 129</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Заңының </w:t>
-[...199 lines deleted...]
-      ұсынуға байланысты құжаттарды қабылдаудан бас тартады:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) филиалының № ____ бөлімі _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мекенжайы көрсетілсін) "Олимпиадалық, Паралимпиадалық және Сурдлимпиадалық ойындардың чемпиондары мен жүлдегерлеріне тұрғынжай беру және оны пайдалану" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген құжаттардың толық емес топтамасын, атап айтқанда, жоқ және (немесе) құжаттардың қолданылу мерзімі өткен құжаттардың атауын ұсынуға байланысты құжаттарды қабылдаудан бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)___________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6587,86 +6568,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                   (тегі, аты, әкесінің аты (болған жағдайда)                  (қолы)</w:t>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)             (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы:________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                   (тегі, аты, әкесінің аты (болған жағдайда)   (қолы)</w:t>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)             (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байланыс телефонының нөмірі ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6675,86 +6658,102 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдым:____________________________________ _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                          (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы)</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">                                                           (болған жағдайда)</w:t>
+        <w:t>
+      (көрсетілетін қызметті алушының тегі, аты, әкесінің аты (қолы) (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20__ жылғы "___"_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6762,55 +6761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>