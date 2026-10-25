--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d2c88af" w14:textId="d2c88af">
+    <w:p w14:paraId="4dedefd" w14:textId="4dedefd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,74 +177,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берілген "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -926,141 +988,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
+        <w:t xml:space="preserve">
+      1. Осы "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> 1-тармағының 4) тармақшасына сәйкес әзірленді және "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін (бұдан әрі - мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес әзірленді және "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 18.02.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 56/НҚ</w:t>
+        <w:t>№ 362/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1169,51 +1231,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) рұқсаттық бақылау - рұқсат беру органдарының рұқсат және (немесе) рұқсатқа қосымша берілгенге дейін өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеруге бағытталған қызметі, сондай-ақ, олар берілгеннен кейін лицензиаттардың және екінші санаттағы рұқсатты иеленушілердің Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасын сақтауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) - нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      6) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) электрондық цифрлық қолтаңба (бұдан әрі - ЭЦҚ) - электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
@@ -1238,51 +1300,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 28.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1327,52 +1409,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет стандартында (бұдан әрі - мемлекеттік көрсетілетін қызмет стандарты) келтірілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Мемлекеттік қызметті Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді. </w:t>
+        <w:t>
+      Мемлекеттік қызметті Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі - көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
@@ -1387,51 +1531,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия (бұдан әрі - лицензия) алу немесе қайта рәсімдеу үшін жеке және заңды тұлғалардың өтінішін (бұдан әрі - өтініш);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
@@ -1505,50 +1689,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лицензия беру кезінде 7 (жеті) жұмыс күнін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қайта рәсімдеу лицензиясын беру кезінде 3 (үш) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көрсетілетін қызметті берушінің кеңсесі лицензия алу үшін құжаттар түскен күні оларды қабылдайды және тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1558,71 +1804,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау келесі жұмыс күнінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың, заңды тұлғаның мемлекеттік тіркелгені (қайта тіркелгені) туралы, дара кәсіпкердің мемлекеттік тіркелгені туралы, бюджетке лицензиялық алымның төленгені туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың, заңды тұлғаның мемлекеттік тіркелгені (қайта тіркелгені) туралы, дара кәсіпкердің мемлекеттік тіркелгені туралы, бюджетке лицензиялық алымның төленгені туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттарды тапсырғаннан кейін "жеке кабинетінде" мемлекеттік қызметті көрсетуге сұрау салудың қабылдағаны туралы мәртебе көрінеді, сондай-ақ мемлекеттік қызметті көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама жолданады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі - көрсетілетін қызметті берушінің қызметкері) осы Қағидалардың 4-тармағында көрсетілген құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді. Көрсетілетін қызметті алушы құжаттар топтамасын және (немесе) мәліметтерді толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің қызметкері көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен қол қойылған электрондық құжат нысанындағы өтінішті одан әрі қараудан белгіленген мерзімде дәлелденген бас тарту береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1791,51 +2099,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жеке тұлға-көрсетілетін қызметті алушының тегі, аты, әкесінің аты (болған жағдайда) өзгерген;</w:t>
+      1) жеке тұлға-көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дара кәсіпкер - көрсетілетін қызметті алушының қайта тіркелген, оның атауы немесе заңды мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
@@ -1969,50 +2277,112 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті берушінің кеңсесі лицензияны қайта рәсімдеуге құжаттар түскен күні оларды қабылдайды және тіркейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің қызметкері жеке немесе заңды тұлғалардың лицензияны қайта рәсімдеуге арналған өтініш тіркелген күннен бастап үш жұмыс күні ішінде лицензияны қайта рәсімдеу үшін ұсынылған мәліметтер мен негіздердің толықтығын тексереді, нәтижесінде лицензияны қайта рәсімдейді, не мемлекеттік қызметті көрсетуден дәлелденген бас тартуды қалыптастырады және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қол қойылған электрондық құжаты нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2243,70 +2613,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтер мониторингі ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      9. Көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтер мониторингі цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар және хабарламалар мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде, оның көрсету сатысы туралы деректер мемлекеттік көрсетілетін қызметтерге мониторинг ақпараттық жүйесіне автоматты түрде түседі.</w:t>
+      Рұқсаттар және хабарламалар мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде, оның көрсету сатысы туралы деректер мемлекеттік көрсетілетін қызметтерге мониторинг цифрлық жүйесіне автоматты түрде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік көрсетілетін қызметтің мәселелері бойынша көрсетілетін қызметті берушілер және (немесе) олардың лауазымды тұлғаларының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2552,175 +2984,175 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет қағидаларына </w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>"Ғарыш кеңістігін пайдалану</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыруға лицензия беру"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру"  мемлекеттік көрсетілетін қызмет стандарты</w:t>
+        <w:t xml:space="preserve"> "Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 18.02.2022 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 56/НҚ</w:t>
+        <w:t>№ 362/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2735,123 +3167,153 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Аэроғарыш комитеті</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің Аэроғарыш комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2883,88 +3345,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік көрсетілетін қызметті ұсыну амалдары </w:t>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетуге өтініштер қабылдау және нәтижелерін ұсыну www.egov.kz "электрондық үкімет" веб-порталы арқылы (бұдан әрі – портал) жүзеге асырылады.</w:t>
+Мемлекеттік қызмет көрсетуге өтініштер қабылдау және нәтижелерін ұсыну www.egov.kz "цифрлық үкімет" веб-порталы арқылы (бұдан әрі – портал) жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2997,51 +3459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3146,87 +3608,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған)</w:t>
+Электрондық (толық цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3259,51 +3721,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3312,52 +3774,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензия беру, қайта ресімдеу, не осы мемлекеттік көрсетілетін қызмет стандартында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден уәжделген бас тарту туралы жауап.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық. </w:t>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ-мен қол қойылған электрондық құжат нысанында мемлекеттік көрсетілетін қызмет нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" жолданады және сақталады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3408,161 +3870,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлем мөлшері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым төленеді, ол "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (Салық кодексі) сәйкес:</w:t>
+Мемлекеттік қызметті көрсету үшін жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым төленеді, ол Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық Кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны бергені үшін – 186 айлық есептік көрсеткішті (бұдан әрі – АЕК);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны қайта ресімдегені үшін – республикалық бюджет туралы заңда белгіленген және алымды төлеу күні қолданыстағы АЕК мөлшеріне қарай лицензия беру кезіндегі мөлшерлеменің 10 %-ын құрайды.</w:t>
+лицензияны қайта ресімдегені үшін – республикалық бюджет туралы заңда белгіленген және алымды төлеу күні қолданыстағы АЕК мөлшеріне қарай лицензия беру кезіндегі мөлшерлеменің 10%-ын құрайды.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төлеу екінші деңгейлі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкімет" төлем шлюзінің көмегімен портал арқылы жүзеге асырылады.</w:t>
+Төлеу екінші деңгейлі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда, сондай-ақ "цифрлық үкімет" төлем шлюзінің көмегімен портал арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3595,107 +4057,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерден басқа, тәулік бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініштер мен мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3705,69 +4167,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
+1) көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) порталда орналастырылған. </w:t>
+              <w:t>
+2) порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3800,159 +4262,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсетуге қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензия алу үшін:</w:t>
+1) лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға 2 және (немесе) 3-қосымшаларға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы лицензия алу үшін жеке немесе заңды тұлғасының өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-осы Қағидаларға 6-қосымшаға сәйкес ғарыш кеңістігін пайдалану саласындағы қызмет үшін біліктілік талаптары мен олардың сәйкестігін растайтын құжаттар тізбесіне мәліметтер нысаны; </w:t>
+              <w:t>
+осы Қағидаларға 6-қосымшаға сәйкес ғарыш кеңістігін пайдалану саласындағы қызмет үшін біліктілік талаптары мен олардың сәйкестігін растайтын құжаттар тізбесіне мәліметтер нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-осы Қағидаларға 4 және (немесе) 5-қосымшаларға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы лицензияны қайта ресімдеу үшін жеке немесе заңды тұлғасының өтініші.</w:t>
+осы Қағидаларға 4 және (немесе) 5-қосымшаларға сәйкес көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы лицензияны қайта ресімдеу үшін жеке немесе заңды тұлғасының өтініші.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3985,51 +4447,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті ұсынудан бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4111,51 +4573,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) сот орындаушысының ұсынуы негізінде сот көрсетілетін қызметті алушы-борышкерге лицензия беруге уақытша тыйым салған;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайда</w:t>
+6) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) көрсетілетін қызметті алушының мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметті көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмағанда мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметті көрсетуден бас тарту себептерін жойған кезде, көрсетілетін қызметті алушы осы қосымшада белгіленген тәртіппен мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін қайта жүгінеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4188,159 +4706,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда көрсетудің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-1. Мемлекеттік қызметті көрсету мекенжайы көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. </w:t>
+              <w:t>
+1. Мемлекеттік қызметті көрсету мекенжайы көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
+2. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Көрсетілетін қызметті алушының порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығынан мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
+3. Көрсетілетін қызметті алушының порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығынан мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4. Портал арқылы мемлекеттік қызметті көрсету кезінде көзі нашар көретіндерге арналған нұсқаға қолжетімді. </w:t>
+              <w:t>
+4. Портал арқылы мемлекеттік қызметті көрсету кезінде көзі нашар көретіндерге арналған нұсқа қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 1414, 8-800-080-7777.</w:t>
+5. Мемлекеттік қызметті көрсету мәселелері жөніндегі анықтамалық қызметтің байланыс телефондары көрсетілетін қызметті берушінің www.gov.egov.kz интернет-ресурсының "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4477,451 +4995,451 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны алуға арналған жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (көрсетілетін қызметті берушінің толық атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке тұлғаның тегi, аты, әкесiнiң аты (ол болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензияны беруiңiздi сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жеке тұлғаның тұрғылықты жерінің мекенжайы _______________________________  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                  (пошталық индексі, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> облысы, қаласы, ауданы, елдімекені, көше атауы, үй немесе ғимарат нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта _________________ Тел (Факс) _______________ Банк шоты</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пошталық индексі, облысы, қаласы, ауданы, елдімекені, көше атауы, үй немесе ғимарат </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оларға лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жіберуге болатындығы; көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келетіні және жарамды болып табылатындығы расталады; көрсетілетін қызметті алушы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жеке тұлға _____________ ________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (көрсетілетін қызметті берушінің толық атауы)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...359 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" _________</w:t>
+      Толтыру күні: 20___ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5055,487 +5573,581 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны алуға арналған заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (көрсетілетін қызметті берушінің толық атауы) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы,  бизнес-</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сәйкестендіру нөмірі (БСН), заңды тұлғаның БСН болмаған жағдайда - шетелдік заңды тұлға </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>филиалының немесе өкілдігінің БСН)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (көрсетілетін қызметті берушінің толық атауы)</w:t>
-[...71 lines deleted...]
-      заңды тұлға филиалының немесе өкілдігінің БСН)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға лицензияны беруiңiздi сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...306 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" _________</w:t>
+        <w:t>Заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елдімекені, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көше атауы, үй немесе ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта ________ Тел (Факс) ______ Банк шоты ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (шот нөмірі, банктiң атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (пошталық индексі, облысы, қаласы, ауданы, елдімекені, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             көше атауы, үй немесе ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оларға лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жіберуге болатындығы; көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келетіні және жарамды болып табылатындығы расталады; лицензияны беру кезінде цифрлық </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Басшы _____________ ____________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 (қолы) (тегi, аты, әкесiнiң аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні: 20___ жылғы "____" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5669,595 +6281,654 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған жеке тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ________________________________________________________________________________</w:t>
-[...539 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" _________________</w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          (көрсетілетін қызметті берушінің толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда), жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ___________ № __________, _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лицензияның нөмірі, берілген күні, лицензияны берген көрсетілетін қызметті  берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>берілген лицензияны мынадай негіз(дер) бойынша (тиісті жолға Х қою қажет):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) жеке тұлға - көрсетілетін қызметті алушының тегі, аты, әкесінің аты (ол болған жағдайда) өзгеруі __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) жеке кәсіпкер - көрсетілетін қызметті алушының қайта тіркелген, оның атауы өзгеруі __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) жеке кәсіпкер - көрсетілетін қызметті алушының қайта тіркелген, оның заңды мекенжайы өзгеруі __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) қызмет түрінің атауы өзгеруі __________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке тұлғаның тұрғылықты жерінің мекенжайы_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(пошталық индексі, облысы, қаласы, ауданы, елдімекені, көше атауы,  үй немесе ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта __________________ Тел (Факс) _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шоты __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (пошталық индексі, облысы, қаласы, ауданы, елдімекені, көше атауы, үй немесе ғимарат (стационарлық үй-жайлар нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оларға лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жіберуге болатындығы; көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келетіні және жарамды болып табылатындығы расталады; көрсетілетін қызметті алушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке тұлға ______________ ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні: 20__ жылғы "____" _____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6306,90 +6977,90 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ғарыш кеңістігін пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы қызметті жүзеге</w:t>
+              <w:t>саласындағы қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>жүзеге асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік көрсетілетін қызмет</w:t>
+              <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қызмет қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6413,521 +7084,654 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны қайта ресімдеуге арналған заңды тұлғаның өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымша жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 18.02.2022 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 56/НҚ</w:t>
+        <w:t>№ 362/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң күшіне енеді) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      _______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     (көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, мекенжайы,  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бизнес- сәйкестендіру нөмірі (БСН), заңды тұлғаның БСН болмаған жағдайда – шетелдік</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңды тұлға филиалының немесе өкілдігінің БСН)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                                                         (көрсетілетін қызметті берушінің толық атауы)</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Ғарыш кеңістігін пайдалану саласындағы қызметті жүзеге асыруға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20___ жылғы "___" ___________ № __________, _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(лицензияның нөмірі, берілген күні, лицензияны берген көрсетілетін қызметті  берушінің атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________</w:t>
-[...97 lines deleted...]
-      </w:pPr>
+      берілген лицензияны мынадай негіз(дер) бойынша (тиісті жолға Х қою қажет):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) заңды тұлға - көрсетілетін қызметті алушы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған тәртіпке сәйкес (тиісті Х жолға қою қажет):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірігу ____ қайта құру ____ қосылу ____ бөліп шығару ____ бөліну ____ жолымен қайта ұйымдастырылуы</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлға – көрсетілетін қызметті алушы атауының өзгеруі ____</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      2) заңды тұлға - көрсетілетін қызметті алушы атауының өзгеруі ________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) заңды тұлға – көрсетілетін қызметті алушының орналасқан жерінің өзгеруі ____</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      3) заңды тұлға - көрсетілетін қызметті алушының орналасқан жерінің өзгеруі __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда ____</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      4) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда __________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) қызмет түрінің атауы өзгеруі ____ қайта ресімдеуіңізді сұраймын.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      5) қызмет түрінің атауы өзгеруі __________ қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның мекенжайы _____________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, БСН, заңды тұлғаның </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БСН болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің БСН)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта __________________ Тел (Факс) _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Банк шоты __________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы, елдімекені, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көше атауы, үй немесе ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ парақта қоса беріліп отыр.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, БСН, заңды тұлғаның  БСН болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің БСН)</w:t>
-[...125 lines deleted...]
-      Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатыны және оларға лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатыны; көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатыны расталады; көрсетілетін қызметті алушы лицензияны беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басшы ______________ _________________________________________ </w:t>
-[...35 lines deleted...]
-      Толтыру күні: 20__ жылғы "__" _________________</w:t>
+      Осымен: көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оларға лицензияны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жіберуге болатындығы; көрсетілетін қызметті алушыға қызметтің лицензияланатын түрімен </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">айналысуға сот тыйым салмайтыны; қоса берілген құжаттардың барлығы шындыққа сәйкес </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">келетіні және жарамды болып табылатындығы расталады; көрсетілетін қызметті алушы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы ______________ __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (қолы) (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні: 20__ жылғы "____" _____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7008,64 +7812,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Ғарыш кеңістігін пайдалану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы қызметті жүзеге</w:t>
+              <w:t>саласындағы қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыруға лицензия беру"</w:t>
+              <w:t>жүзеге асыруға лицензия беру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7093,1819 +7897,1760 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ғарыш кеңістігін пайдалану саласындағы қызмет үшін біліктілік талаптары мен олардың сәйкестігін растайтын құжаттар тізбесіне мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 362/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке тұлғалар (дара кәсіпкерлер) үшін:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Лицензияланатын қызмет түрінің бейіні бойынша жоғары білімінің және тиісті салада </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кемінде үш жыл жұмыс өтілінің болуы туралы ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мамандығы және біліктілігі _________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі туралы дипломның </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нөмірі және берілген күні ____________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шетелдік ұйымдары берген білім туралы құжаттарды тану және нострификациялау </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бойынша мәлімет ______________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>білім туралы құжатты берген ұйымның атауы, берген күні ___________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс орны __________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кезеңі, атқаратын лауазымдары __________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысқа қабылданғаны және жұмыстан босатылғаны туралы бұйрықтың нөмірі мен күні </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және (немесе) еңбек шартының нөмірі және күні ___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____________________________________________________________________; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сертификаттың, жеке куәліктің, куәліктің нөмірі, берілген күні және оны берген  ұйымның </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атауы, сондай-ақ оқу курсының тақырыбы (ол болған жағдайда)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Меншік құқығында немесе өзге заңды негізде техникалық-өндірістік базасының (үй-</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жайлардың немесе арнайы зертханалық немесе стенділік немесе өндірістік немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">технологиялық немесе сынақтық және өлшегіш жабдықтың немесе бақылау-тексеру </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аппаратурасының) болуы туралы ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">техникалық-өндірістік базаны сатып алу-сату немесе сыйға тарту немесе мүліктік жалға алу </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жалдау) немесе ақысыз пайдалану немесе сенімгерлік басқару немесе тапсыру туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың нөмірі_______________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">техникалық-өндірістік базаның немесе үй-жайдың орналасқан жері </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарт жасасқан күн ____________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарт кіммен жасалды __________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арнайы зертханалық немесе стендтік немесе өндірістік немесе технологиялық немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сынақтық және өлшегіш жабдық немесе бақылау-тексеру аппаратурасы паспортының нөмірі </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және күні ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт берген орган __________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жабдықтың тағайындалуы ______________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың нөмірі, күні, берген орган, салыстырып тексеру (калибрлеу) туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың қолданыс мерзімі (ол болған жағдайда) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Бекітілген техникалық жобаның болуы туралы ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаның атауы ___________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жобаның негізгі мақсатының қысқаша мазмұны __________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технологиялық процестің сипаттамасы _________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өндіріс өрістетілетін немесе қызметтер көрсетілетін аумақ _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаны кім бекіткен _______________________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаның бекітілген күні ____________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Заңды тұлғалар үшін:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Лицензияланатын қызмет түрінің бейіні бойынша жоғары білімінің және тиісті </w:t>
-[...1745 lines deleted...]
-      6) техникалық жобаның бекітілген күні ________________________________________.</w:t>
+      1) Ұйым басшысында жоғары білімінің және басшы лауазымында кемінде үш жыл жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өтілінің болуы туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мамандығы және біліктілігі ____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары білімі туралы дипломның нөмірі және берілген күні ________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары білімі туралы диплом берген оқу мекемесінің атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс орны __________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы ____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымның орналасқан жері ______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысқа қабылданғаны және жұмыстан босатылғаны туралы бұйрықтың  нөмірі мен күні </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және (немесе) еңбек шартының нөмірі және күні ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың, жеке куәліктің, куәліктің нөмірі, берілген күні және оны берген ұйымның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атауы, сондай-ақ оқу курсының тақырыбы (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Штатта тиісті салада кемінде үш жыл жұмыс өтілімен лицензияланатын қызмет түрінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бейіні бойынша жоғары білімі бар мамандардың кемінде 10% болуы туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>штаттық кесте бойынша мамандардың жалпы саны (бірлік) __________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі бар мамандар саны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі бар мамандардың тегі, аты, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">әкесінің аты (ол болған жағдайда), олардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мамандықтары және біліктілігі___________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі бар әрбір </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>маманның жұмыс орны ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі бар әрбір маманның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымы _____________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лицензияланатын қызмет түрінің бейіні бойынша жоғары білімі бар әрбір маманның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жұмысқа қабылданғаны және жұмыстан босатылғаны туралы бұйрықтың нөмірі және күні  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">және (немесе) еңбек шартының нөмірі мен күні </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың, жеке куәліктің, куәліктің нөмірі, берілген күні және оны берген  ұйымның </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">атауы, сондай-ақ лицензияланатын қызмет түрінің бейіні бойынша  жоғары білімі бар әрбір </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">маманның оқу курсының тақырыбы (ол болған  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайда)____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Меншік құқығында немесе өзге заңды негізде техникалық-өндірістік базасының (үй-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жайлардың немесе арнайы зертханалық немесе стенділік немесе өндірістік немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">технологиялық немесе сынақтық және өлшегіш жабдықтың немесе бақылау-тексеру </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>аппаратурасының) болуы туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">техникалық-өндірістік базаны сатып алу - сату немесе сыйға тарту немесе мүліктік жалға алу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(жалдау) немесе ақысыз пайдалану немесе сенімгерлік басқару немесе тапсыру туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттың нөмірі ____________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           техникалық-өндірістік базаның немесе үй-жайдың орналасқан жері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарт жасасқан күн _______________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарт кіммен жасалды _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">арнайы зертханалық немесе стендтік немесе өндірістік немесе технологиялық немесе </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сынақтық және өлшегіш жабдық немесе бақылау-тексеру аппаратурасы паспортының нөмірі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және күні _______________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>паспорт берген орган _____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жабдықтың тағайындалуы _________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың нөмірі, күні, берген орган, салыстырып тексеру (калибрлеу) туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сертификаттың қолданыс мерзімі (ол болған жағдайда) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Бекітілген техникалық жобаның болуы туралы ақпарат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаның атауы ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жобаның негізгі мақсатының қысқаша мазмұны _______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технологиялық процестің сипаттамасы ______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өндіріс өрістетілетін немесе қызметтер көрсетілетін аумақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаны кім бекіткен ___________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>техникалық жобаның бекітілген күні ________________________________.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9412,55 +10157,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>