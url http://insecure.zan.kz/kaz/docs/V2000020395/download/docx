--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01ebbe0" w14:textId="01ebbe0">
+    <w:p w14:paraId="898f4ec" w14:textId="898f4ec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -430,127 +430,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Мәдениет және спорт министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -962,54 +974,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тарихи-мәдени мұра объектілерін қорғау және пайдалану жөніндегі уәкілетті орган – халықаралық және республикалық маңызы бар тарих және мәдениет ескерткіштеріне қатысты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қорғау аймақтарының шекара жобасын жергілікті атқарушы органдары бекітеді.</w:t>
+      5. Қорғау аймақтарының шекара жобасын жергілікті атқарушы органдар бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жергілікті атқарушы органдар қорғау аймақтарының шекара жобасы бекітілген күннен бастап он жұмыс күні ішінде тарих және мәдениет ескерткіштерін қорғау аймақтарының, құрылыс салуды реттеу аймақтарының және қорғалатын табиғи ландшафт аймақтарының кеңістіктік деректерін археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйеде қалыптастыруды және жинауды, сондай-ақ осы деректер өзгерген (жаңартылған) жағдайда өзгерістер бекітілген сәттен бастап бес жұмыс күні ішінде оларды жаңартып отыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған кеңістіктік деректер археологиялық жұмыстар жөніндегі бірыңғай цифрлық жүйеге енгізілгеннен кейін интеграциялық өзара іс-қимыл арқылы жылжымайтын мүліктің бірыңғай мемлекеттік кадастрының цифрлық жүйесінің жария кадастрлық картасында үш жұмыс күні ішінде жариялануға тиіс. Ескерткіштердің қорғау аймақтарының шегінде жерді пайдаланудың ерекше режимі осы мәліметтер жария кадастрлық картада ресми жарияланған күннен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары - Мәдениет және ақпарат министрінің 06.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 375-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25.08.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қорғау аймақтарының шекара жобасын бекіту процесі тарих және мәдениет ескерткіштерінің орналасуы тіркелетін тиісті жердің тарихи-сәулет тірек жоспары мен карта-схемасында қорғау аймақтарын белгілеу жөніндегі жұмысты қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1395,55 +1505,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>