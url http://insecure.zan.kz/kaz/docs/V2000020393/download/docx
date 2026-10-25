--- v0 (2025-11-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="176883b" w14:textId="176883b">
+    <w:p w14:paraId="1aedcc7" w14:textId="1aedcc7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1186,100 +1186,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Сот органдарынан шығатын ресми құжаттарға апостиль қою" жөніндегі мемлекеттік қызметті көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. "Сот органдарынан шығатын ресми құжаттарға апостиль қою" жөніндегі мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасының Сот әкімшілігі және оның облыстардағы, республикалық маңызы бар қалаларда және астананың аумақтық бөлімшелері (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      2. "Сот органдарынан шығатын ресми құжаттарға апостиль қою" жөніндегі мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Қазақстан Республикасының Сот әкімшілігі және оның астанадағы, облыстардағы, республикалық маңызы бар қалаларда аумақтық бөлімшелері (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 20</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1480,51 +1480,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік көрсетілетін қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ (бұдан әрі – Мемлекеттік корпорация) арқылы қағаз тасығышта не "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі-портал) арқылы электронды түрде, не Қазақстан Республикасының Сот әкімшілігінің кеңсесі арқылы осы Қағидаларға </w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ (бұдан әрі – Мемлекеттік корпорация) арқылы қағаз тасығышта не "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі-портал) арқылы электронды түрде, не Қазақстан Республикасының Сот әкімшілігінің кеңсесі арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша апостиль қоюға өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1567,71 +1567,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының 06.06.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 20</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1722,100 +1722,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Облыс орталықтарында, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдары бөлімінің қызметкері құжаттар келіп түскен күні құжаттарды дайындауды жүзеге асырады және оларды көрсетілетін қызметті берушіге жіберу үшін Мемлекеттік корпорацияның курьеріне береді. Егер Мемлекеттік корпорация филиалдарының бөлімдері басқа елді мекендерде орналасқан жағдайда, Мемлекеттік корпорацияның жинақтаушы секторының қызметкері (маманы) құжаттар келіп түскен күні оларды дайындауды жүзеге асырады және құжаттарды көрсетілетін қызметті берушіге қағаз түрінде Мемлекеттік корпорацияның курьері не пошта байланысы арқылы жіберуді 2 (екі) жұмыс күні ішінде қамтамасыз етеді.</w:t>
+      6. Астанада, облыс орталықтарында, республикалық маңызы бар қалаларда орналасқан Мемлекеттік корпорация филиалдары бөлімінің қызметкері құжаттар келіп түскен күні құжаттарды дайындауды жүзеге асырады және оларды көрсетілетін қызметті берушіге жіберу үшін Мемлекеттік корпорацияның курьеріне береді. Егер Мемлекеттік корпорация филиалдарының бөлімдері басқа елді мекендерде орналасқан жағдайда, Мемлекеттік корпорацияның жинақтаушы секторының қызметкері (маманы) құжаттар келіп түскен күні оларды дайындауды жүзеге асырады және құжаттарды көрсетілетін қызметті берушіге қағаз түрінде Мемлекеттік корпорацияның курьері не пошта байланысы арқылы жіберуді 2 (екі) жұмыс күні ішінде қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының м.а. 30.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1966,100 +1966,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Мемлекеттік корпорация филиалдары бөлімінің қызметкері жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен электрондық құжатты (сәйкестендіру үшін), және (немесе) сенімхатты көрсеткен кезде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін береді.</w:t>
+      12. Мемлекеттік корпорация филиалдары бөлімінің қызметкері жеке басын куәландыратын құжатты немесе цифрлық құжаттар сервисінен цифрлық құжатты және (немесе) сенімхатты көрсеткен кезде көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету нәтижесін береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (Қазақстан Республикасы Жоғарғы Соты аппараты) басшысының 25.03.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 12</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2434,120 +2434,202 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      15. Көрсетілетін қызметті беруші мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15-1. Өтініштерді қабылдауды және мемлекеттік қызмет көрсету нәтижелерін беруді жүзеге асыратын ұйымдарға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, сондай-ақ Бірыңғай байланыс орталығына көрсетілетін мемлекеттік қызмет көрсету тәртібі туралы және осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты қызмет көрсетуші тиісті нормативтік құқықтық актінің әділет органында мемлекеттік тіркелгеннен кейін 5 (бес) жұмыс күні ішінде жібереді.</w:t>
+      15-1. Қазақстан Республикасының Сот әкімшілігі мемлекеттік қызмет көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 15-1-тармақпен толықтырылды - ҚР Жоғарғы Сотының жанындағы Соттардың қызметін қамтамасыз ету департаменті (ҚР Жоғарғы Соты аппараты) басшысының м.а. 30.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2574,74 +2656,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздіктеріне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының атына, мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының 25-бабы </w:t>
+      17. Көрсетілетін қызметті берушінің мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасының Заңының 25-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Сот әкімшілігі басшысының м.а. 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3065,51 +3209,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сот әкімшілігі басшысының 06.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3349,51 +3513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Сот әкімшілігі және оның облыстардағы, астанадағы және республикалық маңызы бар қалалардағы аумақтық бөлімшелері.</w:t>
+Қазақстан Республикасының Сот әкімшілігі және оның астанадағы, облыстардағы, республикалық маңызы бар қалалардағы аумақтық бөлімшелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3498,84 +3662,70 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) "Азаматтарға арналған үкімет "Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі-Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) "электрондық үкіметтің" www.egov.kz веб-порталы (бұдан әрі-портал);</w:t>
-[...17 lines deleted...]
-3) Қазақстан Республикасының дипломатиялық өкілдіктері мен консулдық мекемелерінің өтініштері бойынша Қазақстан Республикасы Сот әкімшілігінің кеңсесі арқылы жүзеге асырылады.</w:t>
+2) "цифрлық үкіметтің" www. egov. kz веб-порталы (бұдан әрі-портал);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Қазақстан Республикасының дипломатиялық өкілдіктері мен консулдық мекемелерінің өтініштері бойынша Қазақстан Республикасы Сот әкімшілігінің кеңсесі арқылы жүзеге асырылады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -3643,177 +3793,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттар топтамасын тапсырған сәттен бастап:</w:t>
+Құжаттар топтамасын тапсырған сәттен бастап: порталда – 1 (бір) жұмыс күні; астанада, облыс орталықтарында, республикалық маңызы бар қалаларда орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне – 1 (бір) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-порталда-1 (бір) жұмыс күні;</w:t>
+Мемлекеттік корпорация филиалдарының басқа бөлімдеріне – 5 (бес) жұмыс күні;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-облыстарда, республикалық маңызы бар қалаларда және астанада орналасқан Мемлекеттік корпорация филиалдарының бөлімдеріне - 1 (бір) жұмыс күні;</w:t>
+Қазақстан Республикасының дипломатиялық өкілдіктері мен консулдық мекемелерінің өтініштері бойынша – 5 (бес) жұмыс күні.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорация филиалдарының басқа бөлімдеріне - 5 (бес) жұмыс күні;</w:t>
+Құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының дипломатиялық өкілдіктері мен консулдық мекемелерінің өтініштері бойынша – 5 (бес) жұмыс күні.</w:t>
+Құжаттар топтамасын тапсыру үшін күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
-[...35 lines deleted...]
-Қызмет көрсетуді күтудің рұқсат етілген ең ұзақ уақыты-15 (он бес) минут.</w:t>
+Қызмет көрсетуді күтудің рұқсат етілген ең ұзақ уақыты – 15 (он бес) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3882,51 +3996,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) немесе қағаз түрінде</w:t>
+Электрондық (ішінара цифрландырылған) немесе қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4126,89 +4240,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет ақылы түрде көрсетіледі. Мемлекеттік қызмет көрсетiлгенi үшiн "Салық және бюджетке төленетiн басқа да мiндеттi төлемдер туралы" Қазақстан Республикасының Кодексiнiң (Салық кодексi) </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 7) тармақшасына сәйкес әрбір апостиль қойылатын құжат үшін 0,5 айлық есептік көрсеткіш мөлшерінде мемлекеттік баж алынады.</w:t>
+Мемлекеттік қызмет ақылы түрде көрсетіледі. Мемлекеттік қызмет көрсетiлгенi үшiн Қазақстан Республикасының Салық кодексiнiң 667-бабының 3-тармағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) тармақшасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес әрбір апостиль қойылатын құжат үшін 0,5 айлық есептік көрсеткіш мөлшерінде мемлекеттік баж алынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік баж екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, сондай-ақ ЭҮТШ арқылы төленеді.</w:t>
+Мемлекеттік баж екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар, сондай-ақ ЦҮТШ арқылы төленеді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4588,69 +4702,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) көрсетілетін қызметті алушының мүдделерін үшінші тұлға білдірген жағдайда, нотариалды куәландырылған сенімхат (салыстыру үшін);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) көрсетілетін қызметті алушының тегінің, атының, әкесінің атының (бар болса) өзгергенін растайтын құжаттың көшірмесі (егер өзгеріс Қазақстан Республикасының аумағында 2008 жылдан кейін тіркелген болса, құжат тиісті ақпараттық жүйелерден талап етіледі);</w:t>
+5) көрсетілетін қызметті алушының тегінің, атының, әкесінің атының (бар болса) өзгергенін растайтын құжаттың көшірмесі (егер өзгеріс Қазақстан Республикасының аумағында 2008 жылдан кейін тіркелген болса, құжат тиісті цифрлық жүйелерден талап етіледі);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) мемлекеттік қызмет көрсеткені үшін мемлекеттік баждың бюджетке төленгенін растайтын құжат (ЭҮТШ арқылы төленген жағдайларды қоспағанда).</w:t>
+6) мемлекеттік қызмет көрсеткені үшін мемлекеттік баждың бюджетке төленгенін растайтын құжат (ЦҮТШ арқылы төленген жағдайларды қоспағанда).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Портал арқылы жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4678,105 +4792,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) апостиль қою үшін ұсынылған құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) мемлекеттік баждың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі (ЭҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
+3) мемлекеттік баждың бюджетке төленгенін растайтын құжаттың электрондық көшірмесі (ЦҮТШ арқылы төленген жағдайларды қоспағанда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушының тегінің, атының, әкесінің атының (бар болса) ауысқанын растайтын құжаттың электрондық көшірмесі (егер өзгеріс Қазақстан Республикасының аумағында 2008 жылдан кейін тіркелген болса, құжат тиісті ақпараттық жүйелерден талап етіледі).</w:t>
+4) көрсетілетін қызметті алушының тегінің, атының, әкесінің атының (бар болса) ауысқанын растайтын құжаттың электрондық көшірмесі (егер өзгеріс Қазақстан Республикасының аумағында 2008 жылдан кейін тіркелген болса, құжат тиісті цифрлық жүйелерден талап етіледі).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егер азаматтық хал актілерін тіркеу Қазақстан Республикасының аумағында 2008 жылдан кейін жүргізілген болса, жеке басты куәландыратын, тегін, атын, әкесінің атын өзгерткенін растайтын құжаттар туралы, сондай-ақ мемлекеттік баждың бюджетке төленгенін растайтын құжат туралы мәліметтерді (ЭҮТШ арқылы төленген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Егер азаматтық хал актілерін тіркеу Қазақстан Республикасының аумағында 2008 жылдан кейін жүргізілген болса, жеке басты куәландыратын, тегін, атын, әкесінің атын өзгерткенін растайтын құжаттар туралы, сондай-ақ мемлекеттік баждың бюджетке төленгенін растайтын құжат туралы мәліметтерді (ЦҮТШ арқылы төленген жағдайда) көрсетілетін қызметті беруші және Мемлекеттік корпорация қызметкері тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушілер цифрлық құжаттарды "электрондық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды "цифрлық үкімет" веб-порталында тіркелген пайдаланушының ұялы байланысының абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе "цифрлық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7486,55 +7600,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7860,31 +7974,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>