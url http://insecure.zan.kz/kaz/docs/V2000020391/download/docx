--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc524ff" w14:textId="dc524ff">
+    <w:p w14:paraId="06cd8c0" w14:textId="06cd8c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2020 жылғы 13 сәуірдегі № 67 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 14 сәуірде № 20391 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Құқық қорғау қызметі туралы" 2011 жылғы 6 қаңтардағы Қазақстан Республикасы Заңының 29-бабы </w:t>
+      "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 29-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1106,70 +1168,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Құқық қорғау органдары лауазымдарының санаттарына қойылатын үлгілік біліктілік талаптары (бұдан әрі – Үлгілік біліктілік талаптары) "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 29-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және құқық қорғау органдарының білім беру ұйымдарына оқуға түсетіндерді қоспағанда, прокуратура, ішкі істер, мемлекеттік өртке қарсы қызмет органдары, сыбайлас жемқорлыққа қарсы қызмет және экономикалық тергеу қызметінің лауазымдарына орналасуға үміткер азаматтарға қойылады.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және құқық қорғау органдарының білім беру ұйымдарына оқуға түсетіндерді қоспағанда, прокуратура, ішкі істер, мемлекеттік өртке қарсы қызмет органдары, экономикалық тергеу қызметінің лауазымдарына орналасуға үміткер азаматтарға қойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Үлгілік біліктілік талаптарының күші арнаулы атақтары берілетін азаматтық қорғау органдары лауазымдарына да қолданылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді- – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Үлгілік біліктілік талаптары жұмыс өтілі бойынша талаптарды қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
@@ -2280,94 +2404,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облыстық және оларға теңестірілген соттардан (Республика астанасының қалалық сотынан, республикалық маңызы бар қалалардың қалалық соттарынан) төмен емес соттарда судья лауазымында жұмыс өтілі жеті жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) саяси немесе әкімшілік лауазымдарда жұмыс өтілі жеті жылдан кем емес, оның ішінде осы санаттардағы нақты лауазымның тиісті бейіндік бағытына сәйкес келетін "А" корпусындағы және (немесе) А-1, B-1, C-1, C-O-1, D-O-1 санаттарынан төмен емес лауазымдарда жұмыс өтілі екі жылдан кем емес;</w:t>
+      4) саяси немесе әкімшілік лауазымдарда жұмыс өтілі жеті жылдан кем емес, оның ішінде осы санаттардағы нақты лауазымның тиісті бейіндік бағытына сәйкес келетін басшылық лауазымдарда екі жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z69" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы санаттағы нақты лауазымның функционалдық бағытына сәйкес салаларда жұмыс өтілі сегіз жылдан кем емес, оның ішінде орта немесе ірі кәсіпкерлік ұйымдарының, сондай-ақ квазимемлекеттік сектор басшысы лауазымдарында екі жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы санаттағы нақты лауазымның функционалдық бағытына сәйкес салаларда жұмыс өтілі жеті жылдан кем емес, оның ішінде Президенттік жастар кадр резервіне қабылданған адамдар үшін басшылық лауазымдарда жұмыс өтілі екі жылдан кем емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді- – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. C-RTP-2, С-RVP-2, C-RVP-3, C-GVP-2, C-RGP-2 санаттары лауазымдарына орналасу үшін жұмыс өтілі келесі талаптардың біріне сай болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2420,94 +2606,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) облыстық және оларға теңестірілген соттардан (Республика астанасының қалалық сотынан, республикалық маңызы бар қалалардың қалалық соттарынан) төмен емес соттарда судья лауазымында жұмыс өтілі жеті жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z75" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) саяси немесе әкімшілік лауазымдарда жұмыс өтілі жеті жылдан кем емес, оның ішінде осы санаттардағы нақты лауазымның тиісті бейіндік бағытына сәйкес келетін "А" корпусындағы және (немесе) А-1, B-1, C-1, C-O-1, D-O-1 санаттарынан төмен емес лауазымдарда жұмыс өтілі екі жылдан кем емес;</w:t>
+      4) саяси немесе әкімшілік лауазымдарда жұмыс өтілі жеті жылдан кем емес, оның ішінде осы санаттардағы нақты лауазымның тиісті бейіндік бағытына сәйкес келетін басшылық лауазымдарда екі жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z76" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осы санаттағы нақты лауазымның функционалдық бағытына сәйкес салаларда жұмыс өтілі сегіз жылдан кем емес, оның ішінде орта немесе ірі кәсіпкерлік ұйымдарының, сондай-ақ квазимемлекеттік сектор басшысы лауазымдарында екі жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z77" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы санаттағы нақты лауазымның функционалдық бағытына сәйкес салаларда жұмыс өтілі жеті жылдан кем емес, оның ішінде Президенттік жастар кадр резервіне қабылданған адамдар үшін басшылық лауазымдарда жұмыс өтілі екі жылдан кем емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді- – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z78" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. C-GP-6, C-AGP-8, C-KSGP-5, C-KAGP-5, C-TP-6, C-OGP-6, C-OKSGP-4, C-RTP-3, C-RGP-3, C-SV-7, C-SV-8, C-SVО-5, C-SVR-4 (басшы лауазымдар), C-SVU-5, C-SN-4, C-SSP-3, C-SGU-8 санаттары лауазымдарына орналасу үшін жұмыс өтілі келесі талаптардың біріне сай болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z79" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2900,51 +3148,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Президенттік жастар кадр резервіне алынған адамдар үшін жұмыс өтілі бес жылдан кем емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. C-SVO-9, C-SVR-7, C-SVU-12 (басқарушылық функциялары бар лауазымдар), C-SVU-13, C-SVU-14, C-SSP-7, C-SSP-6 санаттары лауазымдарына орналасу үшін жұмыс өтілі келесі талаптардың біріне сай болуы тиіс:</w:t>
+      18. C-SVO-9, C-SVR-7, C-SVU-12 (басқарушылық функциялары бар лауазымдар), C-SVU-13, C-SVU-14, C-SSP-6 санаттары лауазымдарына орналасу үшін жұмыс өтілі келесі талаптардың біріне сай болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік қызметте не судья лауазымында не осы санаттардағы нақты лауазымның функционалдық бағытына сәйкес салаларда жұмысы өтілі бір жылдан кем емес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
@@ -2964,50 +3212,112 @@
         <w:t>
       2) құқық қорғау органдарының білім беру ұйымдарын жоғары білім беру бағдарламалары бойынша бітірген адамдарға C- SVR-7 санаттары лауазымдарына орналасу үшін жұмыс өтілі талап етілмейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Президенттік жастар кадр резервіне алынған адамдар үшін жұмыс өтілі бес жылдан кем емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармаққа өзгеріс енгізілді- – ҚР Мемлекеттік қызмет істері агенттігі төрағасының 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. C-SGU-7 санаты лауазымдарына орналасу үшін жұмыс өтілі келесі талаптардың біріне сай болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3125,55 +3435,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3499,31 +3809,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>