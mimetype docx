--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="88d1c47" w14:textId="88d1c47">
+    <w:p w14:paraId="2edbf8d" w14:textId="2edbf8d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -221,100 +221,204 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -333,90 +437,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="1"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -435,210 +539,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="2"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z3" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Энергетика министрлігінің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z4" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z6" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі 11сы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z7" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z8" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1008,125 +1112,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 31.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1141,211 +1350,780 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z25" w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензияның және (немесе) лицензияға қосымшаның электрондық нысаны – рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесін пайдалана отырып ресімделетін және алынатын, қағаз жеткізгіштегі рұқсатпен мәні бірдей электрондық құжат нысанындағы рұқсат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, өтініш берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "электрондық үкіметтің" құрауышы болып табылатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1364,128 +2142,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z35" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың (бұдан әрі – Талап) тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1524,146 +2302,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Талаптардың 8-тармағында көрсетілген "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету үшін қажетті құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы Талаптың 8-тармағында көрсетілген қажетті құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) Талаптың 8-тармағының 1) және 3) тармақшаларында көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде мәлімделген қызмет түріне және (немесе) кіші түріне ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзімнің ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1694,128 +2472,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті одан әрі қараудан уәжді бас тарту портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-мен қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде портал арқылы көрсетілетін қызметті берушінің аумақтық бөлімшесіне рұқсат беру бақылауын жүргізуге сұрау салуды электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері сұрау түскен сәттен бастап 9 (тоғыз) жұмыс күні ішінде Қазақстан Республикасы Энергетика министрінің 2014 жылғы 28 қазандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9998 болып тіркелген) бекітілген Көмірсутектер саласындағы қызметті жүзеге асыру үшін қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) сәйкестігін немесе сәйкес еместігін анықтайды, оның нәтижелері бойынша аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері және көрсетілетін қызметті алушы қол қойған қорытындыны (бұдан әрі – қорытынды) дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық бөлімше басшысының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы қорытынды портал арқылы көрсетілетін қызметті берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті берушінің қызметкері 3 (үш) жұмыс күні ішінде аумақтық бөлімше қызметкерінің және (немесе) көрсетілетін қызметті беруші қызметкерінің қорытындысын қарайды. Талаптың 9-тармағының 1) тармақшасында көрсетілген мемлекеттік қызметті көрсетуден бас тартуға негіздер болмаған кезде көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде лицензияны және (немесе) лицензияға қосымшаны беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талаптың 9-тармағының 1) тармақшасында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті беруші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2045,191 +2823,287 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лицензия және (немесе) лицензияға қосымшаны қайта ресімдеу мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда) өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z43" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дара кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлға-лицензиатты бірігу, қайта құру, заңды тұлға-лицензиатты басқа заңды тұлғаға қосу, бөлініп шығу және бөлу нысандарында қайта ұйымдастырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z45" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген (лицензияда мекенжай көрсетілген жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z47" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызмет түрінің және (немесе) кіші түрінің атауы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда дара кәсіпкер-лицензиаттың заңды мекенжайының, заңды тұлға-лицензиаттың орналасқан жері мекенжайының, "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе объектілер көрсетілген лицензияға қосымшалар үшін объектісінің орналасқан жерінің мекенжайының өзгеруі "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2242,70 +3116,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеруіне байланысты болса, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиаттар мен лицензияларға қосымшаларда көрсетілген объектілердің мекенжайларының бұлай өзгеруі мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті берушінің қызметкері Талаптың 8-тармағының 2) тармақшасында көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың, мәліметтердің толықтығын және (немесе) ұсынылған құжаттардың тиісінше ресімделуін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын, мәліметтерді толық ұсынбаған және (немесе) ұсынылған құжаттар тиісінше ресімделмеген жағдайда, көрсетілетін қызметті берушінің қызметкері Талаптың 9-тармағының 2) тармақшасында көрсетілген негіздер және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2432,51 +3306,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия және (немесе) лицензияға қосымша портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заңды тұлға-лицензиат бөлініп шығу және бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2511,129 +3385,243 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z50" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер лицензия және (немесе) лицензияға қосымша қағаз нысанда берілген жағдайда, көрсетілетін қызметті алушы өтініш бойынша оларды электрондық форматқа аударады және лицензияның және (немесе) лицензияға қосымшаның электрондық нысанын алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді және Қазақстан Республикасының мемлекеттік органдары интернет-ресурстарының www.gov.kz бірыңғай платформасында "Энергетика министрлігі" деген бөлімде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2672,88 +3660,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның мемлекеттік қызметтер көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2986,90 +3974,206 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК-ның 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3174,68 +4278,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 11.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3247,51 +4351,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> енгізіледі); 27.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4656,125 +5800,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, белгіленген жұмыс графигіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) ақпарат объектілері (портал) – тәулік бойы, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда (көрсетілетін қызметті алушы жұмыс уақыты аяқталған соң, Кодекске сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve">
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5883,68 +7007,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13572,662 +14696,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:bookmarkStart w:name="z79" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z80" w:id="46"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z80" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11279 болып тіркелген, 2015 жылғы 14 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z81" w:id="47"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z81" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11604 болып тіркелген, 2015 жылғы 12 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z82" w:id="48"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z82" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 10 қарашадағы № 639 бұйрығымен бекітілген Қазақстан Республикасы Энергетика министрінің өзгерістер енгізілетін бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13100 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z83" w:id="49"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z83" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 28 қаңтардағы № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13338 болып тіркелген, 2016 жылғы 15 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z84" w:id="50"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 19 ақпандағы № 72 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13467 болып тіркелген, 2016 жылғы 29 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z85" w:id="51"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 7 наурыздағы № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15046 болып тіркелген, 2017 жылғы 16 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z86" w:id="52"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 маусымдағы № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15401 болып тіркелген, 2017 жылғы 4 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z89" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 13 ақпандағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16622 болып тіркелген, 2017 жылғы 27 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z88" w:id="54"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2018 жылғы 13 сәуірдегі № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16855 болып тіркелген, 2018 жылғы 10 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z90" w:id="55"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z90" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 30 қарашадағы № 469 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17894 болып тіркелген, 2018 жылғы 13 Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z91" w:id="56"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 29 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18266 болып тіркелген, 2019 жылғы 12 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z92" w:id="57"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z92" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 1 ақпандағы № 33 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18274 болып тіркелген, 2019 жылғы 11 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z93" w:id="58"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z93" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 8 сәуірдегі № 111 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18498 болып тіркелген, 2019 жылғы 23 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z94" w:id="59"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z94" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 18 қарашадағы № 377 бұйрығы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19628 болып тіркелген, 2019 жылғы 27 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14553,31 +15677,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>