--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2edbf8d" w14:textId="2edbf8d">
+    <w:p w14:paraId="93934d0" w14:textId="93934d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -221,528 +221,434 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...31 lines deleted...]
-    </w:p>
+      1. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 06.10.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 314</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 25.11.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 367</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Энергетика министрлігінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Энергетика министрлігінің Көмірсутектер және жер қойнауын пайдалану салаларындағы мемлекеттік бақылау департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі 11сы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1112,328 +1018,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида жаңа редакцияда - ҚР Энергетика министрінің 31.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Көмірсутектер саласындағы жұмыстарға және көрсетілетін қызметтерге лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапты қызметтер туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес әзірленді және "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...108 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="10"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1524,70 +1408,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензияның және (немесе) лицензияға қосымшаның электрондық нысаны – рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесін пайдалана отырып ресімделетін және алынатын, қағаз жеткізгіштегі рұқсатпен мәні бірдей электрондық құжат нысанындағы рұқсат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2142,128 +2026,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z35" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың (бұдан әрі – Талап) тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2272,176 +2156,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Талаптардың 8-тармағында көрсетілген "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету үшін қажетті құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы Талаптың 8-тармағында көрсетілген қажетті құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) Талаптың 8-тармағының 1) және 3) тармақшаларында көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде мәлімделген қызмет түріне және (немесе) кіші түріне ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзімнің ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2472,128 +2356,128 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті одан әрі қараудан уәжді бас тарту портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-мен қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде портал арқылы көрсетілетін қызметті берушінің аумақтық бөлімшесіне рұқсат беру бақылауын жүргізуге сұрау салуды электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері сұрау түскен сәттен бастап 9 (тоғыз) жұмыс күні ішінде Қазақстан Республикасы Энергетика министрінің 2014 жылғы 28 қазандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9998 болып тіркелген) бекітілген Көмірсутектер саласындағы қызметті жүзеге асыру үшін қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) сәйкестігін немесе сәйкес еместігін анықтайды, оның нәтижелері бойынша аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері және көрсетілетін қызметті алушы қол қойған қорытындыны (бұдан әрі – қорытынды) дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық бөлімше басшысының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы қорытынды портал арқылы көрсетілетін қызметті берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті берушінің қызметкері 3 (үш) жұмыс күні ішінде аумақтық бөлімше қызметкерінің және (немесе) көрсетілетін қызметті беруші қызметкерінің қорытындысын қарайды. Талаптың 9-тармағының 1) тармақшасында көрсетілген мемлекеттік қызметті көрсетуден бас тартуға негіздер болмаған кезде көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде лицензияны және (немесе) лицензияға қосымшаны беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талаптың 9-тармағының 1) тармақшасында көрсетілген негіздер бойынша мемлекеттік қызметті көрсетуден бас тартқан кезде көрсетілетін қызметті беруші Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2794,51 +2678,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2940,170 +2824,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лицензия және (немесе) лицензияға қосымшаны қайта ресімдеу мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда) өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дара кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлға-лицензиатты бірігу, қайта құру, заңды тұлға-лицензиатты басқа заңды тұлғаға қосу, бөлініп шығу және бөлу нысандарында қайта ұйымдастырылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген (лицензияда мекенжай көрсетілген жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгерген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қызмет түрінің және (немесе) кіші түрінің атауы өзгерген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда дара кәсіпкер-лицензиаттың заңды мекенжайының, заңды тұлға-лицензиаттың орналасқан жері мекенжайының, "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе объектілер көрсетілген лицензияға қосымшалар үшін объектісінің орналасқан жерінің мекенжайының өзгеруі "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3116,70 +3000,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеруіне байланысты болса, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиаттар мен лицензияларға қосымшаларда көрсетілген объектілердің мекенжайларының бұлай өзгеруі мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті берушінің қызметкері Талаптың 8-тармағының 2) тармақшасында көрсетілген құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың, мәліметтердің толықтығын және (немесе) ұсынылған құжаттардың тиісінше ресімделуін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттар топтамасын, мәліметтерді толық ұсынбаған және (немесе) ұсынылған құжаттар тиісінше ресімделмеген жағдайда, көрсетілетін қызметті берушінің қызметкері Талаптың 9-тармағының 2) тармақшасында көрсетілген негіздер және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3306,51 +3190,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия және (немесе) лицензияға қосымша портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заңды тұлға-лицензиат бөлініп шығу және бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3385,71 +3269,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер лицензия және (немесе) лицензияға қосымша қағаз нысанда берілген жағдайда, көрсетілетін қызметті алушы өтініш бойынша оларды электрондық форматқа аударады және лицензияның және (немесе) лицензияға қосымшаның электрондық нысанын алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3558,70 +3442,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді және Қазақстан Республикасының мемлекеттік органдары интернет-ресурстарының www.gov.kz бірыңғай платформасында "Энергетика министрлігі" деген бөлімде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3630,118 +3514,118 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның мемлекеттік қызметтер көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздіктеріне) шағымдану үшін шағым көрсетілетін қызметті алушының әкімшілік актіні қабылдағаны немесе әрекеттерді (әрекетсіздіктерді) жасағаны туралы көрсетілетін қызметті алушыға белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3974,90 +3858,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК-ның 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4278,68 +4162,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:bookmarkStart w:name="z57" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 11.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7007,68 +6891,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14696,662 +14580,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="36"/>
+    <w:bookmarkStart w:name="z79" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z80" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z80" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11279 болып тіркелген, 2015 жылғы 14 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z81" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z81" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11604 болып тіркелген, 2015 жылғы 12 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z82" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z82" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 10 қарашадағы № 639 бұйрығымен бекітілген Қазақстан Республикасы Энергетика министрінің өзгерістер енгізілетін бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13100 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z83" w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z83" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 28 қаңтардағы № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13338 болып тіркелген, 2016 жылғы 15 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z84" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z84" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 19 ақпандағы № 72 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13467 болып тіркелген, 2016 жылғы 29 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z85" w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z85" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 7 наурыздағы № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15046 болып тіркелген, 2017 жылғы 16 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z86" w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z86" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 маусымдағы № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15401 болып тіркелген, 2017 жылғы 4 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z89" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 13 ақпандағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16622 болып тіркелген, 2017 жылғы 27 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z88" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z88" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2018 жылғы 13 сәуірдегі № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16855 болып тіркелген, 2018 жылғы 10 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z90" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z90" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 30 қарашадағы № 469 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17894 болып тіркелген, 2018 жылғы 13 Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z91" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z91" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 29 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18266 болып тіркелген, 2019 жылғы 12 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z92" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z92" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 1 ақпандағы № 33 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18274 болып тіркелген, 2019 жылғы 11 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z93" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 8 сәуірдегі № 111 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18498 болып тіркелген, 2019 жылғы 23 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z94" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z94" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 18 қарашадағы № 377 бұйрығы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19628 болып тіркелген, 2019 жылғы 27 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15677,31 +15561,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>