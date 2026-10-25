--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93934d0" w14:textId="93934d0">
+    <w:p w14:paraId="11ea13f" w14:textId="11ea13f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -306,71 +306,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1197,71 +1177,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1274,880 +1234,330 @@
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Бiрыңғай байланыс орталығы – мемлекеттік қызметтер көрсету саласындағы уәкілетті орган айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицензияның және (немесе) лицензияға қосымшаның электрондық нысаны – рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесін пайдалана отырып ресімделетін және алынатын, қағаз жеткізгіштегі рұқсатпен мәні бірдей электрондық құжат нысанындағы рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі – лицензиялауды, сәйкестендіру нөмірін бере отырып, рұқсат алу бөлігінде рұқсат беру рәсімдерін электрондық түрде жүзеге асыруға, өтініш берушінің хабарлама жіберуіне және осы процестерді қамтамасыз етуге арналған, "цифрлық үкіметтің" құрауышы болып табылатын цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік көрсетілетін қызметтерді ұсынуға қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Цифрлық үкіметтің" төлем шлюзі (бұдан әрі – ЦҮТШ) – электрондық нысанда көрсетілетін ақылы қызметтер көрсету шеңберінде төлемдер жүргізу туралы ақпаратты беру процесін автоматтандыратын цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жабық кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, электрондық құжаттың анықтығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 26.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...463 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік қызметті Қазақстан Республикасының Энергетика министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, мемлекеттік қызмет көрсету мерзімін, мемлекеттік қызмет көрсету нысанын, мемлекеттік қызмет көрсету нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың (бұдан әрі – Талап) тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2186,978 +1596,1515 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Талаптардың 8-тармағында көрсетілген "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсету үшін қажетті құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті беруші құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Егер мемлекеттік қызмет көрсетуге өтініш көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын келіп түссе, онда мерзім келесі жұмыс күнінен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Көрсетілетін қызметті алушы портал арқылы Талаптың 8-тармағында көрсетілген қажетті құжаттарды берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзімнің ішінде осы Қағидаларға </w:t>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="21"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері 2 (екі) жұмыс күні ішінде портал арқылы көрсетілетін қызметті берушінің аумақтық бөлімшесіне рұқсат беру бақылауын жүргізуге сұрау салуды электрондық нысанда жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z104" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көмірсутектер саласындағы уәкілетті орган қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z105" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер өтініш берушінің тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z106" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z107" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда мемлекеттік сот қарайтын немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z108" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z109" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z110" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың бірінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры айқындалғанға дейін немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z111" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың бірінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z112" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың бірінші бөлігінің 4) тармақшасында көзделген жағдайларда лицензияны және (немесе) лицензияға қосымшаны, оның ішінде лицензия және (немесе) лицензияға қосымша заңды тұлға-лицензиат бөліну және бөліп шығару түрінде қайта құрылған жағдайда берген кезде – 12 (он екі) жұмыс күнінен аспайтын мерзімде, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеген кезде – 1 (бір) жұмыс күнінен аспайтын мерзімде жойылғанға дейін тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z113" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың екінші бөлігінің 3) тармақшасында белгіленген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z114" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z115" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z116" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z117" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын көрсетілетін қызметті беруші ұсынбаған жағдайларда өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z118" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z119" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайтадан ұсынуды көрсетілетін қызметті алушы көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету процесі тоқтатылғаны туралы хабарлама жіберілген күннен бастап анықталған кемшіліктерді жойғаннан кейін лицензияны және (немесе) лицензияға қосымшаны, оның ішінде лицензия және (немесе) лицензияға қосымша заңды тұлға-лицензиат бөліну және бөліп шығару түрінде қайта құрылған жағдайда берген кезде 12 (он екі) жұмыс күнінен аспайтын мерзімде, ал лицензия және заңды тұлға бөліну және бөліп шығару түрінде қайта құрылған жағдайда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеген кезде 1 (бір) жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z120" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z121" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер осы тармақтың екінші бөлігінің 3) тармақшасында көрсетілген мерзімде жойылмаған жағдайда өтініш берушіге мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері сұрау түскен сәттен бастап 9 (тоғыз) жұмыс күні ішінде Қазақстан Республикасы Энергетика министрінің 2014 жылғы 28 қазандағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9998 болып тіркелген) бекітілген Көмірсутектер саласындағы қызметті жүзеге асыру үшін қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) сәйкестігін немесе сәйкес еместігін анықтайды, оның нәтижелері бойынша аумақтық бөлімшенің қызметкері және (немесе) көрсетілетін қызметті берушінің қызметкері және көрсетілетін қызметті алушы қол қойған қорытындыны (бұдан әрі – қорытынды) дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аумақтық бөлімше басшысының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы қорытынды портал арқылы көрсетілетін қызметті берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="22"/>
-[...130 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
+    <w:bookmarkStart w:name="z40" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті берушінің қызметкері 3 (үш) жұмыс күні ішінде аумақтық бөлімше қызметкерінің және (немесе) көрсетілетін қызметті беруші қызметкерінің қорытындысын қарайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті беруші қорытындыны қарау нәтижелері бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде мемлекеттік қызмет көрсетуден бас тарту туралы уәжді бас тартуды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> сәйкес нысан бойынша мемлекеттік қызмет көрсетуден уәжді бас тартуды ұсыну арқылы лицензияны және (немесе) лицензияға қосымшаны беруден бас тарту не осы Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша беру арқылы лицензия және (немесе) лицензияға қосымша беруден бас тарту туралы шешім қабылдайды не Талаптардың 9-тармағының 1) тармақшасында көрсетілген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер болмаған жағдайда, лицензия және (немесе) лицензияға қосымшаны (бұдан әрі – лицензия және (немесе) лицензияға қосымша) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> және </w:t>
-[...19 lines deleted...]
-        <w:t> сәйкес нысандар бойынша лицензия және (немесе) лицензияға қосымшаны (бұдан әрі – лицензия және (немесе) лицензияға қосымша) беру туралы шешім қабылдайды.</w:t>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша беру туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде тыңдау өткізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызмет көрсетуден уәжді бас тарту портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Энергетика министрінің м.а. 11.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 365</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+        <w:t>№ 328-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Лицензия және (немесе) лицензияға қосымшаны қайта ресімдеу мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z123" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (болған жағдайда) өзгерген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z124" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дара кәсіпкер-лицензиат қайта тіркелген, оның атауы немесе заңды мекенжайы өзгерген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z125" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлға-лицензиатты бірігу, қайта құру, заңды тұлға-лицензиатты басқа заңды тұлғаға қосу, бөлініп шығу және бөлу нысандарында қайта ұйымдастырылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z126" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) заңды тұлға-лицензиаттың атауы және (немесе) орналасқан жері өзгерген (лицензияда мекенжай көрсетілген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z127" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгерген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z128" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет түрінің және (немесе) кіші түрінің атауы өзгерген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z129" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда дара кәсіпкер-лицензиаттың заңды мекенжайының, заңды тұлға-лицензиаттың орналасқан жері мекенжайының, "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе объектілер көрсетілген лицензияға қосымшалар үшін объектісінің орналасқан жерінің мекенжайының өзгеруі "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасы Конституциялық заңының талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеруіне байланысты болса, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу жүзеге асырылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z130" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензиаттар мен лицензияларға қосымшаларда көрсетілген объектілердің мекенжайларының бұлай өзгеруі мемлекеттік ақпараттық жүйелерді интеграциялау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...235 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Егер Қағидалардың осы тармағының бірінші бөлігінің 2), 4) және 5) тармақшаларында көрсетілген жағдайларда дара кәсіпкер-лицензиаттың заңды мекенжайының, заңды тұлға-лицензиаттың орналасқан жері мекенжайының, "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе объектілер көрсетілген лицензияға қосымшалар үшін объектісінің орналасқан жерінің мекенжайының өзгеруі "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті беруші Талаптың 8-тармағының 2) тармақшасында көрсетілген құжаттар тіркелген кезден бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың, мәліметтердің толықтығын және (немесе) ұсынылған құжаттардың тиісінше ресімделгенін тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z132" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z133" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алу құқықтарында құқықтық мирасқорлыққа жол берілсе, азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z134" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z135" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдарда мемлекеттік сот қарайтын немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін мемлекеттік қызмет көрсету мүмкін болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z136" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын ұсынбаған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z137" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z138" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте осы тармақтың бесінші бөлігінің 3) тармақшасында белгіленген мерзім мемлекеттік қызмет көрсетудің жалпы мерзіміне кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z139" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z140" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда тоқтата тұрады. Мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайды енгізу, табиғи және техногендік сипаттағы төтенше жағдай қатері немесе оның туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z141" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайларда тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z142" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттардың толық топтамасын көрсетілетін қызметті беруші ұсынбаған жағдайларда өтініштерді цифрлық күту парағы арқылы қабылдайды. Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z143" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайтадан ұсынуды көрсетілетін қызметті алушы көрсетілетін қызметті берушіге мемлекеттік қызмет көрсету процесі тоқтатылғаны туралы хабарлама жіберілген күннен бастап анықталған кемшіліктерді жойғаннан кейін лицензияны және (немесе) лицензияға қосымшаны, оның ішінде лицензия және (немесе) лицензияға қосымша заңды тұлға-лицензиат бөліну және бөліп шығару түрінде қайта құрылған жағдайда берген кезде – 12 (он екі) жұмыс күнінен аспайтын мерзімде, ал лицензия және заңды тұлға бөліну және бөліп шығару түрінде қайта құрылған жағдайда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеген кезде – 1 (бір) жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z144" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы құжаттар топтамасын, мәліметтерді толық ұсынбаған және (немесе) ұсынылған құжаттар тиісінше ресімделмеген жағдайда, көрсетілетін қызметті берушінің қызметкері Талаптың 9-тармағының 2) тармақшасында көрсетілген негіздер және осы Қағидаларға </w:t>
-[...59 lines deleted...]
-    </w:p>
+      Кемшіліктер жойылған жағдайда, өтініш беруші алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z145" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер 7-тармақтың екінші бөлігінің 3) тармақшасында көрсетілген мерзімде жойылмаған жағдайда өтініш берушіге мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден уәжді бас тарту портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z147" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын, мәліметтерді ұсынған және (немесе) ұсынылған құжаттарды тиісінше ресімдеген кезде көрсетілетін қызметті берушінің қызметкері осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3172,69 +3119,134 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны дайындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z148" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия және (немесе) лицензияға қосымша портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесі басшысының ЭЦҚ-сымен қол қойылған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Заңды тұлға-лицензиат бөлініп шығу және бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3269,795 +3281,723 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z50" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер лицензия және (немесе) лицензияға қосымша қағаз нысанда берілген жағдайда, көрсетілетін қызметті алушы өтініш бойынша оларды электрондық форматқа аударады және лицензияның және (немесе) лицензияға қосымшаның электрондық нысанын алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z51" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Энергетика министрінің 14.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізу туралы нормативтік құқықтық актіні бекіткен күннен бастап 3 (үш) жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді және Қазақстан Республикасының мемлекеттік органдары интернет-ресурстарының www.gov.kz бірыңғай платформасында "Энергетика министрлігі" деген бөлімде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Энергетика министрінің 14.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 27.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 152-н/қ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап </w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...54 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның мемлекеттік қызметтер көрсету мәселелері бойынша лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z54" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекет жасауына (әрекетсіздік танытуына) шағымдану үшін шағым көрсетілетін қызметші алушы әкімшілік актіні қабылдағаны немесе әрекет жасағаны (әрекетсіздік танытқаны) туралы көрсетілетін қызметті берушіге белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z150" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z151" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z152" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметті тікелей көрсететін көмірсутектер саласындағы уәкілетті орган басшылығының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z153" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушының шағымын Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z154" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік қызметті тікелей көрсететін көрсетілетін қызметті беруші оны тіркеген күннен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган оны тіркеген күннен бастап он бес жұмыс күні ішінде қарауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z156" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган қажет болған жағдайда шағымды қарау мерзімін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z157" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z158" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z159" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда, шағымдарды қарау бойынша өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш иесіне ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z160" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шағым ҚР ӘРПК-ның 91-бабының </w:t>
+      Шағым Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келіп түскен жағдайда көрсетілетін қызметті беруші шағымды қарайтын органға ол келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде жібереді. Көрсетілетін қызметті беруші қолайлы акт қабылданған, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасалған жағдайда, шағымды қарайтын органға шағымды жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="35"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z161" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Шағымды қарайтын органның шағымды қарау мерзімі шағым түскен күннен бастап 20 (жиырма) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Шағымды қарайтын органның шешімімен келіспеген жағдайда, көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК-ның 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4162,164 +4102,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 11.10.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 14.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 365</w:t>
+        <w:t>№ 152-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолданысқа</w:t>
+        <w:t>№ 328-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі); 27.01.2026 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4335,51 +4235,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің атауы: "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия".</w:t>
+Мемлекеттік өрсетілетін қызметтің атауы: "Көмірсутектер саласындағы жұмыстар мен көрсетілетін қызметтерге лицензия".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4628,51 +4528,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4700,505 +4600,559 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Энергетика министрлігі</w:t>
+Қазақстан Республикасының Энергетика министрлігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті ұсыну тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру "электрондық үкіметтің" www.​egov.​kz, www.​elіcense.kz веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
+Құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "Цифрлық үкімет" (бұдан әрі – портал) веб-порталы арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны, оның ішінде лицензия және (немесе) лицензияға қосымша заңды тұлға-лицензиат бөліну және бөліп шығару түрінде қайта құрылған жағдайда берген кезде – 15 (он бес) жұмыс күні;</w:t>
+Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензия және заңды тұлға бөліну және бөліп шығару түрінде қайта құрылған жағдайда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеген кезде – 2 (екі) жұмыс күні.</w:t>
+1) лицензияны және (немесе) лицензияға қосымшаны, оның ішінде лицензия және (немесе) лицензияға қосымша заңды тұлға-лицензиат бөліну және бөліп шығару түрінде қайта құрылған жағдайда берген кезде – 15 (он бес) жұмыс күні;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) лицензия және заңды тұлға бөліну және бөліп шығару түрінде қайта құрылған жағдайда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуді қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеген кезде – 3 (үш) жұмыс күні. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (толық автоматтандырылған).</w:t>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (жартылай цифрланған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлық кіші түрлері бойынша:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия және (немесе) лицензияға қосымша немесе мемлекеттік қызметті көрсетуден уәжді бас тарту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5211,524 +5165,524 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледі.</w:t>
+ Мемлекеттік қызмет көрсетілетін қызметті алушыларға ақылы негізде көрсетіледі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызметті көрсеткен кезде көрсетілетін қызметті алушының орналасқан жері бойынша жекелеген қызмет түрімен айналысу құқығы үшін бюджетке лицензиялық алым төленеді:</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсетілген кезде бюджетке қызмет алушының тіркелген жері бойынша жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым төленеді: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көмірсутектер саласындағы қызметтің жекелеген кіші түрлерімен айналысу құқығына байланысты лицензияны беру кезінде лицензиялық алым мынадай кіші қызмет түрлері үшін 100 айлық есептік көрсеткіштен (бұдан әрі – АЕК) тұрады:</w:t>
+ 1) көмірсутектерді барлау және өндіру саласындағы жеке қосымша түрлермен айналысуға лицензия бергені үшін лицензиялық алым 100 айлық есептік көрсеткішті құрайды:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезіндегі кәсіпшілік зерттеулер;</w:t>
+- көмірсутектерді барлау және өндіру кезіндегі өндірістік зерттеулер;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезіндегі сейсмикалық барлау жұмыстары;</w:t>
+- көмірсутектерді барлау және өндіру кезіндегі – сейсмикалық барлау жұмыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезіндегі геофизикалық жұмыстар;</w:t>
+- көмірсутектерді барлау және өндіру кезіндегі геологиялық физикалық жұмыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезінде ұңғымалардағы атқылау-жару жұмыстары;</w:t>
+- көмірсутектерді барлау және өндіру кезіндегі ұңғымалардағы атыс-жарылыс жұмыстары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезінде құрлықта, теңізде және ішкі су айдындарында ұңғымаларды бұрғылау;</w:t>
+- құрлықта, теңізде және ішкі су қоймаларында көмірсутектерді барлау және өндіру кезіндегі ұңғымаларды бұрғылау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезінде ұңғымаларды жер астында жөндеу, сынау, игеру, сынамалау, консервациялау, жою;</w:t>
+- көмірсутектерді барлау және өндіру кезіндегі ұңғымаларды жер астында жөндеу, сынау, игеру, сынақтан өткізу, консервациялау, тарату;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезінде ұңғымаларды цементтеу;</w:t>
+- көмірсутектерді барлау және өндіру кезінде ұңғымаларды цементтеу;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектерді барлау және өндіру кезінде мұнай қабаттарының мұнай беруін арттыру және ұңғымалардың өнімділігін ұлғайту;</w:t>
+- көмірсутектерді барлау және өндіру кезінде мұнай қабаттарының мұнай беруін арттыру және ұңғымалардың өнімділігін ұлғайту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-теңіздегі көмірсутектер кен орындарында төгілуді болғызбау және жою жөніндегі жұмыстар;</w:t>
+- теңіздегі көмірсутектердің кен орындарында төгілуді болғызбау және жою жөніндегі жұмыстар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-мұнай-газ-химия өндірістерін пайдалану;</w:t>
+              <w:t xml:space="preserve">
+- мұнай-газ химиясы өндірістерін пайдалану; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектер кен орындарына арналған базалық жобалау құжаттарын жасау және көмірсутектер кен орындарын игеруді талдау;</w:t>
+- көмірсутектердің кен орындары үшін негізгі жобалық құжаттарды жасау және көмірсутектердің кен орындарын игеруді талдау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көмірсутектер кен орындарына арналған техникалық жобалау құжаттарын жасау;</w:t>
+- көмірсутектер кен орындары үшін техникалық жобалық құжаттарды жасау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-магистральдық құбыржолдарды пайдалану;</w:t>
+- магистральдық құбырларды пайдалану;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілген қызметтің кіші түрлеріне лицензияларды қайта ресімдегені үшін (лицензия алуға өтініш электронды түрде берілген кезде) – лицензия беру кезіндегі мөлшерлеменің 8 %-ын құрайды;</w:t>
+2) көрсетілген қызметтің қосымша түрлеріне лицензияны қайта рәсімдеу (электрондық нысанда лицензия алуға өтінім берген жағдайда) – лицензия берген кездегі мөлшерлеменің 8 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) лицензияның телнұсқасын бергені үшін алым мөлшерлемесі (лицензия алуға өтініш электронды түрде берілген кезде) – лицензия беру кезіндегі мөлшерлеменің 80 %-ын құрайды.</w:t>
+3) лицензияның дубликатын беру (электрондық нысанда лицензия алуға өтінім берген жағдайда) – лицензия берген кездегі мөлшерлеменің 80 %;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Төлем қолма-қол ақшалай және қолма-қол ақшасыз нысанда екінші деңгейдегі банктер және банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ порталда "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+              <w:t xml:space="preserve">
+ Төлемдер екінші деңгейдегі банктер және жекелеген банк операцияларын жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қолсыз нысанда жүзеге асырылады, сондай-ақ портал арқылы төлем "Цифрлық үкімет" төлем шлюзі арқылы жүзеге асырылуы мүмкін. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5737,634 +5691,512 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады) </w:t>
+              <w:t>
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері көрсетілетін қызметті алушы жүгінген кезде арыздарды қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсету үшін қызмет алушыдан талап етілетін құжаттар мен мәліметтер тізімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
+ Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған электрондық түрдегі лицензияны және (немесе) лицензияға қосымшаны алу үшін жеке және заңды тұлғаның өтініші;</w:t>
+              <w:t>
+1) лицензия және (немесе) лицензияға қосымша алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген кіші қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+жеке және заңды тұлғаның лицензия және (немесе) лицензияға қосымша алуға өтініші, 1 және 2-қосымшаларға сәйкес нысандарда электрондық түрде, қызмет алушының ЭЦҚ-сымен куәландырылған, "Көмірсутектер саласындағы жұмыстар мен қызметтерге лицензия беруге қойылатын негізгі талаптар" тізімі (бұдан әрі – Тізім);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Энергетика министрінің 2014 жылғы 28 қазандағы № 77 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9998 болып тіркелген) көмірсутектер саласындағы қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесіне (бұдан әрі – Біліктілік талаптары) мәліметтер нысаны (бұдан әрі – мәліметтер нысаны);</w:t>
+ "Цифрлық үкімет" төлем шлюзі арқылы төленген жағдайларды қоспағанда, лицензиялық алымды жекелеген қызмет түрлерімен айналысу құқығы үшін төлегені туралы құжаттың электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
+"Көмірсутектер саласындағы қызметтерді жүзеге асыру үшін қойылатын біліктілік талаптары мен оларға сәйкестікті растайтын құжаттар тізіміне қойылатын талаптарды бекіту туралы Қазақстан Республикасы Энергетика министрінің 2014 жылғы 28 қазандағы № 77 бұйрығымен (Мемлекеттік тіркеу реестрінде № 9998 болып тіркелген) (бұдан әрі – Біліктілік талаптары) бекітілген нысандағы мәліметтер туралы нысан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған лицензияны және (немесе) лицензияға қосымшаны электрондық түрде қайта ресімдеу үшін жеке және заңды тұлғаның өтініші;</w:t>
+              <w:t>
+2) лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген кіші қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+жеке және заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеуге өтініші, Тізімнің 3 және 4-қосымшаларына сәйкес нысандарда электрондық түрде, қызмет алушының ЭЦҚ-сымен куәландырылған жеке және заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмесі;</w:t>
+ "цифрлық үкімет" төлем шлюз арқылы төленген жағдайларды қоспағанда, лицензиялық алымды жекелеген қызмет түрлерімен айналысу құқығы үшін төлегені туралы растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) заңды тұлға-лицензиатты бөліп шығару және бөліну нысанында қайта ұйымдастыру кезінде:</w:t>
+              <w:t xml:space="preserve">
+ мемлекеттік цифрлық жүйелердегі бар құжаттарды, ақпараттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта рәсімдеуге негіз болған өзгерістер туралы мәліметтерді қамтитын құжаттардың электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған лицензияны және (немесе) лицензияға қосымшаны электрондық түрде қайта ресімдеу үшін жеке және заңды тұлғаның өтініші;</w:t>
+              <w:t>
+ 3) заңды тұлға-лицензиатты бөліп шығару және бөліну нысанында қайта ұйымдастыру кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ЭҮТШ арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
+Тізбеге 3 және 4-қосымшаларға сәйкес нысандар бойынша көрсетілетін қызметті алушының ЭЦҚ-мен куәландырылған лицензияны және (немесе) лицензияға қосымшаны цифрлық түрде қайта ресімдеу үшін жеке және заңды тұлғаның өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-алынатын ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмесі;</w:t>
+              <w:t xml:space="preserve">
+"Цифрлық үкімет" төлем шлюзі арқылы төленген жағдайларды қоспағанда, жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың электрондық көшірмесі; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мәліметтер нысаны.</w:t>
+алынатын ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпарат қамтылған құжаттардың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басын куәландыратын құжаттар туралы, дара кәсіпкер ретінде тіркеу туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензия туралы, алым сомасын бюджетке төлеу туралы анықтаманы (ЭҮТШ арқылы төленген жағдайда) көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шетелдік заңды тұлға, шетелдік немесе азаматтығы жоқ тұлға болып табылатын көрсетілетін қызметті алушы заңды тұлға үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама немесе жеке тұлға үшін – жеке басын куәландыратын құжат (сәйкестендіру үшін) болмаған кезде көрсетілетін қызметті алушы туралы ұқсас мәліметтерді қамтитын басқа да құжаттарды ұсынады.</w:t>
+Жеке тұлғаны куәландыратын құжаттарды, жеке кәсіпкер ретінде тіркелу туралы мәліметтерді, заңды тұлғаның мемлекеттік тіркеуі (қайта тіркеуі) туралы мәліметтерді, жылжымайтын мүлікке құқықтарды тіркеу (қайта тіркеу) туралы анықтаманы және оның техникалық сипаттамалары, лицензия, жиналған соманы бюджетке төлеу туралы мәліметтерді ("цифрлық үкімет" шлюз арқылы төленген жағдайда) қызмет көрсетуші "Цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Шетелдік заңды тұлға, шетелдік немесе азаматтығы жоқ тұлға болып табылатын көрсетілетін қызметті алушы заңды тұлға үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама немесе жеке тұлға үшін – жеке басын куәландыратын құжат (сәйкестендіру үшін) болмаған кезде көрсетілетін қызметті алушы туралы ұқсас мәліметтерді қамтитын басқа да құжаттарды ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болған жағдайда) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6541,51 +6373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6804,824 +6636,757 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Көмірсутектер саласындағы жұмыстар</w:t>
+              <w:t>"Көмірсітектер саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен көрсетілетін қызметтерге</w:t>
+              <w:t>жұмыстар мен көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия" мемлекеттік қызмет</w:t>
+              <w:t>қызметтерге лицензия"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге қойылатын</w:t>
+              <w:t>мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізгі талаптар тізбесіне</w:t>
+              <w:t>қойылатын негізгі талаптар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="37"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған жеке тұлғаның өтiнiші</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған  жеке тұлғаның өтiнiші</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімнен____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның, тегі, аты, әкесiнiң аты (болған жағдайда), жеке сәйкестендіру  нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызметтiң түрiнің және (немесе) қызметтің кіші түрі (лері) нің толық атауы</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________________________________________________ </w:t>
-[...373 lines deleted...]
-        <w:t xml:space="preserve">              (стационарлық үй-жайлар) нөмірі) ______ парақ қоса беріледі.</w:t>
+      көрсетiлсiн) жүзеге асыруға лицензияны және (немесе) лицензияға қосымшаны қағаз </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеткізгіште ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияны қағаз жеткізгіште алу қажет болған жағдайда Х белгісін қою керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруiңiздi сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлғаның тұрғылықты жерінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк шоты ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (шот нөмірі, банктiң атауы және орналасқан жерi) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жайлар) нөмірі) _________ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...69 lines deleted...]
-        <w:t>сот тыйым салмайтыны;</w:t>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде ақпараттық</w:t>
-[...137 lines deleted...]
-        <w:t>Толтыру күні: 20___ жылғы "__" ___________</w:t>
+      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің халыққа қызмет көрсету орталығы жұмыскерінің өтінішті электрондық цифрлык қолтаңбамен растауына келісетіні (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегi, аты, әкесiнiң аты (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20___ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7657,988 +7422,850 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Көмірсутектер саласындағы</w:t>
+              <w:t>Көмірсутектер саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыстар мен көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметтерге лицензия"</w:t>
+              <w:t>қызметтер лицензиясы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қойылатын негізгі</w:t>
+              <w:t>қойылатын негізгі талаптар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптар тізбесіне</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t>тізбесіне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны алуға арналған заңды тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________________ </w:t>
-[...220 lines deleted...]
-        <w:t>беруiңiздi сұраймын.</w:t>
+      (лицензиардың толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (соның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орны, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрiнің және (немесе) қызметтің кіші түрі (лері) нің толық атауы көрсетiлсiн)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға лицензияны және (немесе) лицензияға қосымшаны қағаз жеткізгіште</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаның мекенжайы _______________________________________________ </w:t>
-[...237 lines deleted...]
-        <w:t>______ парақ қоса беріледі.</w:t>
+      (лицензияны қағаз жеткізгіште алу қажет болған жағдайда Х белгісін қою керек) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруiңiздi сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, елі (шетелдік заңды тұлға үшін), облысы, қаласы, ауданы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк шоты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жерi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі (стационарлық үй-жайлар) нөмірі) парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға</w:t>
-[...68 lines deleted...]
-        <w:t>айналысуға сот тыйым салмайтыны;</w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің халыққа қызмет көрсету орталығы жұмыскерінің өтінішті электрондық цифрлык қолтаңбамен растауына келісетіні (халыққа қызмет көрсету орталығы арқылы жүгінген жағдайда) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен, өзім ұсынған (толтырған) ақпараттың анықтығына Қазақстан Республикасының заңнамасына сәйкес жауапты болатынымды растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды </w:t>
-[...205 lines deleted...]
-        <w:t>Толтыру күні: 20__ жылғы "__" ____________________</w:t>
+      (электрондық цифрлық қолтаңба) (тегi, аты, әкесiнiң аты (ол болған кезде) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20___ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8687,1282 +8314,1017 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Көмірсутектер саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жұмыстар мен көрсетілетін қызметтерге</w:t>
+              <w:t>жұмыстар мен көрсетілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лицензия" мемлекеттік қызмет</w:t>
+              <w:t>қызметтерге лицензия"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге қойылатын негізгі</w:t>
+              <w:t>мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптар тізбесіне</w:t>
+              <w:t>қойылатын негізгі талаптар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>тізбесіне 3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның өтiнiші</w:t>
+        <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған жеке тұлғаның өтiнiші   __________________________________________________________________ (лицензиардың толық атауы) __________________________________________________________________ (жеке тұлғаның, тегi, аты, әкесiнiң аты (ол болған кезде ), жеке сәйкестендіру нөмірі)  _______________________________________________________________ (қызмет түрінің және (немесе) кіші түрі(лері)нің толық атауы) лицензияны және (немесе) лицензияға қосымшаны(ларды) қайта ресімдеуді сұраймын (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастап 20____ "___" ___________ №__________берілген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берілген күні, лицензияны және (немесе) лицензияға қосымшаны (ларды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________жүзеге асыруға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрі (лері) нің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тиісті тор көзде Х көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлға-лицензиаттың тегі, аты, әкесінің аты (ол болған кезде) өзгерген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке кәсіпкер-лицензиат қайта тіркелген, оның атауы өзгерген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке кәсіпкер-лицензиат қайта тіркелген, оның заңды мекенжайы өзгерген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер лицензияның иеліктен шығарылатындығы "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына көзделген жағдайларда, лицензиаттың үшінші тұлғалардың пайдасына объектімен бірге "Объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия иеліктен шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгерген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...1125 lines deleted...]
-        <w:t>Толтыру күні: 20__ жылғы "__" _________________</w:t>
+      7) қызмет түрінің атауы өзгерген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметтің кіші түрінің атауы өзгерген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қағаз жеткізгіште ________ (егер лицензияны қағаз жеткізгіште алу қажет болған </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда, Х белгісін қою керек) қайта ресімдеуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлғаның тұрғылықты жерінің мекенжайы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) іші түрімен айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       өтініш берушінің халыққа қызмет көрсету орталығы қызметкерінің өтінішті электрондық цифрлық қолтаңбамен растауына келісетіні (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға ______________________ __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегi, аты, әкесiнiң аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20__ жылғы "____" _________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10037,93 +9399,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтерге лицензия"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызмет</w:t>
+              <w:t>мемлекеттік қызмет көрсетуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетуге қойылатын негізгі</w:t>
+              <w:t>қойылатын негізгі талаптар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>талаптар тізбесіне</w:t>
-[...15 lines deleted...]
-              <w:br/>
+              <w:t>тізбесіне 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10150,1261 +9496,912 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған заңды тұлғаның өтiнiші</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі болмаған жағдайда – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-сәйкестендіру нөмірі) лицензияны және (немесе) лицензияға қосымшаны(ларды) қайта ресімдеуді сұраймын (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________ №__________берілген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ______________________________________________________________________ </w:t>
-[...1178 lines deleted...]
-        <w:t>Толтыру күні: 20__ жылғы "__" _________________</w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның (лардың) нөмірі (лері), берілген </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      күні, лицензияны және (немесе) лицензияға қосымшаны (ларды) берген лицензиардың </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы _________________________________________________жүзеге асыруға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрі(лері)нің толық атауы) (тиісті тор көзде Х көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлға-лицензиаттың "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) айқындалған тәртіпке сәйкес (тиісті тор көзде Х көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірігу _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта құру___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылу ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөліп шығар_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бөліну_______________________________жолымен қайта ұйымдастырылуы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) заңды тұлға-лицензиат атауының өзгеруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлға-лицензиаттың орналасқан жерінің өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер лицензияның иеліктен шығарылатындығы Заңның 1-қосымшада көзделген жағдайларда, лицензиаттың үшінші тұлғалардың пайдасына объектімен бірге "Объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензияны иеліктен шығаруы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "Объектілерге берілетін рұқсаттар" сыныбыы бойынша берілген лицензия үшін немесе лицензияға қосымшалар үшін объектілерді көрсете отырып, объект нақты көшірілмей оның орналасқан жерінің мекенжайы өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талап болған жағдайларда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қызмет түрі атауының өзгеруі ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметтің кіші түрі атауының өзгеруі _________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қағаз жеткізгіште (егер лицензияны қағаз жеткізгіште алу қажет болған жағдайда Х белгісін қою керек) қайта ресімдеуіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (елі (шетелдік заңды тұлға үшін), пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факс ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шот _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қимылды (операцияларды) жүзеге асыру объектісінің мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (пошталық индексі, облысы, қаласы, ауданы, елді мекені, көше атауы, үй/ғимарат (стационарлық үй-жайлар) нөмірі) парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректердің ресми байланыстар болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмайтыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса берілген құжаттардың барлығы шындыққа сәйкес келетіні және жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді пайдалануға келісімін беретіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушінің халыққа қызмет көрсету орталығы жұмыскерінің өтінішті электрондық цифрлық қолтаңбамен растауына келісетіні (халыққа қызмет көрсету орталықтары арқылы жүгінген жағдайда) расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегi, аты, әкесiнiң аты (ол болған кезде)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20___ жылғы "__" ___________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12527,368 +11524,75 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________ берілді  </w:t>
-[...312 lines deleted...]
-        <w:t xml:space="preserve">                                                                       20__ жылғы "___" ________ "__" сағат "__" мин</w:t>
+      Ескерту. 3-қосымша алып тасталды - ҚР Энергетика министрінің м.а. 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14580,662 +13284,662 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 139 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="38"/>
+    <w:bookmarkStart w:name="z79" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z80" w:id="39"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z80" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11279 болып тіркелген, 2015 жылғы 14 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z81" w:id="40"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z81" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11604 болып тіркелген, 2015 жылғы 12 тамызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z82" w:id="41"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z82" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 10 қарашадағы № 639 бұйрығымен бекітілген Қазақстан Республикасы Энергетика министрінің өзгерістер енгізілетін бұйрықтары тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13100 болып тіркелген, 2016 жылғы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z83" w:id="42"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z83" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 28 қаңтардағы № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13338 болып тіркелген, 2016 жылғы 15 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z84" w:id="43"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z84" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 19 ақпандағы № 72 бұйрығы (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13467 болып тіркелген, 2016 жылғы 29 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z85" w:id="44"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z85" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 7 наурыздағы № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15046 болып тіркелген, 2017 жылғы 16 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z86" w:id="45"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z86" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 маусымдағы № 221 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15401 болып тіркелген, 2017 жылғы 4 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z89" w:id="46"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z89" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 13 ақпандағы № 48 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16622 болып тіркелген, 2017 жылғы 27 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z88" w:id="47"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z88" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2018 жылғы 13 сәуірдегі № 125 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16855 болып тіркелген, 2018 жылғы 10 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z90" w:id="48"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z90" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қазақстан Республикасы Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 30 қарашадағы № 469 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17894 болып тіркелген, 2018 жылғы 13 Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z91" w:id="49"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z91" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау салаларындағы мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 23 ақпандағы № 132 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 29 қаңтардағы № 30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18266 болып тіркелген, 2019 жылғы 12 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z92" w:id="50"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z92" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Қазақстан Республикасының Энергетика министрлігінің мұнай және газ саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 1 ақпандағы № 33 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18274 болып тіркелген, 2019 жылғы 11 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z93" w:id="51"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z93" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстан Республикасы Энергетика министрлігінің көмірсутектер мен газ және газбен жабдықтау саласындағы мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Энергетика министрінің міндетін атқарушының 2015 жылғы 29 мамырдағы № 380 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 8 сәуірдегі № 111 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18498 болып тіркелген, 2019 жылғы 23 сәуірде Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z94" w:id="52"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z94" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Энергетика министрінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2019 жылғы 18 қарашадағы № 377 бұйрығы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19628 болып тіркелген, 2019 жылғы 27 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15561,31 +14265,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>