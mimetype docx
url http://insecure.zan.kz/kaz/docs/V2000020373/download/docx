--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7022f75" w14:textId="7022f75">
+    <w:p w14:paraId="74a5833" w14:textId="74a5833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -929,75 +929,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өсiмдiктер карантинi жөнiндегi уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – өсiмдiктер карантинi саласындағы басшылықты және салааралық үйлестiрудi жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жойылған бір жеміс ағашы немесе жидек бұтасы үшін шығындарды өтеу нормасы (бұдан әрі – шығындарды өтеу нормасы) ғылыми және ғылыми-техникалық қызмет саласында аккредиттелген аграрлық бейіндегі ғылыми ұйымдармен келісім бойынша облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары (бұдан әрі – ЖАО) айқындайтын вегетация ішінде жеміс-жидек дақылдарын отырғызуға және өсіруге жұмсалған шығындардың жартысын құрайды (бірақ жоюдың алдындағы жылғы вегетациядан 4 жылдан артық емес).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шығындарды өтеу нормасын есептеу үшін: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1008,108 +1003,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көшеттің құны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бір жеміс ағашына немесе жидек бұтасына есептелген жеміс-жидек дақылдарын отырғызу мен өсіру шығындары (отырғызуға қажетті шығыс материалдары (сым, қадалар, шегелер, бағандар), мамандандырылған техника, жабдықтарды пайдалануға, жанар-жағармайға арналған шығындарға байланысты жеміс-жидек дақылдарын отырғызу мен өсіру шығындары) ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеу құнын шығындарды өтеу нормасы негізінде жергілікті өкілді және атқарушы органдардың, уәкілетті орган ведомствосының аумақтық бөлімшесінің, Әдістемелік орталықтың, қоғамдық ұйымдардың, кәсіпкерлік субъектілерінің өкілдері тұратын арнайы комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссия мүшелерінің жалпы саны тақ санды, бірақ кемінде бес адамды құрайды. Облыстардың, республикалық маңызы бар қалалардың, астананың әкімдері не олардың орынбасарлары арнайы комиссияның төрағасы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Арнайы комиссия жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарының санын, өсу кезеңін, тізбесін және жеміс дақылдарының бактериялық күйігін жұқтырған жеміс-жидек екпелері жойылған жеке және заңды тұлғаны көрсете отырып, шығындарды өтеу мөлшерін белгілеу туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы комиссияның шешімі ашық дауыс беру арқылы қабылданады және егер оған арнайы комиссия мүшелерінің жалпы санының көпшілігі дауыс берсе, қабылданды деп есептеледі. Дауыстар тең болған жағдайда арнайы комиссия төрағасы дауыс берген шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1122,88 +1117,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Дауыс беру қорытындылары бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарының санын, өсу кезеңін, тізбесін және шығындарды өтеу мөлшерін белгілеу туралы акт жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Шығындарды өтеуді есептеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызуға және өсіруге жұмсалған шығындарды өтеу мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = V*N * Nв;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1268,126 +1263,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       N – 1 ағашқа немесе жидек бұтасына арналған шығындарды өтеу нормасы, теңге/дана;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Nв – жойылу жылының алдындағы жеміс-жидек дақылдарының өсу кезеңі (жылдар саны) (бірақ жойылу жылының алдындағы өсу кезеңі 4 жылдан артық емес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Шығындарды өтеуді алушылар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеуді алушылар жеміс дақылдарының бактериялық күйігін жұқтырған жеміс-жидек екпелері жойылған жеке және заңды тұлғалар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Шығындарды өтеуді төлеу шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызуға және өсіру шығындарын өтеу мынадай шарттар сақталған кезде төленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеміс-жидек дақылдарының екпелері бар жер пайдалану құқығындағы немесе жеке меншік құқығындағы жер учаскесінің болуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1400,88 +1395,88 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарының құнын өтеуге өтінім беру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Шығындарды өтеу сомасын төлеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеу үшін мынадай құжаттар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уәкілетті орган ведомствосы аумақтық бөлімшелерінің ұсынуы бойынша карантиндік аймақты белгілеу туралы ЖАО шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1570,166 +1565,272 @@
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша зертханалық сараптамаға келіп түсетін үлгілердегі өсімдіктер зиянкестерінің, өсімдік ауруларының қоздырғыштарын және арамшөптердің, оның ішінде карантинді объектілер мен бөтен текті түрлердің түрлік құрамын айқындайтын Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық өсімдіктер карантині орталығы" мемлекеттік мекемесі беретін жеміс-жидек дақылдарының бактериялық күйігін жұқтыруын растайтын зертханалық сараптаманың қорытындысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Осы Қағидалардың 10-тармағының 2), 4) тармақшаларында көзделген құжаттарды жұмыс органына уәкілетті орган ведомствосының тиісті облыстық (республикалық маңызы бар қаланың, астананың) аумақтық бөлімшесі береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Шығындарды өтеуге өтінім алғаннан кейін жұмыс органы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шығындарды өтеуге арналған өтінімді жұмыс органының кеңсесінде тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке және заңды тұлғалардың банктік шотына өтемді аудару үшін "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін өтемді төлеуге берілетін шотты қалыптастырады және жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жұмыс органы тиісті жылғы 1 желтоқсанға дейінгі мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша облыстық бюджеттерге, республикалық маңызы бар қалалардың, астананың бюджеттеріне жеке және заңды тұлғаларға жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеуге бөлінген ағымдағы нысаналы трансферттерді пайдалану есебінен қол жеткізілген тікелей нәтижелер туралы есепті уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1912,68 +2013,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеміс дақылдарының бактериялық күйігін жұқтырған жеміс-жидек дақылдарын жою туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жасалған орны ___________________ жасау күні ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4658,68 +4759,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарының санын, өсу кезеңін, тізбесін және шығындарды өтеу мөлшерін белгілеу туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -5886,88 +5987,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарының құнын өтеуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ________________________________________________________________, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (облыстың (республикалық маңызы бар қаланың, астананың) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6086,70 +6187,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Жеміс-жидек дақылы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________гектар алаңда, ______ дана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6448,70 +6549,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарлама күні ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауыл шаруашылығы кооперативінің мүшелері туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6917,70 +7018,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жер учаскесі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7797,70 +7898,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауыл шаруашылығы тауарын өндірушінің немесе ауыл шаруашылығы кооперативінің екінші деңгейдегі банкте ағымдағы шоттың болуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН*/БСН* ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7943,70 +8044,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН* _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кбе* _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:* аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН – жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9749,68 +9850,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Облыстық бюджеттерге, республикалық маңызы бар қалалардың, астананың бюджеттеріне жеке және заңды тұлғаларға жеміс дақылдарының бактериялық күйігін жұқтырған жойылған жеміс-жидек дақылдарын отырғызу мен өсіру шығындарын өтеуге бөлінген ағымдағы нысаналы трансферттерді пайдалану есебінен қол жеткізілген тікелей нәтижелер туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>