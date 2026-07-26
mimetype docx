--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74a5833" w14:textId="74a5833">
+    <w:p w14:paraId="44c6253" w14:textId="44c6253">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11251,55 +11251,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11625,31 +11625,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>