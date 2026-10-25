--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44c6253" w14:textId="44c6253">
+    <w:p w14:paraId="1b69336" w14:textId="1b69336">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -869,72 +869,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жұмыс органы – облыстардың, республикалық маңызы бар қалалардың және астананың ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органының құрылымдық бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша жеміс дақылдарының бактериялық күйігін жұқтырған жеміс-жидек дақылдарын жою туралы актіге қол қоятын комиссия;</w:t>
+        <w:t>
+      4) комиссия – құрамында аудан, облыстық маңызы бар қала, республикалық маңызы бар қаладағы аудан, астанадағы аудан әкімдігінің, ауыл шаруашылығы, жер қатынастары саласындағы функцияларды жүзеге асыратын облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының құрылымдық бөлімшелерінің және Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің "Республикалық фитосанитариялық диагностика және болжамдар әдістемелік орталығы" мемлекеттік мекемесі филиалдарының (бұдан әрі – Әдістемелік орталық) өкілдері бар, осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша жеміс дақылдарының бактериялық күйігін жұқтырған жеміс-жидек дақылдарын жою туралы актіге қол қоятын комиссия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өсiмдiктер карантинi жөнiндегi уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – өсiмдiктер карантинi саласындағы басшылықты және салааралық үйлестiрудi жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1627,168 +1607,144 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шығындарды өтеуге арналған өтінімді жұмыс органының кеңсесінде тіркеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке және заңды тұлғалардың банктік шотына өтемді аудару үшін "Қазынашылық-Клиент" цифрлық жүйесіне жүктелетін өтемді төлеуге берілетін шотты қалыптастырады және жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      2) жеке және заңды тұлғалардың банктік шотына өтемді аудару үшін "Қазынашылық-Клиент" ақпараттық жүйесіне жүктелетін өтемді төлеуге берілетін шотты қалыптастырады және жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жұмыс органы тиісті жылғы 1 желтоқсанға дейінгі мерзімде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -11251,55 +11207,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>