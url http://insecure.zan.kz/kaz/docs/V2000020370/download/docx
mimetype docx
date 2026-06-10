--- v0 (2025-10-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45db284" w14:textId="45db284">
+    <w:p w14:paraId="22e2c5c" w14:textId="22e2c5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +93,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаржылық тұрақтылық коэффициенттерін есептеу және сыныптардың шекараларын айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 9 сәуірдегі № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 11 сәуірде № 20370 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 9 сәуірдегі № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 11 сәуірде № 20370 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Оңалту және банкроттық туралы" 2014 жылғы 7 наурыздағы Қазақстан Республикасы Заңының 49-1-бабы </w:t>
+      "Оңалту және банкроттық туралы" Қазақстан Республикасы Заңының 49-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -308,153 +390,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Премьер-Министрінің</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Бірінші Орынбасары - </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -675,74 +777,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қаржылық тұрақтылық коэффициенттерін есептеу және сыныптардың шекараларын айқындау қағидалары (бұдан әрі - Қағидалар) "Оңалту және банкроттық туралы" 2014 жылғы 7 наурыздағы Қазақстан Республикасы Заңының (бұдан әрі - Заң) 49-1-бабы </w:t>
+      1. Осы Қаржылық тұрақтылық коэффициенттерін есептеу және сыныптардың шекараларын айқындау қағидалары (бұдан әрі – Қағидалар) "Оңалту және банкроттық туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 49-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және қаржылық тұрақтылық коэффициенттерін есептеу және сыныптардың шекараларын айқындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларды оңалту немесе банкроттық туралы істі сотта қарау кезеңінде борышкердің қаржылық тұрақтылығы туралы қорытындыны жасау, сондай-ақ Заңда көзделген жағдайларда оңалту немесе банкроттық рәсімдерін жүргізу мақсатында әкімшілер қолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -811,110 +975,172 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген, Бухгалтерлік есеп шоттарының үлгілік жоспарына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 4771 болып тіркелген) қайшы келмейтін бухгалтерлік есеп шоттарының жоспарына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Бухгалтерлік есеп және қаржылық есептілік туралы" 2007 жылғы 28 ақпандағы Қазақстан Республикасының Заңына (бұдан әрі - "Бухгалтерлік есеп және қаржылық есептілік туралы" Заң) сәйкес бухгалтерлік есепті жүргізбейтін және қаржылық есептілікті жасамайтын дара кәсіпкер-борышкердің коэффициент көрсеткіштерінің есептеуін жүзеге асыру кезінде Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
+      4. "Бухгалтерлік есеп және қаржылық есептілік туралы" Қазақстан Республикасының Заңына (бұдан әрі – "Бухгалтерлік есеп және қаржылық есептілік туралы" Заң) сәйкес бухгалтерлік есепті жүргізбейтін және қаржылық есептілікті жасамайтын дара кәсіпкер-борышкердің коэффициент көрсеткіштерінің есептеуін жүзеге асыру кезінде Қазақстан Республикасы Қаржы министрінің 2012 жылғы 20 желтоқсандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) нысандарға сәйкес жасалған бастапқы есепке алу құжаттары пайдаланылады.</w:t>
+        <w:t xml:space="preserve"> бекітілген (Қазақстан Республикасының нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8265 болып тіркелген) нысандарға сәйкес жасалған бастапқы есепке алу құжаттары пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың бірінші бөлігінде көрсетілген тұлғаның салықтық есебі Қазақстан Республикасы Қаржы министрінің 2018 жылғы 1 ақпандағы № 98 </w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген тұлғаның салықтық есебі Қазақстан Республикасы Қаржы министрінің 2025 жылғы 2 қазандағы № 562 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 16388 болып тіркелген) бекітілген, "Бухгалтерлік есеп пен қаржылық есептілік туралы" Заңына сәйкес бухгалтерлік есепке алуды жүргізу және қаржылық есептілікті жасау жөніндегі міндет жүктелмеген дара кәсіпкерлердің салықтық есепке алуды ұйымдастыру және жүргізу қағидаларына сәйкес жүргізіледі.</w:t>
+        <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тізілімінде № 37054 болып тіркелген) бекітілген Салықтық есепке алуды ұйымдастыру және жүргізу қағидаларына қағидаларына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Қаржы министрінің 12.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қаржылық тұрақтылық коэффициенттерін есептеу және сыныптардың шекараларын айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1542,619 +1768,637 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қаржылық тұрақтылық сыныптарының шекаралары төменде келтірілген кестеге сәйкес анықталады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2933"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2604"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржылық тұрақтылық сыныптарының шекаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4160" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II сынып</w:t>
+I сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2604" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III сынып</w:t>
+II сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-акциялары бағалы қағаздар нарығында орналасатын акционерлік қоғамдар үшін</w:t>
+III сынып</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Z1 ≥ 2,99</w:t>
-[...13 lines deleted...]
-(2,99 және одан жоғары)</w:t>
+акциялары бағалы қағаздар нарығында орналасатын акционерлік қоғамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4160" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,81≤ Z1 ˂ 2,99</w:t>
-[...3 lines deleted...]
-            </w:r>
+Z1 ≥ 2,99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(1,81-ден 2,99-ға дейін)</w:t>
+(2,99 және одан жоғары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2604" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Z1 ˂ 1.81</w:t>
-[...3 lines deleted...]
-            </w:r>
+1,81≤ Z1 ˂ 2,99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(1.81-ден аз)</w:t>
+(1,81-ден 2,99-ға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2933" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-акциялары бағалы қағаздар нарығында орналастырылмайтын заңды тұлғалар, дара кәсіпкерлер, сондай-ақ акционерлік қоғамдар үшін</w:t>
+Z1 ˂ 1.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1.81-ден аз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Z2 ≥ 2,90</w:t>
-[...13 lines deleted...]
-(2,90 және одан жоғары)</w:t>
+акциялары бағалы қағаздар нарығында орналастырылмайтын заңды тұлғалар, дара кәсіпкерлер, сондай-ақ акционерлік қоғамдар үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4160" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,23 ≤ Z2 ˂ 2,90</w:t>
-[...3 lines deleted...]
-            </w:r>
+Z2 ≥ 2,90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(1,23-ден 2,90 дейін)</w:t>
+(2,90 және одан жоғары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2604" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1,23 ≤ Z2 ˂ 2,90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1,23-ден 2,90 дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Z2 ˂ 1,23</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (1,23-тен аз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -2276,55 +2520,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2650,31 +2894,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>