--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e35cc6" w14:textId="6e35cc6">
+    <w:p w14:paraId="9d26ed8" w14:textId="9d26ed8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -866,356 +866,830 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 187 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 417</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. "Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      3. Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларациясы Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 341 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10257 болып тіркелген) бекітілген Қауіпті өндірістік объектілерді декларацияланатын объектілерге жатқызу өлшемшарттарын айқындайтын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын әзірлеу қағидаларына сәйкес әзірленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 256</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларациясы Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 341 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10257 болып тіркелген) бекітілген Қауіпті өндірістік объектілерді декларацияланатын объектілерге жатқызу өлшемшарттарын айқындайтын </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын әзірлеу қағидаларына сәйкес әзірленеді.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Мемлекеттік қызметті алу үшін заңды немесе жеке тұлғалар (бұдан әрі-көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z43" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын тіркеу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z44" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпті өндірістік объектісінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын тіркеуден шығарған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процестің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға 1-қосымшаға сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетіле отырып мемлекеттік қызметті көрсету үшін сұраудың қабылданғаны туралы мәртебе көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың және онда қамтылған мәліметтердің дұрыстығына көрсетілетін қызметті алушы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z52" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1228,1518 +1702,1148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...351 lines deleted...]
-      5. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      6. Жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген, ұсынылған құжаттардың толықтығын бір жұмыс күні ішінде тексереді, және құжаттардың пакетінің толық болмауы фактісі белгіленген жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған дәлелді бас тарту жауабын дайындайды және оны көрсетілетін қызметті алушыға жеке кабинетке портал арқылы электрондық құжат түрде жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      Заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші ұсынылған құжаттар мен оларда көрсетілген мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған нәтижесін ресімдейді, және оны электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 73-бабына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 137</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-1. Алып тасталды - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған дәлелді бас тарту жауабын дайындайды және оны көрсетілетін қызметті алушыға жеке кабинетке портал арқылы электрондық құжат түрде жолдайды.</w:t>
+        <w:t>
+      7. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді ақпараттандыру саласындағы уәкілетті органмен белгіленген тәртіпте мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      Мемлекеттік қызмет көрсету кезінде рұқсаттар және хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші 1 жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын (Оператор) мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды (ӘҚНЖК), немесе өтініштің бірегей сәйкестендіру нөмірі (ӨБСН), әкімшілік құжаттың нөмірі және коды (ӘҚНЖК РҚ), немесе рұқсат құжатының бірегей сәйкестендіру нөмірі (РҚБСН), көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (ЖСН) немесе бизнес-сәйкестендіру нөмірі (БСН) бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып бірыңғай қолдау қызметі sd@nitec.kz. электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 8-1-тармақпен толықтырылды – ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 417</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z24" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған нәтижесін ресімдейді, және оны электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жібереді.</w:t>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
-      Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 73-бабына сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші тыңдау рәсімін жүзеге асырады.</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің м.а. 24.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 417</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:bookmarkStart w:name="z25" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...178 lines deleted...]
-      9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+        <w:t xml:space="preserve">
+      10. Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
-[...35 lines deleted...]
-      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="31"/>
+    <w:bookmarkStart w:name="z26" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      11. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 170</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк алпыс күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="32"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      12. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9935,55 +10039,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10309,31 +10413,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>