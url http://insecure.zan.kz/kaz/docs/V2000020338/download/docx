--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d26ed8" w14:textId="9d26ed8">
+    <w:p w14:paraId="064ace3" w14:textId="064ace3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -808,1610 +808,1075 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индустрия және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>инфрақұрылымдық</w:t>
+              <w:t>инфрақұрылымдық даму</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>даму министрінің</w:t>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 6 сәуірі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 187 бұйрығымен</w:t>
-[...12 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>№ 187 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік қызметін көрсету қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 155</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленген және қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларацияларын тіркеу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) осы Қағидаларға сәйкес Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қауіпті өндіріс объектісінің өнеркәсіптік қауіпсіздік декларациясы Қазақстан Республикасы Инвестициялар және даму министрінің 2014 жылғы 30 желтоқсандағы № 341 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10257 болып тіркелген) бекітілген Қауіпті өндірістік объектілерді декларацияланатын объектілерге жатқызу өлшемшарттарын айқындайтын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын әзірлеу қағидаларына сәйкес әзірленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік көрсетілетін қызметті алу үшін заңды немесе жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы арқылы www.egov.kz (бұдан әрі – портал):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын тіркеу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпті өндірістік объектісінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын тіркеуден шығарған жағдайда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесін жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетіле отырып мемлекеттік қызметті көрсету үшін сұраудың қабылданғаны туралы мәртебе көрінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың және онда қамтылған мәліметтердің дұрыстығына көрсетілетін қызметті алушы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетудің жалпы мерзімі 3 (үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...17 lines deleted...]
-      </w:pPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 155</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...101 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жауапты орындаушы осы Қағидаларға 3-қосымшада көрсетілген, ұсынылған құжаттардың толықтығын бір жұмыс күні ішінде тексереді, және құжаттардың пакетінің толық болмауы фактісі белгіленген жағдайда осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған дәлелді бас тарту жауабын дайындайды және оны көрсетілетін қызметті алушыға жеке кабинетке портал арқылы электрондық құжат түрде жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы осы Қағидаларға 3-қосымшада көрсетілген құжаттардың толық топтамасын ұсынған жағдайда, көрсетілетін қызметті беруші ұсынылған құжаттар мен оларда көрсетілген мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының немесе оны алмастырушы тұлғаның электрондық-цифрлік қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған нәтижесін ресімдейді, және оны электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға 3-қосымшада баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тыңдау рәсімін жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік және әлеуметтік жауапты қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші 1 жұмыс күні ішінде "цифрлық үкіметтің" операторын (Оператор) мемлекеттік көрсетілетін қызмет атауы, өтініштің әкімшілік құжат нөмірі және коды (ӘҚНЖК), немесе өтініштің бірегей сәйкестендіру нөмірі (ӨБСН), әкімшілік құжаттың нөмірі және коды (ӘҚНЖК РҚ) немесе рұқсат құжатының бірегей сәйкестендіру нөмірі (РҚБСН), көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі (ЖСН) немесе бизнес-сәйкестендіру нөмірі (БСН) бойынша ақпаратты міндетті түрде ұсыну арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып бірыңғай қолдау қызметі sd@nitec.kz. электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.06.2021 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 256</w:t>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...368 lines deleted...]
-      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күні көрсетіле отырып мемлекеттік қызметті көрсету үшін сұраудың қабылданғаны туралы мәртебе көрінеді.</w:t>
+      10. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган)жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z51" w:id="21"/>
-[...786 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2419,275 +1884,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
-[...64 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="30"/>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам, егер ол 3 (үш) күн ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Заңның 25-бабының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
+      11. Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...85 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      12. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының 4-тармағына сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2698,214 +2019,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған сәттен бастап үш жұмыс күні ішінде шағым берген көрсетілетін қызметті алушыға ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="32"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
-[...84 lines deleted...]
-    </w:p>
+      13. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>91-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2941,50 +2138,716 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Қауіпті өндірістік объектінің</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декларацияларын тіркеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Мемлекеттік органның атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі: [нөмірі]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш күні: [күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының тіркеу шифрын беруге ӨТІНІШ _______________________________________ (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы "Азаматтық қорғау туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ала отырып, сізден қоса беріліп отырған ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын қарауды және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оған тіркеу шифрын беруді сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық көшірмесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      заңнамасына сәйкес дәйексіз мәліметтер бергені үшін жауапкершілік туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Тегі, аты, әкесінің аты (бар болса), электрондық цифрлық қолтаңба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндіріс объектісінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декларацияларын тіркеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -3004,120 +2867,613 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшысына</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Мемлекеттік органның атауы]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш нөмірі: [нөмір]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш күні: [күні]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік  декларациясын тіркеуден шығару туралы  ӨТІНІШ __________________________________________________________ (жеке немесе заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>76-бабын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ала отырып, сізден қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      декларациясын тіркеуден шығаруды сұрайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (декларацияның атауы, шифры)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Себебі _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға келісемін. Ұсынылған ақпараттың дұрыстығын растаймын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының заңнамасына сәйкес дәйексіз мәліметтер бергені үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапкершілік туралы хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Тегі, Аты, Әкесінің аты (бар болса), электрондық цифрлық қолтаңба]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...54 lines deleted...]
-            </w:r>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="6705600" cy="1905000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="6705600" cy="1905000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -3134,244 +3490,121 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>"Қауіпті өндірістік объектінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декларацияларын тіркеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>1-қосымша</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3462,51 +3695,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Көрсетілетін қызметті беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3574,88 +3807,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Мемлекеттік қызметті көрсету тәсілдері </w:t>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- www.egov.kz "Электрондық үкімет" веб-порталы (бұдан әрі - портал) </w:t>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3688,87 +3921,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 (үш) жұмыс күні</w:t>
+www.​egov.​kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3801,87 +4034,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесін беру нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Электрондық (толық автоматтандырылған) </w:t>
+              <w:t>
+3 (үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3914,123 +4147,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2, 3 және 5-қосымшаларға сәйкес нысан бойынша тіркеу шифрін бере отырып, өнеркәсіптік қауіпсіздік декларациясын тіркеу немесе тәркеуден шығару немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті берушін басшысының немесе оны алмастырушы тұлғаның электрондық цифрлық қолтаңбасымен (бұдан әрі - ЭЦҚ) қол қойылған электрондық құжат нысанында жолданады және сақталады.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4063,87 +4260,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушыдан мемлекеттік қызмет көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
- Тегін </w:t>
+              <w:t>
+Тіркеу шифрын бере отырып тіркеу немесе өнеркәсіптік қауіпсіздік декларациясын тіркеуден алу не дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4176,179 +4373,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...92 lines deleted...]
-2) www.egov.kz порталында орналастырылған.</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4381,159 +4486,105 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...72 lines deleted...]
-1) осы Қағидаларға 4-қосымшаға сәйкес өтініш</w:t>
+              <w:t>
+Көрсетілетін қызметті беруші, Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал, жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, кодекске сәйкес демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4566,163 +4617,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасымен белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттарының және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
-[...75 lines deleted...]
-3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе аталған мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімнің) болуы.</w:t>
+қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясы тіркелген жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясын тіркеуден шығарған жағдайда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы Қағидаларға 2-қосымшаға сәйкес өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) қауіпті өндірістік объектінің өнеркәсіптік қауіпсіздік декларациясының электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4755,110 +4838,425 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының ЭЦҚ-сы болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ "1414", 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+1) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің интернет-ресурсы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www.​egov.​kz порталда.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4892,51 +5290,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Қауіпті өндіріс объектісінің</w:t>
+              <w:t>"Қауіпті өндірістік объектінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өнеркәсіптік қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4944,237 +5342,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...185 lines deleted...]
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5195,1376 +5407,125 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...1223 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -6600,3164 +5561,890 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Наименование государственного органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Мемлекеттік органның деректемелері]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-[Реквизиты государственного органа]</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Реквизиты государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+органа]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Нөмірі: [Құжат нөмірі]</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні: [Берілген күні]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-[Жеке немесе заңды тұлғаның атауы]</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Өтініш нөмірі: [Нөмірі]</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірі: [Құжат нөмірі]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-[Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру/бизнес- сәйкестендіру нөмірі, телефоны)]</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+деректемелері (мекенжайы, жеке</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру/бизнес-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру нөмірі, телефоны)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...174 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
-[...2336 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өнеркәсіптік қауіпсіздік декларациясы [декларацияның атауы, шифрі] тіркеуден шығарылды.</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДӘЛЕЛДІ БАС ТАРТУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы], Сіздің [Өтініш күні] жылғы № [Өтініштің нөмірі] өтінішіңізді қарап, мынаны хабарлайды:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Бас тартудың негізі]</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="6150"/>
               <w:gridCol w:w="6150"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
@@ -9806,219 +6493,2983 @@
                     <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                     <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                   </w:tcBorders>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">
- [Тегі, аты, әкесінің аты (болған жағдайда), </w:t>
+                    <w:t>
+[Тегі, аты, әкесінің аты</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+(бар болса), электрондық</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+цифрлық қолтаңбасы]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндірістік объектінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декларацияларын тіркеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1320800" cy="1206500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1320800" cy="1206500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Наименование государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Реквизиты государственного</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірі: [Құжат нөмірі]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш нөмірі: [Нөмірі]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+деректемелері (мекенжайы, жеке</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру/бизнес-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру нөмірі, телефоны)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні: [Күні]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨНЕРКӘСІПТІК ҚАУІПСІЗДІК ДЕКЛАРАЦИЯСЫН ТІРКЕУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы], "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 76-бабына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес өнеркәсіптік қауіпсіздік декларациясын [Объектінің атауы] тіркелді және оған [Шифр] шифрі берілді.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Қол қоюшының лауазымы]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Тегі, аты, әкесінің аты (бар болса),</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 электрондық цифрлық қолтаңбасы]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...21 lines deleted...]
-          </w:p>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндірістік объектінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декларацияларын тіркеу"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="7810500" cy="3365500"/>
+                  <wp:extent cx="1320800" cy="1206500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="7810500" cy="3365500"/>
+                            <a:ext cx="1320800" cy="1206500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Наименование государственного органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның деректемелері]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Реквизиты государственного органа]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нөмірі: [Құжат нөмірі]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның атауы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтініш нөмірі: [Нөмірі]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Жеке немесе заңды тұлғаның</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+деректемелері (мекенжайы, жеке</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру/бизнес-</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сәйкестендіру нөмірі, телефоны)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Берілген күні: [Күні]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ӨНЕРКӘСІПТІК ҚАУІПСІЗДІК ДЕКЛАРАЦИЯСЫН ТІРКЕУДЕН ШЫҒАРУ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+[Мемлекеттік органның атауы], "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 76-бабына және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңына сәйкес өнеркәсіптік қауіпсіздік декларациясы [декларацияның атауы, шифрі] тіркеуден шығарылды.</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6150"/>
+              <w:gridCol w:w="6150"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Қол қоюшының лауазымы]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6150" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+[Тегі, аты, әкесінің аты (бар болса),</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+электрондық цифрлық қолтаңбасы]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="6705600" cy="1905000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6705600" cy="1905000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -10039,55 +9490,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10409,35 +9860,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>