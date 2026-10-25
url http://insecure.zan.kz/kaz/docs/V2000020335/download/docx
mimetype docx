--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="21c0c8a" w14:textId="21c0c8a">
+    <w:p w14:paraId="e9e507f" w14:textId="e9e507f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -150,51 +150,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -209,71 +209,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 23.01.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -997,74 +997,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      1. Осы "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес (бұдан әрі – Заң) әзірленген және "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметті көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік көрсетілетін қызметті "Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросының Ақпараттық-есептеу орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші) жеке және заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға сәйкес көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1622,171 +1684,235 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      8. Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көрсетілген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дәлелді бас тартуды жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен Заңның 19-1-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      8. Осы Қағидаларға 3-қосымшаның 9-тармағында көрсетілген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушы алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросының басшысының 24.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тыңдау туралы хабарлама мемлекеттік көрсетілетін қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын көрсетілетін қызметті алушының электрондық мекенжайына және (немесе) ұялы байланысының абоненттік нөміріне мәтіндік хабарламамен жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей өткізіледі.</w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті беруші өтінішті қабылдаған күннен бастап 6 (алты) жұмыс күні ішінде статистикалық ақпаратты әзірлейді және "Мемлекеттік статистика саласындағы мемлекеттік монополия субъектісі өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын бекіту туралы" Қазақстан Республикасының Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 2024 жылғы 29 тамыздағы № 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес адам/ сағат құнына сай мемлекеттік көрсетілетін қызмет құнын есептеу негізінде төлем шотын береді, ол көрсетілетін қызметті алушының электрондық мекенжайына жіберіледі, ол туралы көрсетілетін қызметті алушыны ұялы және (немесе) телефон байланысының абоненттік нөмірі бойынша шақыру арқылы қосымша хабарланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан төлемді күту мерзімі төлемге шот жіберілген күннен бастап 2 (екі) жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1937,90 +2063,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтерді көрсетуді мониторингтеудің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2057,208 +2183,208 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік көрсетілетін қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті берушінің мемлекеттік көрсетілетін қызметті көрсету мәселесі бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті берушінің, Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігіне (бұдан әрі – Агенттік), Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросына (бұдан әрі – Бюро) басшысының атына немесе мемлекеттік қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Көрсетілетін қызметті берушінің, Агенттіктің немесе Бюроның атына келіп түскен көрсетілетін қызметті алушының шағымы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Мемлекеттік көрсетілетін қызметтерді көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Егер заңда өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2610,68 +2736,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әкесінің аты (болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жағдайда) толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаларға арналған өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7487,68 +7613,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8032,442 +8158,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 24 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 258 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10883 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 12 мамырда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметінің регламентін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 359 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11192 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 11 маусымда жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты ұсыну" мемлекеттік көрсетілетін қызметтің стандартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 258 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2017 жылғы 15 наурыздағы № 119 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15063 болып тіркелген, 2017 жылғы 18 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты ұсыну" мемлекеттік көрсетілетін қызметінің регламентін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 359 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 5 шілдедегі № 271 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15471 болып тіркелген, 2017 жылғы 14 тамызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 258 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2018 жылғы 23 қаңтардағы № 27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16366 болып тіркелген, 2018 жылғы 27 ақпанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметінің регламентін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 359 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2018 жылғы 9 сәуірдегі № 140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16815 болып тіркелген, 2018 жылғы 3 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2015 жылғы 27 наурыздағы № 258 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 27 тамыздағы № 77 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19322 болып тіркелген, 2019 жылғы 4 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Ресми статистикалық ақпаратты тарату кестесінде көзделмеген статистикалық ақпаратты беру" мемлекеттік көрсетілетін қызметінің регламентін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 сәуірдегі № 359 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 24 қазандағы № 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19531 болып тіркелген, 2019 жылғы 5 қарашада Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>