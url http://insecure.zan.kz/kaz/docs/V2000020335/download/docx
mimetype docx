--- v0 (2025-11-14)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73a90a2" w14:textId="73a90a2">
+    <w:p w14:paraId="21c0c8a" w14:textId="21c0c8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1259,110 +1259,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауларын, мемлекеттік қызмет көрсету тәсілдерін, мерзімін, нысанын және нәтижесін, мемлекеттік көрсетілетін қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, сондай-ақ мемлекеттік көрсетілетін қызметті көрсету ерекшеліктерін ескере отырып, өзге де талаптарды қамтитын мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      4. Мемлекеттік көрсетілетін қызметтің және көрсетілетін қызметті берушінің атауларын, мемлекеттік қызмет көрсету тәсілдерін, мерзімін, нысанын және нәтижесін, мемлекеттік көрсетілетін қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдерін, көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигін, мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін, мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, сондай-ақ мемлекеттік көрсетілетін қызметті көрсету ерекшеліктерін ескере отырып, өзге де талаптарды қамтитын мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 03.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1541,54 +1541,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті беруші жеке басты куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметті "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      7. Көрсетілетін қызметті беруші жеке басты куәландыратын құжаттар, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметті "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы Қағидаларға 3-қосымшаның 9-тармағында көрсетілген мемлекеттік көрсетілетін қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушы алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1911,108 +1973,108 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректерді Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтерді көрсетуді мониторингтеудің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік көрсетілетін қызметтерді көрсетуді мониторингтеудің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және оны Бірыңғай байланыс-орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 03.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 1</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2282,709 +2344,676 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ақпаратты беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметті көрсету</w:t>
+              <w:t>көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(көрсетілетін қызметті</w:t>
+              <w:t>берушінің толық атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>берушінің</w:t>
+              <w:t>кімнен________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>толық атауы)</w:t>
+              <w:t>(жеке тұлғаның тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен______________________</w:t>
+              <w:t>әкесінің аты (болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жеке тұлғаның тегі, аты,</w:t>
-[...38 lines deleted...]
-              <w:t>толық)</w:t>
+              <w:t>жағдайда) толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке тұлғаларға арналған өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 03.04.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы Басшысының 02.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы өтінішке қосымшаға сәйкес қағаз жеткізгіште нақты мекенжайға немесе қағаз</w:t>
-[...53 lines deleted...]
-      _________________________________________________________________________</w:t>
+      Осы өтінішке қосымшаға сәйкес қағаз жеткізгіште нақты мекенжайға немесе қағаз жеткізгіштің электрондық көшірмесін электрондық мекенжайға (керегінің астын сызу) жолдау арқылы ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (статистикалық ақпаратты алу мақсаты, кезеңі, кезеңділігі көрсетілсін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      _____________________________ үшін статистикалық ақпаратты беруді сұраймын.</w:t>
+      ___________________________________________________________________________________ үшін статистикалық ақпаратты беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша ______ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Жеке тұлғаның деректемелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Жеке тұлғаның деректемелері:</w:t>
+      Жеке сәйкестендіру нөмірі________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке сәйкестендіру нөмірі _____________________________________________</w:t>
+      Нақты мекенжайы_______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нақты мекенжайы ____________________________________________________</w:t>
+      Ұялы байланыстың және (немесе) телефон байланысының абоненттік нөмірлері____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _________________________________________________________________________</w:t>
+      Электрондық мекенжайы__________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұялы байланыстың және (немесе) телефон байланысының абоненттік нөмірлері</w:t>
-[...71 lines deleted...]
-      ____________________________________________________________________</w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, күні) (Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ресми статистикалық ақпаратты тарату кестесімен және www.stat.gov.kz ресми интернет-ресурсында қолжетімді ресми статистикалық ақпаратпен танысқанымды өз қолыммен растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Мен көрсеткен нақты мекенжайдың, ұялы және (немесе) телефон байланысы абоненттік нөмірлерінің, электрондық мекенжайдың дұрыс екендігін, ал электрондық мекенжайға жіберілген хабарламалардың және (немесе) ұялы байланыстың абоненттік нөміріне жіберілген мәтіндік хабарламаның тиісті және жеткілікті деп есептелетіні мен танысқанымды өз қолыммен растаймын. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Мен көрсеткен нақты мекенжайдың, ұялы және (немесе) телефон байланысы абоненттік нөмірлерінің, электрондық мекенжайдың дұрыс екендігін, ал электрондық мекенжайға жіберілген хабарламалардың және (немесе) ұялы байланыстың абоненттік нөміріне жіберілген мәтіндік хабарламаның тиісті және жеткілікті деп есептелетіні мен танысқанымды өз қолыммен растаймын.</w:t>
-[...17 lines deleted...]
-      20__жылғы "______" ____________</w:t>
+      20__жылғы "______" __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________ қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Өтінішке қосымша</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қосымша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3000,199 +3029,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>р/с №</w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Статистикалық ақпараттың атауы</w:t>
+Статистикалық ақпараттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аумақтық бөлініс</w:t>
+Аумақтық бөлініс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кезең</w:t>
+Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3682,403 +3671,318 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ақпаратты беру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметті көрсету</w:t>
+              <w:t>көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>берушінің</w:t>
+              <w:t>берушінің толық атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>кімнен________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>толық атауы)</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кімнен______________________</w:t>
+              <w:t>(жеке тұлғаның тегі, аты,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жеке тұлғаның тегі, аты,</w:t>
+              <w:t>әкесінің аты (болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...25 lines deleted...]
-              <w:t>толық)</w:t>
+              <w:t>жағдайда) толық)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғалар үшін өтініш</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Стратегиялық жоспарлау және реформалар агенттігі төрағасының 03.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы өтінішке қосымшаға сәйкес қағаз жеткізгіште нақты мекенжайға немесе қағаз</w:t>
-[...53 lines deleted...]
-      __________________________________________________________________________</w:t>
+      Осы өтінішке қосымшаға сәйкес қағаз жеткізгіште нақты мекенжайға немесе қағаз жеткізгіштің электрондық көшірмесін электрондық мекенжайға (керегінің астын сызу) жолдау арқылы ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (статистикалық ақпаратты алу мақсаты, кезеңі, кезеңділігі көрсетілсін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...17 lines deleted...]
-      ________________________________ үшін статистикалық ақпаратты беруді сұраймын.</w:t>
+      ____________________________________________________________________________________ үшін статистикалық ақпаратты беруді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қосымша: ______ парақта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4088,267 +3992,231 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның деректемелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бизнес сәйкестендіру нөмірі ____________________________________________</w:t>
+      Бизнес сәйкестендіру нөмірі ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды мекенжайы _____________________________________________________</w:t>
+      Заңды мекенжайы _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      Нақты мекенжайы _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нақты мекенжайы _____________________________________________________</w:t>
+      Ұялы байланыстың және (немесе) телефон байланысының абоненттік нөмірлері____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
+      Электрондық мекенжайы__________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұялы байланыстың және (немесе) телефон байланысының абоненттік нөмірлері</w:t>
-[...71 lines deleted...]
-      Басшы _______________________________________________________________ </w:t>
+      Басшы______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы, күні) (Тегі, аты, әкесінің аты (болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы: _________________ Телефон: _________________ (Тегі, аты-жөні)</w:t>
+      Орындаушы: _______________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      (Тегі, аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен көрсеткен нақты мекенжайдың, ұялы және (немесе) телефон байланысы абоненттік нөмірлерінің, электрондық мекенжайдың дұрыс екендігін, ал электрондық мекенжайға жіберілген хабарламалардың және (немесе) ұялы байланыстың абоненттік нөміріне жіберілген мәтіндік хабарламаның тиісті және жеткілікті деп есептелетінімен танысқанымды өз қолыммен растаймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4365,60 +4233,62 @@
       20__жылғы "______" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________ басшының қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Өтінішке қосымша</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қосымша</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4434,199 +4304,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>р/с №</w:t>
+р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Статистикалық ақпараттың атауы</w:t>
+Статистикалық ақпараттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аумақтық бөлініс</w:t>
+Аумақтық бөлініс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Кезең</w:t>
+Кезең</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5214,50 +5044,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 10.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6092,51 +5942,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8569,55 +8419,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8943,31 +8793,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>