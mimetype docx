--- v2 (2026-01-15)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="53b5297" w14:textId="53b5297">
+    <w:p w14:paraId="862ade1" w14:textId="862ade1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1269,506 +1269,618 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Өтініш беруші мемлекеттік орман қорында орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстарды жүргізуді келісу үшін уәкілетті органның атына мынадай құжаттардың көшірмесін жолдайды:</w:t>
+      4. Өтініш беруші мемлекеттік орман қорында орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстарды жүргізуді келісу үшін аумақтық бөлімшелердің атына мынадай құжаттардың көшірмесін жолдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) орман мекемесінің жазбаша келісімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік орман қорының жер учаскесін таңдау туралы акт;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сұралып отырған жер учаскесінің шекаралары көрсетілген орман орналастыру жобасынан масштабы 1:10000 орман картасының (планшетінің) көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қарауына орман мекемесі жататын мемлекеттік органның жазбаша келісімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      5) уәкілетті орган ведомствосының аумақтық бөлімшесінің жазбаша келісімі;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) II, III және IV санаттардағы объектіге арналған құрылыс жобаларына Қазақстан Республикасы Экология кодекстің талаптарына сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уран және кең таралған пайдалы қазбаларды өндіру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уранды жерасты ұңғымасында шайып сілтісіздендіру әдісімен өндіру кезінде жер қойнауын пайдалануға келісімшарт немесе кең таралған пайдалы қазбаларды өндіруге лицензия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті экологиялық рұқсат не мемлекеттiк экологиялық сараптаманың оң қорытындысының болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік орман қоры учаскелерін уранды жерасты ұңғымасында шайып сілтісіздендіру әдісімен өндіру үшін пайдаланған кезде жер қойнауын игерудің алғашқы үш жылы бойы пайдаланылатын учаскенің екі есе мөлшерінде орман екпелерін өтемдік (кесілетін тұқымдарға ұқсас) отырғызуды және орман көмкерген алаңға ауыстырылғанға дейін оларды күтіп-ұстауды жүргізуге орман мекемесімен шарт жобасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аумақтық бөлімше құжаттар келіп түскен күннен бастап он жұмыс күні ішінде өтініш берушіге мемлекеттік орман қорында орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстарды жүргізуді келісу нәтижелері туралы дәлелді жауап ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аумақтық бөлімше құжаттарды пысықтауға кері қайтарған жағдайда өтініш беруші құжаттарды пысықтағаннан кейін оларды уәкілетті органға қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) II, III және IV санаттардағы объектіге арналған құрылыс жобаларына Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 305 </w:t>
-[...96 lines deleted...]
-    </w:p>
+      6. Өтініш беруші аумақтық бөлімшенің келісімін алған жағдайда осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттардың көшірмесімен қоса оны орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстарды жүргізу үшін мемлекеттік орман қоры жерлерін беру туралы шешім қабылдау үшін облыстың жергілікті атқарушы органына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді – ҚР Экология және табиғи ресурстар министрінің 28.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 48</w:t>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Облыстың жергілікті атқарушы органы өтініш берушіден құжаттарды алғаннан кейін он жұмыс күні ішінде орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстарды жүргізу үшін мемлекеттік орман қоры жерлерін беру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстың жергілікті атқарушы органының шешiмiнде жүргiзiлетiн жұмыстардың атауы, оларды орындау мерзiмдерi, шарттары, қоршаған ортаны қорғау жөнiндегi талаптар, жер учаскелерін қалпына келтіру жөніндегі іс-шаралар және оларды жүргізу мерзімдері, өтемдік орман екпелерін отырғызудың орындары көрсетiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік орман қорында орман шаруашылығын жүргізуге және орман пайдалануға байланысты емес жұмыстар мемлекеттік экологиялық және санитариялық-эпидемиологиялық немесе экологиялық сараптамадан өткен жұмыс жобаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z34" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Өтемдік орман екпелерін отырғызу Қазақстан Республикасы Ауыл шаруашылығы министрінің 2014 жылғы 22 желтоқсандағы № 18-02/681 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10119 болып тіркелген) Ормандарды молықтыру мен орман өсіру және олардың сапасына бақылау жасау қағидаларына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z35" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Екпелерді кесу қажеттілігі туындаған жағдайда кесуді аумағынан орман қорының жер учаскелері берілетін орман иеленуші жүргізеді, алынған сүрек орман иеленушінің теңгеріміне берілуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Екпелерді кесу Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/178 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1799,50 +1911,212 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Орман дақылдары бар болған кезде уранды жерасты ұңғымасында шайып сілтісіздендіру әдісімен өндіруді қоспағанда, шығындардың орнын толтыру есептемесі Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 20 мамырдағы № 203 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 132287 болып тіркелген) Орман шаруашылығы өндірісіндегі шығасылар мен шығындардың орнын толтыру қағидаларына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік орман қоры жерлерінде салынған электр беру желілерін және байланыс желілерін пайдалануға беру орман иесі мен өтініш беруші арасында жасалатын бірлескен қызмет туралы шарттың негізінде жүзеге асырылады, бұл ретте мемлекеттік орман қоры жерлерін басқа санаттағы жерлерге ауыстыру және (немесе) оларды алып қою жүргізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Облыстың жергілікті атқарушы органы мемлекеттік орман қорының тиісті жерін беру туралы шешім қабылдаған күннен бастап 5 жұмыс күні ішінде өтініш беруші бірлескен қызмет туралы шарт жасасу мақсатында орман иесіне жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орман иесі өтініш түскен күннен бастап 15 жұмыс күнінен кешіктірмей бірлескен қызмет туралы шартты қарайды және жасасады не бірлескен қызмет туралы шарт жасасудан дәлелді бас тартуды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр беру желілеріне және байланыс желілеріне техникалық қызмет көрсету және оларды пайдалану жағдайында ұстау тәртібі бірлескен қызмет туралы шартпен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орман иелері бірлескен қызмет туралы шарт негізінде берген мемлекеттік орман қорының жер учаскелерін пайдаланғаны үшін төлем алынады, оның мөлшері мемлекеттік орман кадастрының деректері негізінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақпен толықтырылды - ҚР Экология және табиғи ресурстар министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1962,68 +2236,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орман қорының жер учаскесін таңдау туралы акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы _________________________________ облысы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5250,55 +5524,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5624,31 +5898,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>