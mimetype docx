--- v0 (2025-10-26)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fccd7d6" w14:textId="fccd7d6">
+    <w:p w14:paraId="df86d7b" w14:textId="df86d7b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -162,230 +162,304 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Қазақстан Республикасы теңізшісінің жеке куәліктерін беру" мемлекеттік қызметті көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Көлік комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -785,280 +859,542 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 3 сәуірдегі № 181</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы теңізшісінің жеке куәліктерін беру" мемлекеттік қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Қазақстан Республикасы теңізшісінің жеке куәліктерін беру" мемлекеттік қызметті көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына (бұдан әрі - Заң) сәйкес әзірленді және Қазақстан Республикасы теңізшісінің жеке куәліктерін (бұдан әрі - ТЖК) беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ТЖК теңіз кемесінің бортында (әскери кемені қоспағанда) оның экипажының құрамында жұмыс істейтін, сондай - ақ сауда мақсатында теңізде жүзу мақсаттары үшін пайдаланылатын аралас (өзен - теңіз) жүзу кемесі (бұдан әрі - кеме), сондай-ақ оқу орнында оқитын және практикадан өту үшін кемелерге жіберілетін иесінің жеке басын куәландыратын құжат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. ТЖК кеме бортында жұмыс істейтін немесе жүзу практикасынан өту үшін кемелерге жіберілетін оқу орындарында оқитын Қазақстан Республикасының азаматтарына беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      2. ТЖК теңіз кемесінің бортында (әскери кемені қоспағанда) оның экипажының құрамында жұмыс істейтін, сондай - ақ сауда мақсатында теңізде жүзу мақсаттары үшін пайдаланылатын аралас (өзен - теңіз) жүзу кемесі (бұдан әрі - кеме), сондай-ақ оқу орнында оқитын және практикадан өту үшін кемелерге жіберілетін иесінің жеке басын куәландыратын құжат болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖК Қазақстан Республикасында тұрақты тұратын, Қазақстан Республикасында тіркелген кемелерге жұмыс істеу үшін жалданатын шетелдіктерге және азаматтығы жоқ адамдарға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТЖК бес жылға қолданылу мерзіміне беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметті көрсету тәртiбi</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...55 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Қазақстан Республикасы теңізшісінің жеке куәліктерін беру" мемлекеттік көрсетілетін қызметті (бұдан әрі - мемлекеттік көрсетілетін қызмет) Порттың теңіз әкімшілігі (бұдан әрі - көрсетілетін қызмет беруші) осы Қағидаларға сәйкес көрсетеді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган нормативтік құқықтық актіні мемлекеттік тіркегеннен кейін үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібін айқындайтын осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты көрсетілетін қызметті берушіге және Бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1095,90 +1431,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті алушы ТЖК-ні ресімдеу барысында алынған биометриялық деректердің шаблонын оның мүддесінде пайдалануға арналған сауалнама-өтініште қамтылған рұқсатқа үйлестіру орталығына оның портында кеме орналасқан мемлекетке немесе транзиттік жүріп өту мемлекетінің кіруі (кетуі) мәселесін шешу үшін шет мемлекеттердің көші-қон биліктерінің және басқа да құзыретті органдарының сұрау салуы бойынша ТЖК иесінің биометриялық деректерін жіберуге құқық беру үшін қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сауалнама-өтінішке көрсетілетін қызмет алушы сауалнама-өтінішті қабылдайтын, көрсетілетін қызметті беруші қызметкерінің қатысуымен қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалар 5-тармағының 3) тармақшасында көрсетілген құжаттар болмағанда көрсетілетін қызметті берушінің қызметкері көрсетілген құжаттарды ұсынғаннан кейін ТЖК беру мүмкіндігі туралы өтініш берушіні хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1205,460 +1541,460 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті берушінің құжаттарын қабылдау аяқталғаннан кейін көрсетілетін қызмет алушыны цифрлық камераны пайдалана отырып, суретке түсіру және арнайы сканерді пайдалана отырып, қол саусақтарының іздерін алу жүзеге асырылады, сондай-ақ осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарлама-қолхат беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті берушінің құжаттарды қарау және мемлекеттік қызмет көрсетудің жалпы мерзімі сегіз жұмыс күнін құрайды, көрсетілетін қызметті алушының өтінімі\құжаттары сәйкес болмау туралы хабарлағанда қызметті көрсету мерзімі бір жұмыс күніне ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - Индустрия және инфрақұрылымдық даму министрінің 31.03.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 172</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ТЖК-ні беру туралы шешім қабылдау үшін мынадай негіздердің болуына тексеру жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының азаматтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шетел азаматы мен азаматтығы жоқ адам үшін Қазақстан Республикасында тұрақты тұруға рұқсат;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті берушінің құжаттарды қарау және мемлекеттік қызмет көрсетудің жалпы мерзімі сегіз жұмыс күнін құрайды, көрсетілетін қызметті алушының өтінімі\құжаттары сәйкес болмау туралы хабарлағанда қызметті көрсету мерзімі бір жұмыс күніне ұзартылады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті алушының кемедегі жұмысын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...97 lines deleted...]
-      10. ТЖК-ні беру туралы шешім қабылдау үшін мынадай негіздердің болуына тексеру жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыда қолданылу мерзімі өтпеген бір ТЖК-нің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының азаматтығы;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ТЖК-ні ұлттық қауіпсіздік органдарымен беруді келісу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      2) шетел азаматы мен азаматтығы жоқ адам үшін Қазақстан Республикасында тұрақты тұруға рұқсат;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. ТЖК-ні ұлттық қауіпсіздік органдарымен беруді келісу бес жұмыс күніне дейінгі мерзімде сауалнама - өтінішті Электрондық құжат айналымының бірыңғай жүйесі бойынша жіберу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      3) көрсетілетін қызметті алушының кемедегі жұмысын растайтын құжаттар;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. ТЖК-ні беруді келісу кезінде ұлттық қауіпсіздік органдары Электрондық құжат айналымының бірыңғай жүйесі арқылы келісу туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыға қатысты ТЖК - ні беруді келісуге кедергі келтіретін мән-жайлар анықталған жағдайда, ұлттық қауіпсіздік органдары бұл туралы көрсетілетін қызметті берушіге Электрондық құжат айналымының бірыңғай жүйесі арқылы хабарлайды. Бұл ретте сауалнама-өтініш көрсетілетін қызметті берушіге қайтарылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Келісуге жіберілетін сауалнама-өтініштерді тіркеу осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ТЖК-ні беруді келісуді есепке алу журналында жүргізіледі. Осы журналға келісу нәтижелері енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы құжаттардың толық емес топтамасын және (немесе) мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұлттық қауіпсіздік органдарымен келісу нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1768,344 +2104,686 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. ТЖК-ні ресімдеу және беру үшін негіздемелердің болуын тексеру нәтижелері туралы қорытынды көрсетілетін қызметті алушының құжаттарымен бірге ТЖК-ні беру туралы шешім қабылдау үшін көрсетілетін қызметті берушінің басшысына қарауға беріледі және оң шешім болған жағдайда, теңізшінің жеке куәлігін жасау. Беру және бақылау ақпараттық жүйесіне (бұдан әрі - ТЖК АЖ) деректерді енгізу бойынша жауапты көрсетілетін қызметті берушіге беру үшін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Беру үшін негіздер тексеру нәтижесінде теріс болған жағдайда, ТЖК ресімделмейді. Бұл жағдайда көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ТЖК беруден бас тарту туралы жазбаша хабарлама беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметті көрсетуден бас тарту үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Оң шешім қабылданған жағдайда, ТЖК бланкісі ресімделеді және оған көрсетілетін қызметті берушінің басшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. ТЖК осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ТЖК-ні беру журналына белгі қою арқылы көрсетілетін қызметті алушының жеке өзіне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЖК-ні беру алдында ТЖК-нің дұрыс толтырылуын тексеру және ТЖК-ге енгізілген биометриялық деректерді пайдалана отырып, көрсетілетін қызметті алушының жеке басын сәйкестендіру жүргізіледі. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының талап етуі бойынша ТЖК-ге енгізілген, арнайы техникалық құралдарсыз оқуға болмайтын, оған қатысты кез келген деректерді тексеруге мүмкіндік беретін жабдыққа қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнама-өтініш оған берілген ТЖК туралы деректер енгізілгеннен кейін сканерленеді және көрсетілетін қызметті берушінің электрондық дерекқорында, ал сауалнама-өтініштің түпнұсқасы көрсетілетін қызметті берушінің арнайы ісінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген ТЖК туралы ақпарат көрсетілетін қызметті берушінің электрондық дерекқорына енгізіледі және үйлестіру орталығына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2120,167 +2798,347 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бағанының 4) тармақшасында көрсетілген құжатты ұсынбаған жағдайлар үшін және ТЖК-ні беру туралы оң шешім болған кезде көрсетілетін қызметті алушыға оның құжаттары қабылданғаннан кейін сегіз жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ТЖК-ні ресімдеу туралы анықтама және ресімделген ТЖК-нің беткі жағының көрсетілетін қызметті беруші куәландырған көшірмесі беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЖК-ні ресімдеу туралы анықтама көрсетілетін қызметті алушыға ТЖК-ні беруді есепке алу журналына қол қойғызып беріледі. ТЖК-ні ресімдеу және ТЖК-ні ресімдеу туралы анықтама беру туралы деректер көрсетілген қызметті берушінің ТЖК жүйесінің электрондық дерекқорында сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. ТЖК-ні ресімдеу туралы анықтаманы бұрын алған көрсетілетін қызметті алушыға беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ресімделген ТЖК-ні беру туралы өтініш пен 5-тармақтың 4) тармақшасында жүгінген күні құжат ұсынылған кезде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген- ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы мәліметтерді ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2343,120 +3201,196 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2483,120 +3417,120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2605,64 +3539,142 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 172</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Көлік министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -6808,68 +7820,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚОЛХАТ-ХАБАРЛАМА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ берiлдi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8066,68 +9078,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теңiзшiнiң жеке куәліктерін беруге келiсулерді есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10980,68 +11992,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Теңiзшiнiң жеке куәлiктерін берудi есепке алу журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -14756,55 +15768,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15130,31 +16142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>