--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7b744f" w14:textId="f7b744f">
+    <w:p w14:paraId="0460ad3" w14:textId="0460ad3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1190,454 +1190,554 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жиналыс жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z182" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жиналыс мынадай форматтарда жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z183" w:id="22"/>
-[...15 lines deleted...]
-      1) келу форматында - кондоминиум объектісін басқаруға байланысты мәселелерді талқылау және олар бойынша шешім қабылдау үшін;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) келіп қатысу форматында - кондоминиум объектісін басқаруға байланысты мәселелерді талқылау және олар бойынша шешім қабылдау үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сырттай форматта - Заңның 43 және 44-баптарында қарастырылған тәртіппен тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында жазбаша сауалнама жүргізу және (немесе) цифрлық объектісі арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында цифрлық объектісі арқылы алынған дауыс беру нәтижелері келу форматында және сырттай форматта өткізілетін жиналыстарда дауыс беру қорытындыларын шығару кезінде ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жиналыста пәтерлер мен тұрғын емес үй-жайлардың меншік иелері осы Қағидалардың 11-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген шешімдер қабылдау үшін Қазақстан Республикасының заңнамасында тыйым салынбаған кез келген тәсілмен пәтерге немесе тұрғын емес үй-жайға меншік құқығын растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жиналысты өткізу бастамасын келесі тұлғалар көтереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z184" w:id="23"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> қарастырылған тәртіппен тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында жазбаша сауалнама жүргізу және (немесе) ақпараттандыру объектісі арқылы жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -мүлік иелері қауымдастығының төрағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - кондоминиум объектісін басқарушы субъектісі, тұрғын үй кеңесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -тексеру комиссиясы (тексеруші);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің кемінде он пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -тұрақ орындары, қоймалар иелерінің кемінде он пайызы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -тұрғын үй инспекциясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жиналыстың бастамашысы жиналысты өткізу күніне дейін күнтізбелік бес күн бұрын пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне жиналыстың форматы, күні, орны және күн тәртібі туралы жалпыға ортақ орындарға, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектісінде (егер бар болса) хабарландыру орналастыру арқылы немесе пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелері берген жағдайда электрондық пошта немесе ұялы байланыс абоненттік құрылғысының абоненттік нөмірі арқылы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...67 lines deleted...]
-      4. Жиналысты өткізу бастамасын келесі тұлғалар көтереді:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналысты өткізу туралы хабарламаларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:p>
-[...123 lines deleted...]
-      5. Жиналыстың бастамашысы жиналысты өткізу күніне дейін күнтізбелік бес күн бұрын пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелеріне жиналыстың форматы, күні, орны және күн тәртібі туралы жалпыға ортақ орындарға, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісінде (егер бар болса) хабарландыру орналастыру арқылы немесе пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері берген жағдайда электрондық пошта немесе ұялы байланыс абоненттік құрылғысының абоненттік нөмірі арқылы хабарлайды.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы жиналысты өткізу күні, орны, уақыты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z187" w:id="26"/>
-[...15 lines deleted...]
-      6. Жиналысты өткізу туралы хабарламаларда:</w:t>
+    <w:bookmarkStart w:name="z189" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы жиналыстың күн тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z188" w:id="27"/>
-[...15 lines deleted...]
-      1) осы жиналысты өткізу күні, орны, уақыты;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиналыстың бастамашысы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z189" w:id="28"/>
-[...15 lines deleted...]
-      2) осы жиналыстың күн тәртібі;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы жиналысты өткізу форматы (келу форматында немесе жазбаша сұрау салу жолымен сырттай форматта өткізілетін жиналыс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z190" w:id="29"/>
-[...15 lines deleted...]
-      3) жиналыстың бастамашысы туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осы жиналыста ұсынылатын ақпаратпен және (немесе) материалдармен танысу тәртібі және олармен танысуға болатын орын немесе мекенжай көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z191" w:id="30"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналысқа материалдарды бастамашы пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың меншік иелері өтініш жасаған кезде жиналысқа қатысатын тұлғаларға танысу үшін жиналысты өткізу басталғанға дейін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1650,994 +1750,1222 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кемінде он пайызының бастамасы бойынша жиналыс шақырылған кезінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хабарлама рәсімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="32"/>
+    <w:bookmarkStart w:name="z193" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналысқа өздері немесе өз өкілдері арқылы қатысады. Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің өкілдері олардың тиісті өкілеттіктерін растайтын құжаттарды (кондоминиум объектісін басқаруға қатысатын және дауыс бере алатын жалдаушы (қосымша жалдаушы) мемлекеттік тұрғын үй қорынан берілген тұрғын үйді жалдау сенімхатын немесе (қосымша жалдау) шартын) көрсетеді. Пәтер, тұрғын емес үй-жай меншік иесінің өкіліне берілген сенімхат нотариат туралы заңнаманың талаптарына сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z194" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z194" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Жиналыстың заңдылығын анықтау үшін алдымен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымшаға</w:t>
+        <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жиналысқа қатысатын көппәтерлі тұрғын үйлердегі пәтерлер, тұрғын емес үй-жайлар меншік иелерінің тіркеу парағына тіркелу талап етіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z17" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің тіркеу парағында келесі ақпарат көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z18" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пәтер, тұрғын емес үй-жай меншік иесінің сәйкестендіру деректері (аты-жөні (бар болған жағдайда) немесе пәтердің, тұрғын емес үй-жайдың меншік иесі өкілінің сәйкестендіру деректері (аты-жөні (бар болған жағдайда), оның өкілеттігі негізделген құжат туралы мәліметтер, осындай өкілеттік мерзімі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z195" w:id="34"/>
-[...15 lines deleted...]
-      Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің тіркеу парағында келесі ақпарат көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пәтердің немесе тұрғын емес үй-жайдың нөмірі (жалпы жиналыс өткізу туралы хабарлама жолдау үшін пәтер, тұрғын емес үй-жай меншік иесінің ұялы байланыс нөмірі, электрондық мекенжайы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z196" w:id="35"/>
-[...15 lines deleted...]
-      1) пәтер, тұрғын емес үй-жай меншік иесінің сәйкестендіру деректері (аты-жөні (бар болған жағдайда) немесе пәтердің, тұрғын емес үй-жайдың меншік иесі өкілінің сәйкестендіру деректері (аты-жөні (бар болған жағдайда), оның өкілеттігі негізделген құжат туралы мәліметтер, осындай өкілеттік мерзімі;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер пәтердің, тұрғын емес үй-жайдың меншік иесіне бірнеше пәтерлер, тұрғын емес үй-жайлар тиесілі болса, ол әр пәтер, тұрғын емес үй-жай бойынша бөлек тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z197" w:id="36"/>
-[...15 lines deleted...]
-      2) пәтердің немесе тұрғын емес үй-жайдың нөмірі (жалпы жиналыс өткізу туралы хабарлама жолдау үшін пәтер, тұрғын емес үй-жай меншік иесінің ұялы байланыс нөмірі, электрондық мекенжайы).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің келу форматында өткізілетін жиналысты өткізу туралы хабарламада көрсетілген уақытта жиналыстың бастамашысы ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...33 lines deleted...]
-      9. Пәтерлер, тұрғын емес үй-жайлар меншік иелерінің келу форматында өткізілетін жиналысты өткізу туралы хабарламада көрсетілген уақытта жиналыстың бастамашысы ашады.</w:t>
+    <w:bookmarkStart w:name="z199" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жиналысты өткізудің ұйымдастырушылық және рәсімдік мәселелерін жиналыстың бастамашысы келу форматы жолымен шешеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z199" w:id="38"/>
-[...15 lines deleted...]
-      10. Жиналысты өткізудің ұйымдастырушылық және рәсімдік мәселелерін жиналыстың бастамашысы келу форматы жолымен шешеді.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай жиналысты жүргізудің рәсімдік және ұйымдастырушылық мәселелеріне келесілер жатады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z200" w:id="39"/>
-[...15 lines deleted...]
-      Мұндай жиналысты жүргізудің рәсімдік және ұйымдастырушылық мәселелеріне келесілер жатады:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жиналысты жүргізу тәртібі және басқа да рәсімдік мәселелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z201" w:id="40"/>
-[...15 lines deleted...]
-      1) жиналысты жүргізу тәртібі және басқа да рәсімдік мәселелер;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жиналыста төрағалық етушіні сайлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z202" w:id="41"/>
-[...15 lines deleted...]
-      2) жиналыста төрағалық етушіні сайлау;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиналыс хатшысын сайлау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z203" w:id="42"/>
-[...15 lines deleted...]
-      3) жиналыс хатшысын сайлау;</w:t>
+    <w:bookmarkStart w:name="z204" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) келуді анықтау және кворумның болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z204" w:id="43"/>
-[...15 lines deleted...]
-      4) келуді анықтау және кворумның болуы;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көппәтерлі тұрғын үйдің кондоминиум объектісін басқару мәселелері бойынша жиналыс өткізумен және шешім қабылдаумен байланысты басқа да мәселелер жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z205" w:id="44"/>
-[...15 lines deleted...]
-      5) көппәтерлі тұрғын үйдің кондоминиум объектісін басқару мәселелері бойынша жиналыс өткізумен және шешім қабылдаумен байланысты басқа да мәселелер жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келу форматында өткізілетін жиналыста пәтерлердің, тұрғын емес үй-жайлардың меншік иелері күн тәртібіне енгізілген мәселелер бойынша ғана емес, сондай-ақ өткізілетін жиналыс барысында туындаған басқа да мәселелер бойынша шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Шешім қабылдау тәртібі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-тараудың тақырыбы жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдай алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="45"/>
+    <w:bookmarkStart w:name="z25" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Шешім келесі мәселелер бойынша дауыс беруге тікелей қатысқан пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының көпшілігі келіскен кезде қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z26" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісін басқару нысанын таңдау туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z27" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісін басқару субьектісін таңдау туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z28" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүліктің меншік иелері бірлестігінің төрағасын, үй кеңесінің мүшелерін сайлау, тексеру комиссиясын (тексерушіні) сайлау, қайта сайлау сондай-ақ олардың өкілеттіктерін мерзімінен бұрын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z29" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пәтерлердің (тұрғын емес үй-жайлардың) меншік иелері кооперативін тіркеу (қайта тіркеу) жөніндегі бастамашыл топқа пәтерлер мен тұрғын емес үй-жайлардың меншік иелері қатарынан өкілдер беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z30" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көппәтерлі тұрғын үйді басқарушыны таңдау туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z31" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) кондоминиум объектiсiнiң ортақ мүлкiнiң бiр бөлiгiн пәтердiң, тұрғын емес үй-жайдың, тұрақ орындарының, қойманың меншiк иесiне немесе үшiншi тұлғаларға мүлiктiк жалдауға (жалға алуға) беру туралы шешiм қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z32" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында цифрлық объектісін таңдау туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z33" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) есепті кезеңдегі қызмет нәтижелері бойынша үй кеңесі мүшелеріне, тексеру комиссиясына (тексерушіге) сыйақы төлеу және оның мөлшері туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z34" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мүлік иелері бірлестігінің төрағасына еңбек төлемі мөлшерін белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z35" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кондоминиум объектісін басқаруға байланысты өзге де мәселелер."</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...223 lines deleted...]
-      9) мүлік иелері бірлестігінің төрағасына еңбек төлемі мөлшерін белгілеу;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жиналыс пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігі келіскен кезде келесі мәселелер бойынша шешім қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z218" w:id="57"/>
-[...15 lines deleted...]
-      10) кондоминиум объектісін басқаруға байланысты өзге де мәселелер.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кондоминиум объектісін басқаруға арналған шығыстардың жылдық сметасын есептеу әдістемесіне сәйкес кондоминиум объектісін басқаруға арналған шығыстардың жылдық сметасын бекіту, оған өзгерістер мен толықтырулар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z219" w:id="58"/>
-[...15 lines deleted...]
-      12. Жиналыс пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігі келіскен кезде келесі мәселелер бойынша шешім қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z221" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісін басқаруға арналған жарналардың ең төмен мөлшерін есептеу әдістемесіне сәйкес ағымдағы жарналардың мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z220" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="61"/>
+    <w:bookmarkStart w:name="z222" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жинақтау жарналардың мөлшерінен асатын жарналардың мөлшерін бекіту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z223" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нысаналы жарналар жинау және олардың мөлшері, мерзімі және төлемнің өзге талаптары туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z224" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу (жаңғырту, реконструкциялау, реставрациялау) туралы, кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге арналған шығыстардың сметасын бекіту туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z223" w:id="62"/>
-[...15 lines deleted...]
-      4) нысаналы жарналар жинау және олардың мөлшері, мерзімі және төлемнің өзге талаптары туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жинақ шотында жинақталған ақшаны жұмсау туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z224" w:id="63"/>
-[...15 lines deleted...]
-      5) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу (жаңғырту, реконструкциялау, реставрациялау) туралы, кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге арналған шығыстардың сметасын бекіту туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z226" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үйдің лифттерін ауыстыру (жөндеу) туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z225" w:id="64"/>
-[...15 lines deleted...]
-      6) жинақ шотында жинақталған ақшаны жұмсау туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z227" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кондоминиум объектісін басқару бойынша жылдық есепті бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z226" w:id="65"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үйдің лифттерін ауыстыру (жөндеу) туралы шешім қабылдау;</w:t>
+    <w:bookmarkStart w:name="z228" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) кондоминиум объектісінің ортақ мүлкін айқындау, сондай-ақ оның құрамын өзгерту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z227" w:id="66"/>
-[...15 lines deleted...]
-      8) кондоминиум объектісін басқару бойынша жылдық есепті бекіту;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) кондоминиум объектiсiнiң ортақ мүлкiн күрделi жөндеу бойынша мердiгердi таңдау туралы шешiм қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z228" w:id="67"/>
-[...15 lines deleted...]
-      9) кондоминиум объектісінің ортақ мүлкін айқындау, сондай-ақ оның құрамын өзгерту;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер көппәтерлі үйдің кіреберістерінің біріндегі лифтіні ауыстыруды (жөндеуді) ұйымдастыру және қаржыландыру пәтерлер мен тұрғын емес үй-жайлардың меншік иелерінің қаражатты қайтаруын қамтамасыз ету шартымен бюджет қаражаты есебінен жүзеге асырылса, онда көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің жалпы санының үштен екісінен астамының келісімі болған кезде тиісті хаттаманы ресімдей отырып, көппәтерлі тұрғын үйдің осы кіреберісіндегі лифтіні ауыстыру (жөндеу) туралы шешім қабылдай алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы бұйрықтың бірінші бөлігінде көзделген жағдайда лифтіні ауыстыру (жөндеу) бойынша шығыстарды төлеуді көппәтерлі тұрғын үйдің осы кіреберісіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z230" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Орынтұрақ орындарының, қоймалардың меншік иелерінің жиналысы келесі мәселелер бойынша ғана орынтұрақ орындардың, қоймалардың меншік иелері жалпы санының көпшілігі келіскен кезде шешім қабылдайды: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z229" w:id="68"/>
-[...15 lines deleted...]
-      10) кондоминиум объектiсiнiң ортақ мүлкiн күрделi жөндеу бойынша мердiгердi таңдау туралы шешiм қабылдау;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) орынтұрақ орындарының, қоймалардың меншік иелерінің кондоминиум объектісін басқаруға арналған шығыстар сметасын есептеу әдістемесіне сәйкес тұрақ орнын, қойманы күтіп-ұстау үшін ағымдағы жарна мөлшерін бекітуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...51 lines deleted...]
-      13. Тұрақ орындарының, қоймалардың жиналысы келесі мәселелер бойынша ғана тұрақ орындарының, қоймалардың меншік иелері жалпы санының көпшілігі келіскен кезде шешім қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       2) орынтұрақ орындарының, қоймалардың меншік иелерінің нысаналы жарналар жинау және олардың мөлшері, мерзімдері және төлемнің өзге де талаптары туралы шешім қабылдау. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z231" w:id="70"/>
-[...15 lines deleted...]
-      1) тұрақ орындарының, қоймалардың меншік иелерінің кондоминиум объектісін басқаруға арналған шығыстар сметасын есептеу әдістемесіне сәйкес тұрақ орнын, қойманы күтіп-ұстау үшін ағымдағы жарна мөлшерін бекітуі;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынтұрақ орындарының, қоймалардың меншік иелері жиналыста осы тармақтың 1) және 2) тармақшаларында көрсетілген мәселелер бойынша шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z232" w:id="71"/>
-[...15 lines deleted...]
-      2) тұрақ орындарының, қоймалардың меншік иелерінің нысаналы жарналар жинау және олардың мөлшері, мерзімдері және төлемнің өзге де талаптары туралы шешім қабылдау.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер орынтұрақ орындары мен қоймалар иелерінің жалпы санынан тұрақ орындары мен қоймалар иелерінің көпшілігі дауыс берсе, шешім қабылданды деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      Егер тұрақ орындары мен қоймалар иелерінің жалпы санынан тұрақ орындары мен қоймалар иелерінің көпшілігі дауыс берсе, шешім қабылданды деп есептеледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z233" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Жиналыс хаттамасын келу форматында өткізілетін жиналыстың сайланған хатшысы жүргізеді және осы Бұйрыққа 2-қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2980,90 +3308,196 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пәтерлердің, тұрғын емес үй-жайлардың немесе тұрақ орындарының, қоймалардың саны бес жүзден асатын көппәтерлі тұрғын үйлерде жазбаша сауалнама үш айдан аспайтын мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z238" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Үй кеңесі немесе бастамашы топ жазбаша сауалнаманы есепке алу және оның хаттамасын жасау үшін жазбаша сауалнама парақтарын қолма-қол не электрондық пошта арқылы жинауды және қабылдауды жүзеге асырады.</w:t>
+      19. Жиналыстың бастамашылары есепке алу, хаттама жасау үшін жазбаша сауалнама парақтарын жинауды және қолма-қол, электрондық пошта арқылы не ұялы байланыс абоненттік құрылғысының абоненттік нөмірі бойынша (мұндай ақпарат болған кезде) қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z239" w:id="78"/>
-[...15 lines deleted...]
-      20. Сырттай форматында дауыс берудің қорытындысын шығару үй кеңесінің мүшелері, пәтерлердің, тұрғын емес үй-жайлардың меншік иелері арасынан құрылған бастамашы топ, мүліктің меншік иелері бірлестігінің төрағасы немесе кондоминиум объектiсiн басқару субьектісі бар құраммен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сырттай форматында дауыс берудің қорытындыларын шығаруды жиналыс бастамашылары мүліктің меншік иелері бірлестігі төрағасының, үй кеңесі мүшелерінің, басқару субъектісі өкілінің (ол болған кезде) не пәтерлердің, тұрғын емес үй-жайлардың меншік иелері кондоминиум объектісін басқарудың тікелей бірлесіп басқару түріндегі нысанын таңдаған кезде пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың кемінде екі меншік иесінің қатысуымен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Қоймаларды, тұрақ орындарын күтіп-ұстауға мәселелері бойынша сырттай форматта дауыс берудің қорытындысын шығаруды қоймалардың, тұрақ орындары иелері жүзеге асырады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z240" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Жазбаша сауалнама арқылы дауыс беру қорытындылары осы Бұйрыққа 2-қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3078,248 +3512,418 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес хаттамамен ресімделеді және жалпыға қолжетімді орындарда орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z241" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Пәтер, тұрғын емес үй-жай меншік иесінің дауыс беруі пәтердің, тұрғын емес үй-жайдың меншік иесі міндетті түрде сәйкестендіріле отырып, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері, ұялы байланыстың абоненттік құрылғысы арқылы және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де тәсілдерді пайдаланылып жүзеге асырылуы мүмкін.</w:t>
+      22. Пәтер, тұрғын емес үй-жай меншік иесінің дауыс беруі пәтердің, тұрғын емес үй-жайдың меншік иесі міндетті түрде сәйкестендіріле отырып, тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері, ұялы байланыстың абоненттік құрылғысы арқылы және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де тәсілдерді пайдаланылып жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық дауыс беру қорытындылары тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z48" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келу форматында және сырттай форматта өткізілетін жиналыста дауыс беру қорытындысын шығару кезінде пәтерлер, тұрғын емес үй-жайлар меншік иелері берген дауыстар есепке алынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z49" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қоймалардың, тұрақ орындарының меншік иелеріне қоймаларды, тұрақ орындарын күтіп-ұстау мәселелері осы Қағидалардың </w:t>
+      Қоймалардың, орынтұрақ орындарының меншік иелеріне қоймаларды, орынтұрақ орындарын күтіп-ұстау мәселелері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>21-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ережелерi қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. сырттай форматта өткізілетін дауыс беру нәтижелері қағаз жеткізгіштегі жазбаша сауалнама, сондай-ақ электрондық сауалнама парағы арқылы жинақталады және осы бұйрыққа </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z244" w:id="83"/>
+      23. Сырттай форматта өткізілетін дауыс беру нәтижелері қағаз жеткізгіштегі жазбаша сауалнама, сондай-ақ электрондық сауалнама парағы арқылы жинақталады және осы бұйрыққа 7-қосымшаға сәйкес хаттамамен ресімделеді және тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілерінде орналастырылады немесе Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2020 жылғы 31 наурыздағы № 172 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілерінің жұмыс істеу қағидаларына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20245 болып тіркелген) сәйкес тікелей тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілерінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.23-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z243" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Хаттама электрондық түрде ресімделген жағдайда жиналыс төрағасы, хатшысы және жиналыс бастамашысы электрондық цифрлық қолтаңбамен қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту.24-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қағаз нысанда немесе электрондық хаттамада ресімделген жиналыс қабылдаған шешімдер сотта, басқа мемлекеттік органдарда және ұйымдарда даулы және өзге де мәселелерді қарау кезінде пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің еркін білдіруі ретінде құжат болып табылады, сондай-ақ тұрғын үй көмегін есептеу үшін негіздеме болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z245" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z245" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Пәтердің, тұрғын емес үй-жайдың әрбір меншік иесі басқа пәтерлер, тұрғын емес үй-жайлар иелерінің дауыс беру нәтижелерін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоймалардың, тұрақ орындарының меншік иесi дауыс беру нәтижелерін басқа қоймалардың, тұрақ орындарының меншік иелері дауыс бергеннен кейін ғана алады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3505,68 +4109,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z247" w:id="85"/>
+    <w:bookmarkStart w:name="z247" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бастамашы топтың жиналысты шақыру туралы хабарламасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________                   "__"_________ 20___ жыл уақыты _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4394,86 +4998,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="86"/>
+    <w:bookmarkStart w:name="z249" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20___ жылы "___" _____ жиналысқа қатысатын көппәтерлі тұрғын үйлердегі тұрақ орындарының, қоймалардың меншік иелерінің тіркеу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__"_________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері: _______________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4488,245 +5152,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аты-жөні (бар болған жағдайда)</w:t>
+Аты-жөні (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>тұрақ орындарының №</w:t>
+Орынтұрақ орындарының №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>қоймалар № (орналасқан жері)</w:t>
+Қоймалар № (орналасқан жері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қолы</w:t>
+Қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5195,230 +5809,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс төрағасы: _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс хатшысы________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс бастамашысы (лары): _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5497,140 +6051,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="87"/>
+    <w:bookmarkStart w:name="z251" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жиналыста (келу форматы арқылы өткізілетін) дауыс берген пәтерлер, тұрғын емес үй-жайлар меншік иелерінің дауыс беру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "__"_________ уақыты ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________(мекенжайы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талқылауға шығарылған мәселе:____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -5649,296 +6249,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+А№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аты-жөні (бар болған жағдайда)</w:t>
+Аты-жөні (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайлы (меншік иесінің қалауы бойынша)</w:t>
+Ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайлы (меншік иесінің қалауы бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>пәтерлер №</w:t>
+Пәтерлер №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>тұрғын емес үй-жайдың №</w:t>
+Тұрғын емес үй-жайдың №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дауыс беремін</w:t>
+Дауыс беремін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6873,248 +7413,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс төрағасы: _________ ________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс хатшысы:_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс бастамашысы (лары): __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс беру кезінде талап етілмейді және алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7193,140 +7675,186 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="88"/>
+    <w:bookmarkStart w:name="z253" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жиналыста (келу ынсаны арқылы өткізілетін) дауыс берген тұрақ орындарының, қоймалардың меншік иелерінің дауыс беру парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "__"_________ уақыты ________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z138" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z139" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z140" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талқылауға шығарылған мәселе: _______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -7345,296 +7873,236 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аты-жөні (бар болған жағдайда)</w:t>
+Аты-жөні (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайы (иесінің қалауы бойынша)</w:t>
+Ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайы (иесінің қалауы бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>тұрақ орындарының №</w:t>
+Орынтұрақ орындарының №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қоймалардың № (орналасқан жері)</w:t>
+Қоймалардың № (орналасқан жері)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дауыс беремін</w:t>
+Дауыс беремін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8569,248 +9037,190 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс төрағасы: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z142" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z143" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс хатшысы:________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z144" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z145" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс бастамашысы (лары): __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z146" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болған жағдайда) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z147" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс беру кезінде талап етілмейді және алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8889,158 +9299,166 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z255" w:id="89"/>
+    <w:bookmarkStart w:name="z255" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cырттай нысанда дауыс беру кезіндегі пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің дауыс беру № ___ парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ 20___ жылғы "__" _________ уақыты ________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z159" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z160" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ (мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9056,155 +9474,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Талқылауға енгізілген мәселелер:</w:t>
+Талқылауға енгізілген мәселелер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дауыс беремін</w:t>
+Дауыс беремін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9248,102 +9636,142 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Жақтағандар" (қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z161" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қарсылар" (қолы)</w:t>
+"Қарсылар"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z162" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қалыс қалғандар" (қолы)</w:t>
+"Қалыс қалғандар"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9812,266 +10240,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...214 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пәтер, тұрғын емес үй-жай меншік иесінің (аты-жөні (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ \___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пәтер, тұрғын емес үй-жай меншік иесінің мекенжайы__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайы (пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің қалауы бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы____________________________________  (пәтердің, тұрғын емес үй-жайдың меншік иесі)  Қолы____________________________________*  (жиналыс бастамашысы (лары))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z168" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс беру кезінде талап етілмейді және алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10150,138 +10482,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z257" w:id="90"/>
+    <w:bookmarkStart w:name="z257" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Сырттай форматта өткізу барысында тұрақ орындарының, қоймалардың меншік иелерінің дауыс беру № ___ парағы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+        <w:t xml:space="preserve"> Сырттай форматта өткізу барысында орынтұрақ орындарының, қоймалардың меншік иелерінің дауыс беру № ___ парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________ 20___ жылғы "__" _________ уақыты ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Көппәтерлі тұрғын үйдің орналасқан жері: ___________________(мекенжайы)</w:t>
-[...35 lines deleted...]
-            (пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қатарынан тағайындалады)</w:t>
+      Көппәтерлі тұрғын үйдің орналасқан жері: ________________(мекенжайы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -10299,155 +10633,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Талқылауға енгізілген мәселелер:</w:t>
+Талқылауға енгізілген мәселелер:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Дауыс беремін</w:t>
+Дауыс беремін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10470,123 +10774,179 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жақтағандар" (қолы)</w:t>
+"Жақтағандар"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қарсылар" (қолы)</w:t>
+"Қарсылар"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z183" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қалыс қалғандар" (қолы)</w:t>
+"Қалыс қалғандар"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(қолы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11055,264 +11415,176 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...212 lines deleted...]
-            * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы дауыс берілсе, талап етілмейді және алып тасталады.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынтұрақ орындарының, қоймалардың меншік иесінің (аты-жөні (бар болған жағдайда)_________\___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынтұрақ орындарының, қоймалардың меншік иесінің мекенжайы____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орынтұрақ орындарының, қоймалардың меншік иелерінің ұялы телефон нөмірі және (немесе) электрондық пошта мекенжайлы (орынтұрақ орындарының, қоймалардың меншік иелерінің қалауы бойынша)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орынтұрақ орындарының, қоймалардың меншік иесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы____________________________________  (жиналыс бастамашысы (лары))*</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс берілсе, талап етілмейді және алып тасталады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11393,94 +11665,122 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z259" w:id="91"/>
+    <w:bookmarkStart w:name="z259" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жиналысқа қатысатын пәтерлер, тұрғын емес үй-жайлар меншік иелерін тіркеу парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t>20___ жылы "___"__________</w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылы "___"__________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері: ___________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -11515,245 +11815,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Аты-жөні (бар болған жағдайда)</w:t>
+Аты-жөні (бар болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>пәтер №</w:t>
+Пәтер №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>тұрғын емес үй-жай</w:t>
+Тұрғын емес үй-жай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Қолы</w:t>
+Қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12237,213 +12487,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-            Жиналыс төрағасы: ________________________________</w:t>
-[...161 lines deleted...]
-            (аты-жөні (бар болған жағдайда)       (қолы)</w:t>
+      Жиналыс төрағасы: __________________________________  (аты-жөні (бар болған жағдайда) (қолы) Жиналыс хатшысы___________________________________  (аты-жөні (бар болған жағдайда) (қолы) Жиналыс бастамашысы (лары):_________________________  (аты-жөні (бар болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12578,71 +12666,71 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 380</w:t>
+        <w:t xml:space="preserve">№ 358 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12684,264 +12772,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________бастамасы бойынша пәтерлер, көппәтерлі тұрғын үйдің тұрғын емес үй-жайлары меншік иелері (келіп қатысу форматында өткізілетін) жиналысының № __ хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z211" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақыты _____ "__"______ 20___ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z212" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z213" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z214" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пәтер иелерінің жалпы саны:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z215" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z216" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын емес үй-жай иелерінің жалпы саны:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z217" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z218" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жиналысқа қатысушылардың саны (хаттамаға қосымшаға сәйкес нысан бойынша):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шақырылған тұлғалар: (аты-жөні (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
+      ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жиналыс нысаны _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12951,105 +13057,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыстың күн тәртібі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.______________________________________________________________</w:t>
-[...53 lines deleted...]
-      __________ _____________________________________________________</w:t>
+      1._______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сөз сөйлеген тұлғалар: (аты-жөні (бар болса)_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13059,249 +13147,163 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беруге шығарылған мәселелер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. _____________________________________________________________</w:t>
+      1._______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз тасығышта:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z231" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z232" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақтады ________ Қарсы ________ Қалыс қалды _______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жақтады ________ Қарсы ________ Қалыс қалды _______</w:t>
-[...143 lines deleted...]
-      Жиналыстағы дауыс беру қорытындылары:_____________</w:t>
+      Жиналыстағы дауыс беру қорытындылары:____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру арқылы қабылданған шешім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13314,156 +13316,104 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. _______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. _______________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z239" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс төрағасы:________________ _________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жиналыс хатшысы: __________________ _________</w:t>
-[...53 lines deleted...]
-      (аты-жөні (бар болса) (қолы)</w:t>
+      Жиналыс хатшысы: __________________ _________  (аты-жөні (бар болса) (қолы)  Жиналыс бастамашысы (лары):___________________ _________  (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13520,357 +13470,357 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________бастамасы бойынша көппәтерлі тұрғын үйдің тұрақ орындары, қоймалары меншік иелері (келу форматымен өткізілетін) жиналысының № __ хаттамасы</w:t>
+      _______________________бастамасы бойынша көппәтерлі тұрғын үйдің орынтұрақ орындары, қоймалары меншік иелері (келіп қатысу форматымен өткізілетін) жиналысының № __ хаттамасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақыты _____ "__"______ 20___ жыл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      ______________________________________________________________</w:t>
+        <w:t>
+      1. Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тұрақ орындарының меншік иелерінің жалпы саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қойма меншік иелерінің жалпы саны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жиналысқа қатысушылардың саны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      ______________________________________________________________</w:t>
+        <w:t>
+      (хаттамаға қосымшаға сәйкес нысан бойынша):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Шақырылған тұлғалар: (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жиналыс нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыстың күн тәртібі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1._____________________________________________________________</w:t>
-[...17 lines deleted...]
-      2._____________________________________________________________</w:t>
+      1.____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сөз сөйлеген тұлғалар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13880,87 +13830,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ______________________________________________________________</w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру нәтижелері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Дауыс беруге шығарылған мәселелер: </w:t>
+        <w:t>
+      Дауыс беруге шығарылған мәселелер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13970,359 +13920,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз тасығышта:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z270" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z271" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z272" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз тасығышта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z273" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z274" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы::</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z275" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Жақтады ________ Қарсы ________ Қалыс қалды _______</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z276" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыстағы дауыс беру қорытындылары:_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z277" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру арқылы қабылданған шешім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z278" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z279" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z280" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс төрағасы: _________________________________ ________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z281" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z282" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс хатшысы: _________________________________ ___________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z283" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z284" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс бастамашысы (лары)__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z285" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14380,680 +14364,710 @@
               </w:rPr>
               <w:t>3-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырттай форматта өткізілген кезде пәтерлер, көп пәтерлі тұрғын үйдің тұрғын емес үй-жайлары меншік иелері жиналысының № __ хаттамасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z288" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақыты _____ "__"______ 20___ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z289" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z290" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z291" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Пәтер иелерінің жалпы саны:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z292" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z293" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тұрғын емес үй-жай иелерінің жалпы саны:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z294" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z295" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сырттай форматқа қатысқандардың саны (хаттамаға жазбаша сұрау парағының нысаны бойынша):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z296" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z297" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жиналыс нысаны ____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z298" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыстың күн тәртібі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z299" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ___________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z300" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ___________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z301" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беру нәтижелері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z302" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дауыс беруге шығарылған мәселелер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z303" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ___________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z304" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақтады ________ Қарсы ________ Қалыс қалды _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z305" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ___________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z306" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жақтады ________ Қарсы ________ Қалыс қалды _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z307" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сырттай форматта өткізілетін дауыс беру қорытындылары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z308" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z309" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық сауалнама парағы арқылы өткізілетін дауыс беру қорытындылары (тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы (электрондық форматта):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z310" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z311" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру арқылы қабылданған шешім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z312" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z313" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. ____________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z314" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс төрағасы: __________________________ __________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z315" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z316" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиналыс хатшысы: _____________________________ __________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z317" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z318" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс бастамашысы (лары):__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z319" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z320" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс берілсе, талап етілмейді және алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15108,845 +15122,853 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4-нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сырттай форматта өткізу кезінде көппәтерлі тұрғын үйдің көлік қою орындары, қоймалары меншік иелері жиналысының № __ хаттамасы</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сырттай форматта өткізу кезінде көппәтерлі тұрғын үйдің орынтұрақ орындарының, қоймалардың меншік иелері жиналысының № __ хаттамасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z323" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уақыты _____ "__"______ 20___ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z324" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z325" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z326" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орынтұрақ орындарының жалпы саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z327" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z328" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қойма меншік иелерінің жалпы саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z329" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z330" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сырттай форматқа қатысқандардың саны (хаттамаға жазбаша сұрау парағының нысаны бойынша):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z331" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z332" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жиналыс нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z333" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z334" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыстың күн тәртібі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z335" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z336" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2._______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z337" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру нәтижелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z338" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беруге шығарылған мәселелер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z339" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1._______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z340" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз тасығышта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z341" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Көппәтерлі тұрғын үйдің орналасқан жері: </w:t>
-[...163 lines deleted...]
-    </w:p>
+      Жақтады ________ Қарсы ________ Қалыс қалды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z342" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z343" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z344" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z345" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз тасығышта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z346" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z347" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z348" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жақтады ________ Қарсы ________ Қалыс қалды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z349" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша сауалнама жолымен өткізілетін дауыс беру қорытындылары (қағаз тасығышта):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z350" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z351" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық сауалнама парағы арқылы өткізілетін дауыс беру қорытындылары (тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы электрондық форматта):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z352" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z353" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру арқылы қабылданған шешім:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z354" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z355" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z356" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жиналыстың күн тәртібі: </w:t>
-[...217 lines deleted...]
-    </w:p>
+      Жиналыс төрағасы:__________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z357" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z358" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналыс хатшысы: __________________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z359" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z360" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы: </w:t>
-[...343 lines deleted...]
-    </w:p>
+      Жиналыс бастамашысы (лар):__________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z361" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аты-жөні (бар болса) (қолы)*</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z362" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы цифрлық объектілері арқылы дауыс берілсе, талап етілмейді және алып тасталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16099,51 +16121,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 3-қосымшамен толықтырылды - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 380</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 16.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 358 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16185,233 +16227,228 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z266" w:id="92"/>
+    <w:bookmarkStart w:name="z369" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _______________________ Кондоминиум объектісін басқару бойынша ай сайынғы есептің нысаны</w:t>
-[...23 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Кондоминиум объектісін басқару бойынша ай сайынғы есептің нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z370" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" бастап 20___ "___" дейінгі кезеңде кондоминиум объектісін басқару бойынша ай сайынғы есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z371" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері (мекенжай):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z372" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z373" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кондоминиум объектісін басқару нысаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z374" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z375" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мүліктің меншік иелерінің бірлестігін, тікелей бірлесіп басқару)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z376" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісін тікелей бірлесіп басқару кезінде кондоминиум объектісін басқару субъектісінің атауы ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z377" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекенжай: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16424,153 +16461,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Атауы</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сомасы, теңге</w:t>
+Сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16603,51 +16610,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелерінің жарналары (төлемдері) аударылатын ______________ (банктің атауы) екінші деңгейдегі банктегі ағымдағы шоттағы қалдық</w:t>
+Пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелерінің жарналары (төлемдері) аударылатын ______________ (банктің атауы) екінші деңгейдегі банктегі ағымдағы шоттағы қалдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16930,51 +16937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орындарының, қоймалардың меншік иелерінің тұрақ орнын, қойманы ұстағаны үшін ай сайынғы міндетті жарналары бойынша берешек</w:t>
+Орынтұрақ орындарының, қоймалардың меншік иелерінің тұрақ орнын, қойманы ұстағаны үшін ай сайынғы міндетті жарналары бойынша берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17366,51 +17373,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орындарының, қоймалардың меншік иелерінің тұрақ орнын, қойманы ұстағаны үшін ай сайынғы ағымдағы жарналары</w:t>
+Орынтұрақ орындарының, қоймалардың меншік иелерінің орынтұрақ орнын, қойманы ұстағаны үшін ай сайынғы ағымдағы жарналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17475,51 +17482,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеуге арналған сомаларды жинақтауға арналған пәтерлер, тұрғын емес үй-жайлар, тұрақ орындары, қоймалар меншік иелерінің ай сайынғы жинақтау жарналары (жинақ шоты)</w:t>
+Кондоминиум объектісінің ортақ мүлкін немесе оның жекелеген бөліктерін күрделі жөндеуге арналған сомаларды жинақтауға арналған пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің ай сайынғы жинақтау жарналары (жинақ шоты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17720,57 +17727,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22-1 ст 2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -17802,51 +17813,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орындарының, қоймалардың меншік иелері енгізетін, тұрақ орнын, қойманы күтіп-ұстауға арналған шығыстардың жылдық сметасында көзделмеген нысаналы жарналар</w:t>
+Орынтұрақ орындарының, қоймалардың меншік иелері енгізетін, орынтұрақ орнын, қойманы күтіп-ұстауға арналған шығыстардың жылдық сметасында көзделмеген нысаналы жарналар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19091,68 +19102,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z378" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жертөле үй-жайларын, паркингтерді және басқа да ортақ пайдаланылатын орындарды дератизациялау, дезинсекциялау, дезинфекциялау бойынша қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19214,68 +19227,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z379" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үйге ортақ инженерлік жылыту, ыстық және суық сумен жабдықтау, су бұру жүйелеріне және жабдықтарға техникалық қызмет көрсету, авариялық жағдайларды оқшаулау үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19337,68 +19352,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен жабдықтаудың жалпыүйлік инженерлік жүйелері мен жабдықтарына техникалық қызмет көрсету, авариялық жағдайларды оқшаулау жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19460,68 +19477,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z381" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен жабдықтаудың жалпыүйлік инженерлік жүйелері мен жабдықтарына техникалық қызмет көрсету, авариялық жағдайларды оқшаулау жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19583,68 +19602,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күзгі-қысқы кезеңге жалпыүйлік инженерлік жүйелер мен жабдықтарды дайындау жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19706,68 +19727,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z383" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кондоминиум объектісінің ортақ пайдаланылатын орындарының санитариялық жай күйін қамтамасыз ету жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19829,68 +19852,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көппәтерлі тұрғын үйдің жанындағы аумақтың жер учаскесінің санитариялық жай-күйін қамтамасыз ету (көгалдандыру (жасыл желектер мен гүлзарларды отырғызу, күту, кесу), қоқыс құбырын санитарлық тазалау, қазылған шұңқырларды тазалау, аула дәретханаларын тазалау және әктеу, жапырақтарды, қар мен мұзды, оның ішінде шатырдан тазалау) жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19952,68 +19977,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z385" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үйге ортақ есептеу аспаптарын сатып алу, орнату, сервистік қызмет көрсету және тексеру жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20075,68 +20102,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қауіпті техникалық құрылғыларды қауіпсіз пайдалану, авариялық жағдайларды ағымдағы жөндеу және оқшаулау жөніндегі қызметтер (лифтілерге қызмет көрсету) үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20198,68 +20227,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z387" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өртке қарсы іс-шаралар жөніндегі қызметтер үшін сервистік қызмет субъектісінің жеке немесе заңды тұлғасының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20321,68 +20352,70 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z388" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "_______________"</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге шығыстарға арналған сервистік қызмет субъектісінің жеке немесе заңды тұлғаның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20828,212 +20861,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z389" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинақ шотында күрделі жөндеуге жинақталған жинақтаушы жарналарды жұмсау жиналыстың шешімі бойынша ғана жүзеге асырылады</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z390" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бухгалтер: ________________________________________________  (аты-жөні (бар болса) (қолы) МИБ төрағасы, кондоминиум объектісін басқару субъектілері:_____________________________________  (аты-жөні (бар болса) (қолы) Үй кеңесі: _____________________________________  (аты-жөні (бар болса) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21067,200 +20978,214 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2-нысан </w:t>
+              <w:t>2-нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z268" w:id="93"/>
+    <w:bookmarkStart w:name="z392" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кондоминиум объектісін басқару жөніндегі жылдық есептің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z393" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" бастап 20___ "___" дейінгі кезеңде кондоминиум объектісін басқару бойынша жылдық есеп</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z394" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көппәтерлі тұрғын үйдің орналасқан жері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z395" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z396" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісін басқару нысаны, басқару субъектілері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z397" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z398" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (мүлік иелерінің бірлестігін, кондоминиум объектісін басқару субъектілерін көрсету)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z399" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды мекенжайы: _______________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -21275,155 +21200,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>№</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Атауы</w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Сомасы, теңге</w:t>
+Сомасы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -21559,51 +21454,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелерінің жарналары (төлемдері) аударылатын ______________ (банктің атауы) екінші деңгейдегі банктегі ағымдағы шоттағы қалдық</w:t>
+Пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелерінің жарналары (төлемдері) аударылатын ______________ (банктің атауы) екінші деңгейдегі банктегі ағымдағы шоттағы қалдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21982,51 +21877,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орындарының, қоймалардың меншік иелерінің тұрақ орнын, қойманы ұстағаны үшін міндетті ай сайынғы жарналары бойынша берешек.</w:t>
+Орынтұрақ орындарының, қоймалардың меншік иелерінің орынтұрақ орнын, қойманы ұстағаны үшін міндетті ай сайынғы жарналары бойынша берешек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22123,51 +22018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күрделі жөндеуге арналған сомаларды жинақтауға арналған пәтерлер, тұрғын емес үй-жайлар, тұрақ орындары, қоймалар меншік иелерінің міндетті ай сайынғы жинақтаушы жарналары бойынша берешек</w:t>
+Күрделі жөндеуге арналған сомаларды жинақтауға арналған пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар меншік иелерінің міндетті ай сайынғы жинақтаушы жарналары бойынша берешек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22546,51 +22441,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орындарының, қоймалардың меншік иелерінің тұрақ орнын күтіп-ұстау үшін ай сайынғы ағымдағы жарналары</w:t>
+Орынтұрақ орындарының, қоймалардың меншік иелерінің орынтұрақ орнын күтіп-ұстау үшін ай сайынғы ағымдағы жарналары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23110,51 +23005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрақ орнын, қойманы күтіп-ұстауға арналған шығыстардың жылдық сметасында көзделмеген, тұрақ орындарының, қоймалардың меншік иелері енгізетін нысаналы жарналар.</w:t>
+Орынтұрақ орнын, қойманы күтіп-ұстауға арналған шығыстардың жылдық сметасында көзделмеген, орынтұрақ орындарының, қоймалардың меншік иелері енгізетін нысаналы жарналар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28478,212 +28373,230 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z400" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кондоминиум объектісінің ортақ мүлкін күтіп-ұстау және жөндеу бойынша шығыстар (жасалған шарттар бойынша орындалған жұмыстар актілерінің растайтын көшірмелерін ұсына отырып).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z401" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бухгалтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z402" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z403" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z404" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МИБ төрағасы, кондоминиум объектісін басқару субъектілері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z405" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z406" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z407" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үй кеңесі: ____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z408" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аты-жөні (бар болса) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -28721,55 +28634,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>