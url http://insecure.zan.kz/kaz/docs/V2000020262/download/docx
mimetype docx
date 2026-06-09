--- v0 (2025-10-03)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="48ab0e7" w14:textId="48ab0e7">
+    <w:p w14:paraId="c3ec716" w14:textId="c3ec716">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -716,114 +716,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      1. Осы Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-18) тармақшасына сәйкес, "Мемлекеттік көрсетілетін қызметтер туралы" (бұдан әрі – Мемқызметтер туралы Заң) Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 10-18) тармақшасына сәйкес, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" (бұдан әрі – Мемқызметтер туралы Заң) Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -876,190 +918,650 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тұрғын үй-құрылыс кооперативі – Қазақстан Республикасының заңнамасына сәйкес өз міндеттемелерін орындағанға дейін әрекет ететін, көппәтерлі тұрғын үйді салу және кейіннен тұрғын үй-құрылыс кооперативінің мүшелері арасында пәтерлерді, тұрғын емес үй-жайларды, орынтұрақ орындарын, қоймаларды енгізген пай жарналарының сомасына сәйкес бөлу мақсатындағы жеке тұлғалардың коммерциялық емес бірлестігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе;</w:t>
+      4) тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе) – тұрғын үй құрылысына үлестік қатысу туралы шарттарды, реновациялау шеңберінде тұрғын үй құрылысына үлестік қатысу туралы шарттарды жүйелендіруге және есепке алуға және олар бойынша талап ету құқықтарын қайта табыстау туралы мәліметтерге арналған ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеуі" мемлекеттік көрсетілетін қызметті (бұдан әрі – Мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде тұрғын үй құрылысына үлестік қатысу саласындағы уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына Бірыңғай байланыс орталығына осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты 3 (үш) жұмыс күні ішінде жібереді.</w:t>
+      4. Уәкілетті орган 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты www.qazreestr.kz Жүйесінің операторына және Көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына, Бірыңғай байланыс орталығына 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеуді көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй-құрылыс кооперативі (бұдан әрі – Көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін пайшымен тұрғын үй-құрылыс кооперативіне қатысу шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде оны электрондық нысанда тіркеу үшін өтінімді ақпараттандыру объектісі – www.qazreestr.kz.жүйесі арқылы Көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тұрғын үй – құрылыс кооперативі (бұдан әрі – Көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін пайшымен тұрғын үй-құрылыс кооперативіне қатысу шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде оны электрондық нысанда тіркеу үшін өтінімді көрсетілетін қызметті берушіге www.qazreestr.kz. ақпараттандыру-жүйе объектісі арқылы жібереді.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін көрсетілетін қызметті алушының өтінімі пайшымен жасалған тұрғын үй-құрылыс кооперативіне қатысу шартын, пайшының дербес деректерін және сатып алынған пай туралы мәліметтерді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы пайшының дербес деректерді жинауға және өңдеуге, оның ішінде үшінші тұлғаларға беруге келісімін алуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жүйе тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін өтінімді ол жөнелтілген күні тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінім демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүйеге келіп түскен жағдайда, өтінімді тіркеу жүйеде Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1072,366 +1574,490 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімді тіркеу күні мен уақыты көрсетілген жүйеде өтінімді тіркеу туралы мәртебе көрсетілетін қызметті алушыға жүйедегі есептік жазба арқылы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік қызмет көрсету жүйеде мынадай мерзімдерде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) тұрғын үй-құрылыс кооперативіне қатысу шартының электрондық көшірмесін есепке қою кезінде – көрсетілетін қызметті беруші өтінімді Жүйеде тіркеген күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырады. Шарттың электрондық көшірмесін Тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларының және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанының, сондай-ақ Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 3 сәуірдегі № 180 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген тұрғын үй-құрылыс кооперативінің үлгілік жарғысының талаптарына сәйкестігін тексеру. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20346 болып тіркелген), сондай-ақ көппәтерлі тұрғын үйдегі пайға үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тұрғын үй-құрылыс кооперативіне қатысудың электрондық шартын есепке қою кезінде – өтінім Жүйеде тіркелген күннен бастап 1 (бір) жұмыс күні ішінде автоматтандырылған жүйемен жүзеге асырады. Тұрғын үй-құрылыс кооперативіне қатысу электрондық шартының Тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларының және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанының, сондай-ақ Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 3 сәуірдегі № 180 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген тұрғын үй-құрылыс кооперативінің үлгілік жарғысының талаптарына сәйкестігін тексеру (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20346 болып тіркелген), сондай-ақ көппәтерлі тұрғын үйдегі пайға үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру нәтижелері бойынша көрсетілетін қызметті беруші тұрғын үй-құрылыс кооперативіне қатысу шартын жүйеде тіркеуді жүзеге асырады не мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеуден бас тарту туралы дәлелді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы дәлелді бас тартуда көрсетілген ескертулер жойылғаннан кейін көрсетілетін қызметті берушіге тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін жүйеде өтінімді қайта жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу кезінде Қызмет беруші қол қояды, ал Жүйе автоматты түрде қалыптастырады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тұрғын үй-құрылыс кооперативіне қатысу шартында көрсетілген пайшының электрондық поштасына тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу туралы үзінді көшірмені жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайшыда электрондық пошта болмаған жағдайда, Көрсетілетін қызметті алушы үзінді көшірмені алған сәттен бастап 3 (үш) жұмыс күні ішінде тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу туралы үзінді көшірменің тиісті жеткізілу фактісін тіркеуге (куәландыруға) мүмкіндік беретін өзге де тәсілдермен пайшыға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...43 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пайшыда электрондық пошта болмаған кезде көрсетілетін қызметті алушы пайшыға үзінді көшірмені алған сәттен бастап 3 (үш) жұмыс күні ішінде тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу туралы үзінді көшірмені қолма-қол ұсынады.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Мемлекеттік қызметтер туралы Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – Шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1442,109 +2068,109 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер Мемқызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1579,51 +2205,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті кері қайтарып алумен қатар сотқа жоғары тұрған әкімшілік орган басшысының, лауазымды адамның дәлелді ұстанымын Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1746,68 +2372,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу көшірмесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -2970,50 +3596,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қолы) Тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үзінді жергілікті атқарушы органның елтаңбасы бар мөрмен бекітіледі</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3073,246 +3825,556 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органдардың тұрғын үй-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрылыс кооперативіне қатысу </w:t>
+              <w:t>құрылыс кооперативіне қатысу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шарттарын тіркеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
-            </w:r>
-[...63 lines deleted...]
-              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жергілікті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үй-құрылыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кооперативіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шарттарын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3381,1177 +4443,1310 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттандыру объектісі – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе);</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) тұрғын үй-құрылыс кооперативіне қатысу шартының электрондық көшірмесін есепке қою – (бұдан әрі – Шарт) – өтінім Жүйеде тіркелген күннен бастап 3 (үш) жұмыс күні ішінде;</w:t>
-[...35 lines deleted...]
-3) шартқа қосымша келісімдерді және талап ету құқықтарын беру туралы шарттарды қою және есептен шығару шартты есепке алу рәсіміне ұқсас жүзеге асырылады.</w:t>
+ақпараттандыру объектісі – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың және реновацилау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+1) тұрғын үй-құрылыс кооперативіне қатысу шартының электрондық көшірмесін есепке қою – (бұдан әрі – Шарт) – өтінім Жүйеде тіркелген күннен бастап 3 (үш) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электрондық шартты есепке қою – Жүйеде өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) шартқа қосымша келісімдерді және талап ету құқықтарын беру туралы шарттарды есепке қою және шығару шартты есепке қою рәсіміне ұқсас жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-шарттың есептік жазбасы туралы үзінді көшірме беру немесе мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты есепке қоюдан бас тарту туралы дәлелді жауапты жолдау</w:t>
+электрондық (ішінара автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлемақының мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+шарттың есептік жазбасы туралы үзінді көшірме беру немесе мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, Шартты есепке қоюдан бас тарту туралы дәлелді жауапты жолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілген қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік көрсетілетін қызмет көрсету келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t>
+тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті аушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...54 lines deleted...]
-4) пайшының жылжымайтын мүлікке құқықтарының мемлекеттік тіркелгенін растайтын құжат немесе шарттың бұзылғанын растайтын құжат.</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін Астана қаласының уақыты бойынша сағат 9.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Жүйе – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы немесе көрсетілетін қызметті беруші жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген кезде мемлекеттік көрсетілетін қызмет көрсету келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардың құрамындағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) Шартының электрондық көшірмесін немесе электрондық Шартты есепке қою кезінде – Шарттың электрондық көшірмесі немесе электрондық Шарт;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+2) Шартқа қосымша келісімдерді немесе талап ету құқықтарын беру туралы шарттарды есепке қою кезінде – Шартқа қосымша келісім немесе талап ету құқығын беру туралы шарт;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+3) Тоқтату немесе есптен шығару кезінде – пайшының жылжымайтын мүлікке құқықтарының мемлекеттік тіркелгенін растайтын құжат немесе шарттың бұзылғанын растайтын құжат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін Көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) олардың құрамындағы деректердің (мәліметтердің) анық еместігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңында</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты мемлекеттік көрсетілетін қызметті алуды талап ететін немесе қызметтің жекелеген түрлерімен айналысуға тыйым салатын заңды күшіне енген сот шешімі (үкімі) болса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімі болып, соның негізінде Көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4579,51 +5774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметтің нәтижесін – Жүйе арқылы Шарттың есептік жазбасы туралы үзінді көшірмені электрондық нысанда алу мүмкіндігі бар</w:t>
+көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметтің нәтижесін – Жүйе арқылы Шарттың есептік жазбасы туралы үзінді көшірмені электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5029,31 +6224,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>