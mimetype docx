--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c3ec716" w14:textId="c3ec716">
+    <w:p w14:paraId="1e7739d" w14:textId="1e7739d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>