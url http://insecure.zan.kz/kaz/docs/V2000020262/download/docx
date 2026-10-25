--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e7739d" w14:textId="1e7739d">
+    <w:p w14:paraId="6707692" w14:textId="6707692">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1004,1060 +1004,862 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеуі" мемлекеттік көрсетілетін қызметті (бұдан әрі – Мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – Көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уәкілетті орган 3 (үш) жұмыс күні ішінде Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты www.qazreestr.kz жүйесінің операторына және Көрсетілетін қызметті берушіге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган көрсетілетін қызметті берушілерге, Мемлекеттік корпорацияға, "цифрлық үкіметтің" операторына, Бірыңғай байланыс орталығына 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеуді көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрғын үй-құрылыс кооперативі (бұдан әрі – Көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін пайшымен тұрғын үй-құрылыс кооперативіне қатысу шарты жасалған күннен бастап 5 (бес) жұмыс күні ішінде оны электрондық нысанда тіркеу үшін өтінімді Көрсетілетін қызметті берушіге цифрлық объекті - www.qazreestr.kz. жүйе арқылы жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін көрсетілетін қызметті алушының өтінімі пайшымен жасалған тұрғын үй-құрылыс кооперативіне қатысу шартын, пайшының дербес деректерін және сатып алынған пай туралы мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы пайшының дербес деректерді жинауға және өңдеуге, оның ішінде үшінші тұлғаларға беруге келісімін алуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жүйе тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін өтінімді ол жөнелтілген күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтінім демалыс және мереке күндері жұмыс уақыты аяқталғаннан кейін жүйеге келіп түскен жағдайда, өтінімді тіркеу жүйеде Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімді тіркеу күні мен уақыты көрсетілген жүйеде өтінімді тіркеу туралы мәртебе көрсетілетін қызметті алушыға жүйедегі есептік жазба арқылы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызмет көрсету жүйеде мынадай мерзімдерде жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) тұрғын үй-құрылыс кооперативіне қатысу шартының электрондық көшірмесін есепке қою кезінде – көрсетілетін қызметті беруші өтінімді Жүйеде тіркеген күннен бастап 3 (үш) жұмыс күні ішінде жүзеге асырады. Шарттың электрондық көшірмесін Тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларының және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанының, сондай-ақ Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 3 сәуірдегі № 180 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тұрғын үй-құрылыс кооперативінің үлгілік жарғысының талаптарына сәйкестігін тексеру. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20346 болып тіркелген), сондай-ақ көппәтерлі тұрғын үйдегі пайға үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) тұрғын үй-құрылыс кооперативіне қатысудың электрондық шартын есепке қою кезінде – өтінім Жүйеде тіркелген күннен бастап 1 (бір) жұмыс күні ішінде автоматтандырылған жүйемен жүзеге асырады. Тұрғын үй-құрылыс кооперативіне қатысу электрондық шартының Тұрғын үй-құрылыс кооперативінің қызметін ұйымдастыру және тұрғын үй-құрылыс кооперативі мүшелерінің пай жарналарын төлеу қағидаларының және тұрғын үй-құрылыс кооперативіне қатысу шартының үлгілік нысанының, сондай-ақ Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 3 сәуірдегі № 180 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген тұрғын үй-құрылыс кооперативінің үлгілік жарғысының талаптарына сәйкестігін тексеру (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20346 болып тіркелген), сондай-ақ көппәтерлі тұрғын үйдегі пайға үшінші тұлғалардың бұрын есепке қойылған құқықтарының болуы мәніне тексеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру нәтижелері бойынша көрсетілетін қызметті беруші тұрғын үй-құрылыс кооперативіне қатысу шартын жүйеде тіркеуді жүзеге асырады не мемлекеттік қызмет көрсетуден бас тарту үшін негіздемені көрсете отырып, тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеуден бас тарту туралы дәлелді жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы дәлелді бас тартуда көрсетілген ескертулер жойылғаннан кейін көрсетілетін қызметті берушіге тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу үшін жүйеде өтінімді қайта жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу кезінде Қызмет беруші қол қояды, ал Жүйе автоматты түрде қалыптастырады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тұрғын үй-құрылыс кооперативіне қатысу шартында көрсетілген пайшының электрондық поштасына тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу туралы үзінді көшірмені жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пайшыда электрондық пошта болмаған жағдайда, Көрсетілетін қызметті алушы үзінді көшірмені алған сәттен бастап 3 (үш) жұмыс күні ішінде тұрғын үй-құрылыс кооперативіне қатысу шартын тіркеу туралы үзінді көшірменің тиісті жеткізілу фактісін тіркеуге (куәландыруға) мүмкіндік беретін өзге де тәсілдермен пайшыға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 244</w:t>
-[...55 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...520 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Мемлекеттік қызметтер туралы Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – Шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2068,109 +1870,109 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Егер Мемқызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2205,51 +2007,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті кері қайтарып алумен қатар сотқа жоғары тұрған әкімшілік орган басшысының, лауазымды адамның дәлелді ұстанымын Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2372,68 +2174,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу көшірмесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3596,176 +3398,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (қолы) Тегі, аты, әкесінің аты (бар болса) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үзінді жергілікті атқарушы органның елтаңбасы бар мөрмен бекітіледі</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3908,51 +3584,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 18.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3967,373 +3663,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...69 lines deleted...]
-              <w:t>атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...169 lines deleted...]
-              <w:t>тіркеу</w:t>
+Жергілікті атқарушы органдардың тұрғын үй-құрылыс кооперативіне қатысу шарттарын тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4628,51 +4074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ақпараттандыру объектісі – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың және реновацилау шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе)</w:t>
+цифрлық объекті – www.qazreestr.kz тұрғын үй құрылысына үлестік қатысудың және реновация шеңберінде тұрғын үй құрылысына үлестік қатысудың бірыңғай ақпараттық жүйесі (бұдан әрі – Жүйе)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4777,51 +4223,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электрондық шартты есепке қою – Жүйеде өтінім келіп түскен күннен бастап 1 (бір) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) шартқа қосымша келісімдерді және талап ету құқықтарын беру туралы шарттарды есепке қою және шығару шартты есепке қою рәсіміне ұқсас жүзеге асырылады.</w:t>
+3) шартқа қосымша келісімдерді және талап ету құқықтарын беру туралы шарттарды қою және есептен шығару шартты есепке алу рәсіміне ұқсас жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4890,51 +4336,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (ішінара автоматтандырылған)</w:t>
+электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5786,50 +5232,60 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметтің нәтижесін – Жүйе арқылы Шарттың есептік жазбасы туралы үзінді көшірмені электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5850,55 +5306,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>