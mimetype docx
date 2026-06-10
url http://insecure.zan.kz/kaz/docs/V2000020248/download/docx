--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74880ea" w14:textId="74880ea">
+    <w:p w14:paraId="824092e" w14:textId="824092e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,96 +86,172 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 1 сәуірде № 20248 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 1 сәуірде № 20248 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 3 сәуірдегі № 42 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының 34-бабының 7-тармағына, "Сақтандыру төлемдеріне кепілдік беру қоры туралы" Қазақстан Республикасы Заңының 4-бабы 1-тармағының 8) тармақшасына, 4-1-бабына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -18144,63 +18222,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18522,35 +18622,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>