--- v0 (2025-11-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ca735eb" w14:textId="ca735eb">
+    <w:p w14:paraId="6dd8841" w14:textId="6dd8841">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2020 жылғы 31 наурыздағы № 172 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 1 сәуірде № 20245 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Тақырып жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -691,125 +797,239 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2020 жылғы 31 наурызы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 172 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 129</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 05.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақпаратты электрондық нысанда қалыптастыру, өңдеу, сондай-ақ орталықтандырылған түрде жинау және сақтау, оның ішінде тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -824,386 +1044,386 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-2-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10-24) тармақшасына сәйкес әзірленді және:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінде ақпаратты электрондық нысанда қалыптастыру, өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінен электрондық нысанда ақпаратты орталықтандырылған түрде жинау және сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілерінің жұмыс істеуін қамтамасыз ету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...69 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуналдық қызметтер – қауіпсіз және жайлы өмір сүру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқысты шығаруды, лифтілерге қызмет көрсетуді қамтитын тұтынушыға көрсетілетін қызметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      1) коммуналдық қызметтер – қауіпсіз және жайлы өмір сүру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқысты шығаруды, лифтілерге қызмет көрсетуді қамтитын тұтынушыға көрсетілетін қызметтер;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері (бұдан әрі – ТКШ ақпараттандыру объектілері) – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық ақпараттық ресурстар және ақпараттық жүйелер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      2) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері (бұдан әрі – ТКШ ақпараттандыру объектілері) – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық ақпараттық ресурстар және ақпараттық жүйелер;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық нысандағы ақпаратты орталықтандырылған түрде жинау және сақтаудың ақпараттық жүйесі (бұдан әрі – Орталықтандырылған түрде жинаудың АЖ-сы) – бұл тұрғын үй қорын және тұрғын үй-коммуналдық шаруашылықты талдау және тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласында мемлекеттік реттеуді жүзеге асыру үшін ТКШ ақпараттандыру объектілерінен ақпаратты шоғырландыруды қамтамасыз ететін, мемлекеттік ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
-[...15 lines deleted...]
-      3) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық нысандағы ақпаратты орталықтандырылған түрде жинау және сақтаудың ақпараттық жүйесі (бұдан әрі – Орталықтандырылған түрде жинаудың АЖ-сы) – бұл тұрғын үй қорын және тұрғын үй-коммуналдық шаруашылықты талдау және тұрғын үй қатынастары мен тұрғын үй-коммуналдық шаруашылық саласында мемлекеттік реттеуді жүзеге асыру үшін ТКШ ақпараттандыру объектілерінен ақпаратты шоғырландыруды қамтамасыз ететін, мемлекеттік ақпараттық жүйе;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру субъектілері (бұдан әрі - ТКШ ақпараттандыру субъектілері) - уәкілетті орган, жергілікті атқарушы органдар, табиғи монополиялар субъектілері, мүлік иелерінің бірлестіктері, кондоминиум объектісін басқару субъектілері, пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері және тұрғын үй қатынастар және тұрғын үй-коммуналдық шаруашылық саласындағы өзге де субъектілер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
-[...15 lines deleted...]
-      4) тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру субъектілері (бұдан әрі - ТКШ ақпараттандыру субъектілері) - уәкілетті орган, жергілікті атқарушы органдар, табиғи монополиялар субъектілері, мүлік иелерінің бірлестіктері, кондоминиум объектісін басқару субъектілері, пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелері және тұрғын үй қатынастар және тұрғын үй-коммуналдық шаруашылық саласындағы өзге де субъектілер;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      5) уәкілетті орган – тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. ТКШ ақпараттандыру объектілерінде электрондық нысанда ақпаратты қалыптастыру, өңдеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. ТКШ ақпараттандыру объектілерінде электрондық нысанда ақпаратты қалыптастыру, өңдеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Электрондық нысанда ақпаратты қалыптастыру, өңдеу мақсатында ТКШ ақпараттандыру объектілері ТКШ ақпараттандыру субъектілері арасында өз құзыреті шеңберінде процестерді автоматтандыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...15 lines deleted...]
-      3. Электрондық нысанда ақпаратты қалыптастыру, өңдеу мақсатында ТКШ ақпараттандыру объектілері ТКШ ақпараттандыру субъектілері арасында өз құзыреті шеңберінде процестерді автоматтандыруды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Құрылатын және (немесе) дамытылатын ТКШ ақпараттандыру объектілері ТКШ ақпараттандыру субъектісінің құзыретіне және ТКШ ақпараттандыру объектісінің функционалына қарай ақпарат жүргізуді қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
-[...15 lines deleted...]
-      4. Құрылатын және (немесе) дамытылатын ТКШ ақпараттандыру объектілері ТКШ ақпараттандыру субъектісінің құзыретіне және ТКШ ақпараттандыру объектісінің функционалына қарай ақпарат жүргізуді қамтамасыз етеді:</w:t>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй қатынастары және тұрғын үй шаруашылығы саласында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z87" w:id="22"/>
-[...15 lines deleted...]
-      тұрғын үй қатынастары және тұрғын үй шаруашылығы саласында:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көп пәтерлі тұрғын үйлерді есепке алу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z88" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="24"/>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Ұлттық экономика министрінің бұйрығымен бекітілген Кондоминиум объектісін басқару жөніндегі ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1218,411 +1438,411 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мүлік иелерінің бірлестігі немесе кондоминиум объектісін басқару субъектілері не тікелей бірлесіп басқару кезінде пәтерлер, тұрғын емес үй-жайлар, тұрақ орындары, қоймалар меншік иелерінің бір өкілі толтыратын көп пәтерлі тұрғын үй туралы ақпарат; 2015 жылғы 19 ақпан № 108. (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10528 болып тіркелген);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пәтер иелерінің және тұрғын емес үй-жайлардың кондоминиум объектісін күрделі жөндеуге арналған жарналарын есепке алу туралы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z90" w:id="25"/>
-[...15 lines deleted...]
-      3) пәтер иелерінің және тұрғын емес үй-жайлардың кондоминиум объектісін күрделі жөндеуге арналған жарналарын есепке алу туралы;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көп пәтерлі тұрғын үйлердің ортақ мүлкін басқару және жөндеу жөніндегі жоспарлы іс-шаралар туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z91" w:id="26"/>
-[...15 lines deleted...]
-      4) көп пәтерлі тұрғын үйлердің ортақ мүлкін басқару және жөндеу жөніндегі жоспарлы іс-шаралар туралы;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көп пәтерлі тұрғын үйді басқару жөніндегі мүлік иелері бірлестігі немесе кондоминиум объектісін басқару субъектісі қызметінің қорытындылары бойынша есептер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z92" w:id="27"/>
-[...15 lines deleted...]
-      5) көп пәтерлі тұрғын үйді басқару жөніндегі мүлік иелері бірлестігі немесе кондоминиум объектісін басқару субъектісі қызметінің қорытындылары бойынша есептер;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пәтер иелерінің, тұрғын емес үй-жайлардың, тұрақ орындарының, көп пәтерлі тұрғын үй қоймаларының жиналыстары, сондай-ақ жиналыс және дауыс беру нәтижелерінің хаттамалары туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z93" w:id="28"/>
-[...15 lines deleted...]
-      6) пәтер иелерінің, тұрғын емес үй-жайлардың, тұрақ орындарының, көп пәтерлі тұрғын үй қоймаларының жиналыстары, сондай-ақ жиналыс және дауыс беру нәтижелерінің хаттамалары туралы;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көп пәтерлі тұрғын үйлерді басқару жөніндегі өтінімдерді беру, өңдеу және орындау туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z94" w:id="29"/>
-[...15 lines deleted...]
-      7) көп пәтерлі тұрғын үйлерді басқару жөніндегі өтінімдерді беру, өңдеу және орындау туралы;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ақпараттандыру субъектілері арасында жасалған шарттар бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z95" w:id="30"/>
-[...15 lines deleted...]
-      8) ақпараттандыру субъектілері арасында жасалған шарттар бойынша;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коммуналдық шаруашылық саласында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық қызметтерді жеткізушінің паспорты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...33 lines deleted...]
-      9) коммуналдық қызметтерді жеткізушінің паспорты;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) коммуналдық қызметтерді жеткізушілерді есепке алу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z97" w:id="32"/>
-[...15 lines deleted...]
-      10) коммуналдық қызметтерді жеткізушілерді есепке алу туралы;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) коммуналдық қызметтерді тұтынушылардың жеке шоттары туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z98" w:id="33"/>
-[...15 lines deleted...]
-      11) коммуналдық қызметтерді тұтынушылардың жеке шоттары туралы;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) коммуналдық қызметтерді есепке алудың үйге ортақ және жеке аспаптарын есепке алу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z99" w:id="34"/>
-[...15 lines deleted...]
-      12) коммуналдық қызметтерді есепке алудың үйге ортақ және жеке аспаптарын есепке алу туралы;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) коммуналдық қызметтерді есепке алу аспаптарының көрсеткіштері туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z100" w:id="35"/>
-[...15 lines deleted...]
-      13) коммуналдық қызметтерді есепке алу аспаптарының көрсеткіштері туралы;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) коммуналдық қызметтердің құнын тарифтеу, есептеу, төлеу туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z101" w:id="36"/>
-[...15 lines deleted...]
-      14) коммуналдық қызметтердің құнын тарифтеу, есептеу, төлеу туралы;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) коммуналдық инженерлік желілер туралы: жылумен жабдықтау, сумен жабдықтау, су бұру, кәріздік тазарту құрылыстары, электрмен жабдықтау, газбен жабдықтау желілері туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z102" w:id="37"/>
-[...15 lines deleted...]
-      15) коммуналдық инженерлік желілер туралы: жылумен жабдықтау, сумен жабдықтау, су бұру, кәріздік тазарту құрылыстары, электрмен жабдықтау, газбен жабдықтау желілері туралы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. ТКШ ақпараттандыру объектілерінде электрондық нысандағы ақпаратты қалыптастыруды, өңдеуді, оның ішінде өзектілігін, толықтығын және дұрыстығын қамтамасыз етуді тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы заңнамаға сәйкес жеке кабинет арқылы ТКШ ақпараттандыру субъектілері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүлік иелері бірлестігінің төрағасы немесе кондоминиум объектісін басқару субъектісі тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы және (немесе) жалпыға бірдей қолжетімді орындарда орналастыру арқылы пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелеріне, үй кеңесіне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1751,171 +1971,171 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ТКШ ақпараттандыру объектісіне қолжетімділікті оның меншік иесі және (немесе) иесі болып табылатын ТКШ ақпараттандыру субъектісі оның және ТКШ ақпараттандырудың өзге субъектісінің арасында жасалған қол жеткізу құқығына арналған келісімге сәйкес береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ТКШ ақпараттандыру субъектілерімен ақпаратты қалыптастыру, өңдеу, оның ішінде өзектілендіруді, толықтығын және дұрыстығын қамтамасыз ету тұрақты негізде, электрондық нысанда, оның ішінде электрондық құжаттарды не электрондық нысандағы құжаттардың көшірмелерін қоса бере отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...80 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз тасығышта жасалған құжаттар ТКШ ақпараттандыру объектілерінде құжаттардың электрондық көшірмелері нысанында орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Осы Қағидалардың 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1930,405 +2150,405 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бойынша ақпарат ТКШ ақпараттандыру объектілерінде оған ТКШ ақпараттандыру субъектісінің электрондық цифрлық қолтаңбамен қол қойылғаннан кейін орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Дербес деректерді қамтитын ақпаратты өңдеуді ТКШ ақпараттандыру субъектісі ақпараттандыру және дербес деректерді қорғау саласындағы заңнаманың талаптарын қамтамасыз етуді ескере отырып жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иеленушісі болып табылатын ТКШ ақпараттандыру субъектісі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ТКШ ақпараттандыру объектісінен орталықтандырылған түрде жинаудың АЖ-сына ақпаратты беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Орталықтандырылған түрде жинаудың АЖ-сында электрондық нысандағы ақпаратты орталықтандырылған түрде жинау және сақтау</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Орталықтандырылған түрде жинаудың АЖ-сында электрондық нысандағы ақпаратты орталықтандырылған түрде жинау және сақтау</w:t>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уәкілетті орган өзіне бағынысты ұйымды орталықтандырылған түрде жинаудың АЖ-сы етіп Әкімшіні айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
-[...15 lines deleted...]
-      11. Уәкілетті орган өзіне бағынысты ұйымды орталықтандырылған түрде жинаудың АЖ-сы етіп Әкімшіні айқындайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімші тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы электрондық ақпараттық ресурстардың жұмыс істеуін және қалыптастырылуын әдіснамалық қамтамасыз етуді, сондай-ақ ТКШ ақпараттандыру объектілерінен алынған электрондық ақпараттық ресурстарды орталықтандырылған түрде жинауды, талдауды және сақтауды, сақтауды және құпиялылықты қамтамасыз етуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ақпаратты орталықтандырылған түрде жинаудың АЖ-сында орналастыру мынадай тәсілдермен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...33 lines deleted...]
-      12. Ақпаратты орталықтандырылған түрде жинаудың АЖ-сында орналастыру мынадай тәсілдермен жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке кабинет арқылы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
-[...15 lines deleted...]
-      1) жеке кабинет арқылы;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ТКШ-ны ақпараттандырудың өзге де объектілерінің орталықтандырылған түрде жинаудың АЖ-мен өзара іс-қимылы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Жергілікті атқарушы органдар тұрғын үй қорына түгендеу жүргізеді және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орталықтандырылған алым АЖ-да қорытынды мәліметтерді толтыра отырып, жұмыс істеп тұрған көппәтерлі тұрғын үйлерді есепке алуды жүзеге асырады. Орталықтандырылған алым АЖ-дағы қорытынды мәліметтерді жаңарту және растау кезеңділігі жылына кемінде 1 рет құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. ТКШ ақпараттандырудың өзге объектілерінің орталықтандырылған алым АЖ-мен өзара іс-қимылы арқылы ақпарат орналастырылған жағдайда ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иесі болып табылатын ТКШ ақпараттандыру субъектісі орталықтандырылған алым АЖ-ға ТКШ ақпараттандыру объектісін тіркеуге және интеграциялауға өтінім (бұдан әрі-өтінім) береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
-[...15 lines deleted...]
-      14. ТКШ ақпараттандырудың өзге объектілерінің орталықтандырылған алым АЖ-мен өзара іс-қимылы арқылы ақпарат орналастырылған жағдайда ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иесі болып табылатын ТКШ ақпараттандыру субъектісі орталықтандырылған алым АЖ-ға ТКШ ақпараттандыру объектісін тіркеуге және интеграциялауға өтінім (бұдан әрі-өтінім) береді.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. ТКШ ақпараттандыру субъектілері өтінімде өз функцияларын (құзыреттерін) орталықтандырылған түрде жинаудың АЖ-сында оларды орталықтандырылған түрде жинаудың АЖ-сында бар анықтамалықтан таңдау жолымен көрсетеді. Бұл ретте, егер ТКШ ақпараттандыру субъектісі көрсетілген анықтамалықта санамаланған әртүрлі функцияларға жататын қызметтің бірнеше түрін жүзеге асырған жағдайда, ТКШ ақпараттандыру субъектісі орталықтандырылған түрде жинаудың АЖ-сында бірнеше функцияларды көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...15 lines deleted...]
-      15. ТКШ ақпараттандыру субъектілері өтінімде өз функцияларын (құзыреттерін) орталықтандырылған түрде жинаудың АЖ-сында оларды орталықтандырылған түрде жинаудың АЖ-сында бар анықтамалықтан таңдау жолымен көрсетеді. Бұл ретте, егер ТКШ ақпараттандыру субъектісі көрсетілген анықтамалықта санамаланған әртүрлі функцияларға жататын қызметтің бірнеше түрін жүзеге асырған жағдайда, ТКШ ақпараттандыру субъектісі орталықтандырылған түрде жинаудың АЖ-сында бірнеше функцияларды көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Орталықтандырылған түрде жинаудың АЖ-сының Әкімшісі 5 жұмыс күні ішінде өтінімді қарайды және өтінімде көрсетілген электрондық мекенжайға өтінімді мақұлдау немесе бас тарту туралы ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иеленушісі болып табылатын ТКШ ақпараттандыру субъектісін хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
-[...15 lines deleted...]
-      16. Орталықтандырылған түрде жинаудың АЖ-сының Әкімшісі 5 жұмыс күні ішінде өтінімді қарайды және өтінімде көрсетілген электрондық мекенжайға өтінімді мақұлдау немесе бас тарту туралы ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иеленушісі болып табылатын ТКШ ақпараттандыру субъектісін хабардар етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталықтандырылған түрде жинаудың АЖ-сының Әкімшісі өтінімнен ұсынылған ақпараттың толық болмауы жағдайларында бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Өтінім мақұлданған кезінде орталықтандырылған түрде жинаудың АЖ-сының Әкімшісі ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иеленушісі болып табылатын ТКШ ақпараттандыру субъектісімен ТКШ ақпараттандыру объектісін орталықтандырылған түрде жинау АЖ-сымен интеграциялау туралы келісім жасасады және ТКШ ақпараттандыру объектісін сынақтан өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:p>
-[...33 lines deleted...]
-      17. Өтінім мақұлданған кезінде орталықтандырылған түрде жинаудың АЖ-сының Әкімшісі ТКШ ақпараттандыру объектісінің меншік иесі және (немесе) иеленушісі болып табылатын ТКШ ақпараттандыру субъектісімен ТКШ ақпараттандыру объектісін орталықтандырылған түрде жинау АЖ-сымен интеграциялау туралы келісім жасасады және ТКШ ақпараттандыру объектісін сынақтан өткізеді.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ТКШ ақпараттандыру объектісі немесе орталықтандырылған түрде жинаудың АЖ-сы мемлекеттік органның "электрондық үкіметтің" ақпараттандыру объектілерімен интеграцияланған кезде, интеграциялау Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
-[...15 lines deleted...]
-      18. ТКШ ақпараттандыру объектісі немесе орталықтандырылған түрде жинаудың АЖ-сы мемлекеттік органның "электрондық үкіметтің" ақпараттандыру объектілерімен интеграцияланған кезде, интеграциялау Қазақстан Республикасының ақпараттандыру туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Орталықтандырылған түрде жинаудың АЖ-сындағы ақпаратқа қол жеткізу және ақпаратты орналастыру орталық мемлекеттік органдар, жергілікті атқарушы органдар, өзге де мемлекеттік органдар және коммуналдық қызметтерді жеткізушілер уәкілетті органмен жасасқан келісімге сәйкес жеке кабинет арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z58" w:id="55"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Коммуналдық шаруашылық саласындағы ақпараттандыру субъектілерінің меншігінде және (немесе) иелігінде ТКШ ақпараттандыру объектісі болмаған жағдайда осы Қағидарлардың 4-тармағында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2403,684 +2623,684 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мәліметтердің есебін орталықтандырылған түрде жинаудың АЖ-сында келісімге сәйкес тіркелу кезінде жеке кабинет арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. ТКШ ақпараттандыру субъектілерінің қол жеткізу құқығы мынадай жағдайларда орталықтандырылған түрде жинаудың АЖ-сында:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті органмен жасалған келісімге сәйкес қол жеткізу құқығы берілген мерзім аяқталғанда;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
-[...15 lines deleted...]
-      1) уәкілетті органмен жасалған келісімге сәйкес қол жеткізу құқығы берілген мерзім аяқталғанда;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қол жеткізу құқықтарын кері қайтарып алу туралы ақпаратты орталықтандырылған түрде жинаудың АЖ-да орналастырғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
-[...15 lines deleted...]
-      2) қол жеткізу құқықтарын кері қайтарып алу туралы ақпаратты орталықтандырылған түрде жинаудың АЖ-да орналастырғанда;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ТКШ ақпараттандыру субъектісі атынан орталықтандырылған түрде жинаудың АЖ-сында іс-қимыл жасауға қол жеткізу құқығы берілген тұлғаның қол жеткізу құқығынан бас тарту туралы ақпаратты орталықтандырылған түрде жинаудың АЖ-сында орналастырғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
-[...15 lines deleted...]
-      3) ТКШ ақпараттандыру субъектісі атынан орталықтандырылған түрде жинаудың АЖ-сында іс-қимыл жасауға қол жеткізу құқығы берілген тұлғаның қол жеткізу құқығынан бас тарту туралы ақпаратты орталықтандырылған түрде жинаудың АЖ-сында орналастырғанда;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз атынан өзге тұлғаға орталықтандырылған түрде жинаудың АЖ-сында іс-қимыл жасауға өкілеттік берген орталықтандырылған түрде жинаудың АЖ пайдаланушының қол жеткізу құқықтарын тоқтатқанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...15 lines deleted...]
-      4) өз атынан өзге тұлғаға орталықтандырылған түрде жинаудың АЖ-сында іс-қимыл жасауға өкілеттік берген орталықтандырылған түрде жинаудың АЖ пайдаланушының қол жеткізу құқықтарын тоқтатқанда;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұлғаға қол жеткізу құқығы берілген негіздемелерді тоқтатқанда немесе олардың жоқ екенін анықтағанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
-[...15 lines deleted...]
-      5) тұлғаға қол жеткізу құқығы берілген негіздемелерді тоқтатқанда немесе олардың жоқ екенін анықтағанда;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ТКШ ақпараттандыру субъектісінің өтінімде дұрыс емес мәліметтерді орталықтандырылған түрде жинаудың АЖ-сына ұсыну фактісі анықталғанда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
-[...15 lines deleted...]
-      6) ТКШ ақпараттандыру субъектісінің өтінімде дұрыс емес мәліметтерді орталықтандырылған түрде жинаудың АЖ-сына ұсыну фактісі анықталғанда;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында көзделген өзге де жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
-[...15 lines deleted...]
-      7) Қазақстан Республикасының заңнамасында көзделген өзге де жағдайларда тоқтатылады.</w:t>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. ТКШ ақпараттандыру субъектілері орталықтандырылған түрде жинаудың АЖ-сының ашық бөлігіне және тіркеу рәсімдерінен өтпей, онда орналастырылған ақпаратқа қол жеткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
-[...15 lines deleted...]
-      21. ТКШ ақпараттандыру субъектілері орталықтандырылған түрде жинаудың АЖ-сының ашық бөлігіне және тіркеу рәсімдерінен өтпей, онда орналастырылған ақпаратқа қол жеткізеді.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жүйенің жабық бөлігіне және онда орналастырған ақпаратқа қол жеткізу орталықтандырылған алым АЖ-да жұмыс істеуге арналған жеке кабинеттерде функционалдық мүмкіндіктер беру арқылы және (немесе) тіркеу рәсімінен келісім жасасқаннан кейін өзге де ақпарат объектілерін пайдалана отырып қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
-[...15 lines deleted...]
-      22. Жүйенің жабық бөлігіне және онда орналастырған ақпаратқа қол жеткізу орталықтандырылған алым АЖ-да жұмыс істеуге арналған жеке кабинеттерде функционалдық мүмкіндіктер беру арқылы және (немесе) тіркеу рәсімінен келісім жасасқаннан кейін өзге де ақпарат объектілерін пайдалана отырып қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Ақпаратты ТКШ ақпараттандыру объектілерінде сақтауды ТКШ ақпараттандыру субъектілері және орталықтандырылған түрде жинаудың АЖ-сында уәкілетті орган қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
-[...15 lines deleted...]
-      23. Ақпаратты ТКШ ақпараттандыру объектілерінде сақтауды ТКШ ақпараттандыру субъектілері және орталықтандырылған түрде жинаудың АЖ-сында уәкілетті орган қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. ТКШ ақпараттандыру субъектілері Қазақстан Республикасының ақпараттандыру, ақпараттық қауіпсіздікті қамтамасыз ету және дербес деректерді қорғау саласындағы заңнамасының талаптарын сақтай отырып, орталықтандырылған түрде жинаудың АЖ-сына ақпаратты беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
-[...15 lines deleted...]
-      24. ТКШ ақпараттандыру субъектілері Қазақстан Республикасының ақпараттандыру, ақпараттық қауіпсіздікті қамтамасыз ету және дербес деректерді қорғау саласындағы заңнамасының талаптарын сақтай отырып, орталықтандырылған түрде жинаудың АЖ-сына ақпаратты беруді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Уәкілетті орган не Әкімші Қазақстан Республикасының ақпараттандыру, ақпараттық қауіпсіздікті қамтамасыз ету және дербес деректерді қорғау саласындағы заңнамасының талаптарын сақтай отырып, ТКШ ақпараттандыру субъектілері туралы ақпаратты береді оның ішінде ұсынады немесе таратады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
-[...15 lines deleted...]
-      25. Уәкілетті орган не Әкімші Қазақстан Республикасының ақпараттандыру, ақпараттық қауіпсіздікті қамтамасыз ету және дербес деректерді қорғау саласындағы заңнамасының талаптарын сақтай отырып, ТКШ ақпараттандыру субъектілері туралы ақпаратты береді оның ішінде ұсынады немесе таратады.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. ТКШ саласында ақпараттандыру объектілерінің жұмыс істеуі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. ТКШ ақпараттандыру объектілерінің жұмыс істеу сенімділігін және қауіпсіздігін қамтамасыз ету ақпаратты сақтау, өңдеу және беру үшін пайдаланылатын техникалық құралдар Қазақстан Республикасының ақпараттандыру, ақпараттық қауіпсіздікті қамтамасыз ету және дербес деректерді қорғау саласындағы заңнамасының талаптарына, сондай-ақ Қазақстан Республикасының аумағында қолданыстағы стандарттарға сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Пәтер, тұрғын емес үй-жай, орынтұрақ орындары, қоймалар меншік иесінің дауыс беруі тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері, ұялы байланыстың абоненттік құрылғысы арқылы және пәтер, тұрғын емес үй-жай, орынтұрақ орындары, қоймалар меншік иесін міндетті түрде сәйкестендіре отырып, Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де тәсілдер пайдаланыла отырып жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық дауыс берудің қорытындылары тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері арқылы тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дауыс беру қорытындыларын шығару кезінде жиналыста, келу тәртібімен және тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісі арқылы, жазбаша сұрау салу арқылы және тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектісі арқылы өткізілетін пәтерлер, тұрғын емес үй-жайлар, тұрақ орындары, қоймалар меншік иелерінің дауыстары ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық құжатты қалыптастыру кезінде жиналыстардың хаттамаларын сақтау "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      27. Пәтер, тұрғын емес үй-жай, орынтұрақ орындары, қоймалар меншік иесінің дауыс беруі тұрғын үй қатынастары және тұрғын үй-коммуналдық шаруашылық саласындағы ақпараттандыру объектілері, ұялы байланыстың абоненттік құрылғысы арқылы және пәтер, тұрғын емес үй-жай, орынтұрақ орындары, қоймалар меншік иесін міндетті түрде сәйкестендіре отырып, Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де тәсілдер пайдаланыла отырып жүзеге асырылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 22.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 379</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тұрғын үй қатынастары мен тұрғын үй қоры саласындағы ақпараттандыру объектісі электрондық құжаттағы, оның ішінде қағаз жеткізгіште басып шығарылған электрондық цифрлық қолтаңбаны тексеруді қамтамасыз ету үшін ақпараттық ресурсқа қолжетімділікті қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...131 lines deleted...]
-      28. Тұрғын үй қатынастары мен тұрғын үй қоры саласындағы ақпараттандыру объектісі электрондық құжаттағы, оның ішінде қағаз жеткізгіште басып шығарылған электрондық цифрлық қолтаңбаны тексеруді қамтамасыз ету үшін ақпараттық ресурсқа қолжетімділікті қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ТКШ ақпараттандыру объектілері коммуналдық қызметтерді тұтынушылардан өтініштерді қабылдауды және коммуналдық қызметтерді жеткізушілерге орталықтандырылған түрде жинаудың АЖ-сымен интеграциялау жолымен беру функциясымен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
-[...15 lines deleted...]
-      29. ТКШ ақпараттандыру объектілері коммуналдық қызметтерді тұтынушылардан өтініштерді қабылдауды және коммуналдық қызметтерді жеткізушілерге орталықтандырылған түрде жинаудың АЖ-сымен интеграциялау жолымен беру функциясымен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Ақпаратты ТКШ ақпараттандыру объектісінде жеке кабинет арқылы орналастырған ТКШ ақпараттандыру субъектісі ақпараттың келіп түскен және берілген күнін белгілей отырып, ақпараттың орналастырылғанын растау туралы автоматты түрде хабарлама алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
-[...15 lines deleted...]
-      30. Ақпаратты ТКШ ақпараттандыру объектісінде жеке кабинет арқылы орналастырған ТКШ ақпараттандыру субъектісі ақпараттың келіп түскен және берілген күнін белгілей отырып, ақпараттың орналастырылғанын растау туралы автоматты түрде хабарлама алады.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. ТКШ ақпараттандыру объектілерінде функционалды пайдалану ТКШ ақпараттандыру субъектілеріне берілген қол жеткізу құқығына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
-[...15 lines deleted...]
-      31. ТКШ ақпараттандыру объектілерінде функционалды пайдалану ТКШ ақпараттандыру субъектілеріне берілген қол жеткізу құқығына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Орталықтандырылған түрде жинау АЖ уәкілетті органмен жасалған келісімге сәйкес интеграция арқылы ТКШ ақпараттандыру объектілеріне ақпарат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
-[...15 lines deleted...]
-      32. Орталықтандырылған түрде жинау АЖ уәкілетті органмен жасалған келісімге сәйкес интеграция арқылы ТКШ ақпараттандыру объектілеріне ақпарат береді.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. ТКШ ақпараттандыру объектілері үздіксіз режимде жұмыс істеумен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
-[...15 lines deleted...]
-      33. ТКШ ақпараттандыру объектілері үздіксіз режимде жұмыс істеумен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уәкілетті орган және ақпараттандыру объектісінің меншік иесі немесе иеленушісі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
-[...15 lines deleted...]
-      34. Уәкілетті орган және ақпараттандыру объектісінің меншік иесі немесе иеленушісі:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ТКШ ақпараттандыру объектілерінің үздіксіз жыл бойы және тәулік бойы жұмыс істеуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
-[...15 lines deleted...]
-      1) ТКШ ақпараттандыру объектілерінің үздіксіз жыл бойы және тәулік бойы жұмыс істеуін;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ТКШ ақпараттандыру объектілерінің жұмысы істен шыққан жағдайда олардың жұмысқа қабілеттілігін тез (бір сағаттан артық емес) қалпына келтіруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
-[...15 lines deleted...]
-      2) ТКШ ақпараттандыру объектілерінің жұмысы істен шыққан жағдайда олардың жұмысқа қабілеттілігін тез (бір сағаттан артық емес) қалпына келтіруді;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) орталықтандырылған түрде жинаудың АЖ бағдарламалық-аппараттық кешенінің қолжетімділігін және жабдықты пайдаланудың ағымдағы жай-күйін үздіксіз қадағалауға мүмкіндік беретін ТКШ ақпараттандыру объектілері мен орталықтандырылған түрде жинаудың АЖ-сы оқиғаларының және ағымдағы жай-күйінің мониторингін тұрақты жүргізуді, сондай-ақ орталықтандырылған түрде жинаудың АЖ-сы жұмысының істен шығуы туралы ТКШ ақпараттандыру объектілерінің меншік иелеріне және (немесе) иелеріне дереу хабарлама қалыптастыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3237,68 +3457,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жұмыс істеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс істеп тұрған көппәтерлі тұрғын үйлерді есепке алу қорытындылары бойынша тұрғын үй қатынастары және тұрғын үй- коммуналдық шаруашылық саласындағы электрондық ақпараттық ресурстарды орталықтандырылған жинау мен сақтаудың ақпараттық жүйесіне (орталықтандырылған түрде жинаудың АЖ-сы) қорытынды мәліметтерді толтыру үшін кестенің міндетті өрістерінің Тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8826,55 +9046,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9200,31 +9420,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>