--- v0 (2025-11-06)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="04f71d9" w14:textId="04f71d9">
+    <w:p w14:paraId="5ff10a7" w14:textId="5ff10a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,53 +124,153 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -531,140 +631,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индустрия және инфрақұрылымдық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>даму министрінің міндетін атқарушы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -7693,560 +7809,561 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инженерлік және коммуналдық қамтамасыз ету көздеріне қосылу үшін техникалық шарттарға арналған сауалнама парағы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9081"/>
-        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсырыс беруші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Объектінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормалар бойынша құрылыс салу мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Объектіге (реконструкциялауға) құқық белгілейтін құжаттар </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Қабаттылығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ғимараттың алаңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9081" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтерлер (нөмірлер, кабинеттер) саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8272,164 +8389,173 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="951"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8139"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Электрмен жабдықтау </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезек бойынша құрылыс салу барысында қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Реконструкциялау барысында</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талап етілетін қуаты, кВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8439,87 +8565,87 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жүктеме сипаты (фаза)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8529,135 +8655,143 @@
               <w:t>
 Бір фазалы, үш фазалы, тұрақты, уақытша, маусымдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сенімділігі бойынша санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  I санат___кВт (кВА), </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II санат ___кВт (кВА),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  III санат___кВт (кВА) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8702,90 +8836,83 @@
               <w:t>
 Пайдалануға берілгеннен кейін жылдар бойынша ең жоғарғы жүктеме (қолданыстағы жүктемені ескере отырып үдемелі қорытындымен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8850,312 +8977,317 @@
               <w:t>
 көрсетілген ең жоғарғы жүктемеден мыналар электр қабылдағыштарға жатады:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  I санат___кВт (кВА), </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II санат ___кВт (кВА),</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III санат___кВт (кВА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электр қазандарын, электрокалориферлерді, электр плиталарын, электр пештерін, электр су қыздырғыштарды орнату болжанады (қажеттісінің астын сызыңыз)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 саны ___ дана, бірліктік қуаты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____ кВт (кВА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қолданыстағы ең жоғарғы жүктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9165,298 +9297,303 @@
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансформаторлардың шарт бойынша рұқсат етілген қуаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8139" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  № _________ТЖ-да ______ ТЖ-да кВА </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  № _________ТЖ-да ______ ТЖ-да кВА </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="598"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1316"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Судың жалпы қажеттілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9468,51 +9605,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9557,105 +9694,109 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ауыз суы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9665,412 +9806,370 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...94 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шаруашылық-ауыз су қажеттіліктеріне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10082,51 +10181,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10175,87 +10274,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10265,126 +10364,119 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік қажеттіліктерге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10396,85 +10488,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10492,87 +10577,87 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10582,87 +10667,87 @@
               <w:t>
 л/сек. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өрт сөндіруге қажетті шығыстар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10696,160 +10781,160 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 л/сек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кәріз</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарқынды сулардың жалпы мөлшері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10861,51 +10946,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10972,337 +11057,302 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нәжіспен ластанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11314,51 +11364,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11425,126 +11475,119 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік ластанған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11556,85 +11599,78 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11670,123 +11706,123 @@
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1521" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қала кәрізіне шығарылатын шартты таза сулар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2206" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1008" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11798,51 +11834,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/тәулік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2207" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11896,132 +11932,125 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/сағ. ең жоғарғы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өнеркәсіптік сарқынды сулардың сапалық құрамы мен сипаттамалары (рН, өлшенген заттардың, қышқылдардың, сілтілердің, жарылғыш, радиактивтік жанатын заттардың және басқалары концентрациясының БГ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12124,68 +12153,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12740,51 +12762,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12855,51 +12877,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13247,51 +13269,51 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="598" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13414,68 +13436,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14811,1079 +14826,1144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="554"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10095"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Құрылыс және реконструкция (қайта жоспарлау, қайта жабдықтау) жобаларын әзірлеу кезінде бастапқы материалдарды ұсыну" мемлекеттік көрсетілетін қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.egov.kz, www.elicense.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)техникалық және (немесе) технологиялық жағынан күрделі емес объектілерді жобалауға арналған өтінішті қарау мерзімі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сәулет-жоспарлау тапсырмасы (бұдан әрі – СЖТ) және инженерлік және коммуналдық қамтамасыз ету көздеріне қосылу үшін техникалық шарттарды (бұдан әрі – техникалық шарттар) беруге – 6 (алты) жұмыс күні;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылысқа бастапқы материалдарды (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасынан алынған үзінді көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға – 15 (он бес) жұмыс күні.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) техникалық және (немесе) технологиялық жағынан күрделі объектілерді жобалауға арналған өтінішті қарау мерзімі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СЖТ және техникалық шарттарды беруге – 15 (он бес) жұмыс күні;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылысқа бастапқы материалдарды (СЖТ, техникалық шарттар, егжей-тегжейлі жоспарлау жобасынан алынған үзінді көшірмесі, тік жоспарлау белгілері, жолдар мен көшелердің көлденең қималары, сыртқы инженерлік желілер трассаларының схемалары) алуға – 17 (он жеті) жұмыс күні.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдарды және рұқсат беру құжаттарын алу үшін өтінішті қарау мерзімі - өтініш берілген күннен бастап 15 (он бес) жұмыс күні.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәлелді бас тарту – 5 (бес) жұмыс күні.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші өтініш берушінің құжаттарын алған кезден бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексеруге міндетті.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш беруші құжаттардың толық пакетін ұсынбаған жағдайда, көрсетілетін қызметті беруші көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді түрде бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметті көрсету нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық (толық автоматтандырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жаңа құрылысқа бастапқы материалдарды (бұдан әрі –</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  1-топтама) алу бойынша – СЖТ, тік жоспарлау белгілерін, егжей-тегжейлі жоспарлау жобасынан алынған үзінді көшірмесі, жолдар мен көшелердің көлденең қималарын, техникалық шарттар, сыртқы инженерлік желілер трассасының схемаларының электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 СЖТ және техникалық шарттарды (бұдан әрі – 2-топтама) алу бойынша – СЖТ және техникалық шарттардың электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тіреу және қоршау конструкцияларын, инженерлік жүйелері мен жабдықтарын өзгертуге байланысты қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) реконструкциялау (қайта жоспарлау, қайта жабдықтау) үшін бастапқы материалдарды (бұдан әрі –</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3-топтама) алу бойынша – тіреу және қоршау конструкцияларын, инженерлік жүйелер мен жабдықтарды өзгертуге байланысты қолданыстағы ғимараттардың үй-жайларын (жекелеген бөліктерін) реконструкциялауға (қайта жоспарлауға, қайта жабдықтауға) ЖАО шешімінің, СЖТ, техникалық шарттар (көрсетілетін қызметті алушы сауалнама парағын ұсынған жағдайда), сыртқы инженерлік желілер трассаларының схемаларының электрондық көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы стандарттың 9-тармағында көзделген жағдайлар және негіздер бойынша мемлекеттік көрсетілетін қызметті ұсынудан бас тарту туралы дәлелді бас тарту.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Портал арқылы мемлекеттік қызметке жүгінген кезде мемлекеттік қызмет нәтижесі көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен куәландырылған электрондық құжат нысанында "жеке кабинетке" жіберіледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметті көрсету нәтижесін беру нысаны: электрондық. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15891,854 +15971,950 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) көрсетілетін қызметті берушінің – Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жексенбі және мереке күндерін қоспағанда, түскі асқа үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік қызметтер көрсету нәтижелері келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) 1 және 2- топтамалар бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидалардың </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі ("Жылжымайтын мүлік тіркелімі" мемлекеттік мәліметтер базасында тіркелмеген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша сауалнама парағының электрондық көшірмесі (техникалық шарттарды алған жағдайда).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) 3-топтама бойынша:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидалардың </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасының "Тұрғын үй қатынастары туралы" 1997 жылғы 16 сәуірдегі № 94 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жалпы санының кемінде үштен екі бөлігінің жазбаша келісімінің электрондық көшірмесі немесе, егер өзгерістер кондоминиум объектісінің ортақ мүлкін қозғаған жағдайда, тұрғын үйдің пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналыс хаттамасы (тұрғынжайға қолжетімділігін қамтамасыз етуге байланысты болған жағдайда кресло-арбамен қозғалатын тірек-қимыл аппараты бұзылған адамдарға талап етілмейді);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өзгертілетін үй-жайдың техникалық паспортының электрондық көшірмесі (болған жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық шарттарға арналған сауалнама парағының электрондық көшірмесі (қажет болған жағдайда инженерлік және коммуналдық қамтамасыз ету көздеріне қосымша қосу және/немесе жүктемелерді ұлғайту);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жер учаскесіне құқық белгілейтін құжаттың электрондық көшірмесі (егер реконструкциялау жер учаскесін қосымша бөлуді (кесіп беруді) көздейтін болса) ("Жылжымайтын мүлік тіркелімі" мемлекеттік дерек қорында тіркелмеген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 техникалық жобаның электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 егер жобалаушы техникалық жобада үй-жайларды (тұрғын үй бөліктерін) жоспарланған реконструкциялау (қайта жоспарлау, қайта жабдықтау) немесе үй-жайлардың шекарасын ауыстыру өзгертілетін үй-жайлармен (үй бөліктерімен) жапсарлас үй-жайлар (үй бөліктері) меншік иелерінің мүдделерін қозғайтынын көрсеткен жағдайда, егер жоспарланған реконструкциялау (қайта жоспарлау, қайта жабдықтау) немесе үй-жайлардың шекарасын ауыстыру өзгертілетін үй-жайлармен (үй бөліктерімен) жапсарлас үй-жайлар (үй бөліктері) меншік иелерінің мүдделерін қозғайтын болса, олардың нотариалды куәландырылған жазбаша келісімнің электрондық көшірмелері қосымша қоса беріледі (тұрғынжайға қолжетімділігін қамтамасыз етуге байланысты болған жағдайда кресло-арбамен қозғалатын тірек-қимыл аппараты бұзылған адамдарға талап етілмейді). </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзгертілетін үй-жайлармен (үй бөліктерімен) жапсарлас үй-жайлардың (үй бөліктерінің) меншік иелерінің мүдделері, егер үй-жайларды (тұрғын үй бөліктерін) жоспарланған реконструкциялау (қайта жоспарлау, қайта жабдықтау) немесе үй-жайлардың шекарасын ауыстыру өзгертілетін үй-жайлардың (үй бөліктерінің) бірлескен шекарасын қозғаған жағдайда, сондай-ақ, тұру кезінде санитариялық, экологиялық, өртке қарсы шарттар нашарлаған жағдайларда ескеріледі. Өзге жағдайларда өзгертілетін үй-жайлармен (үй бөліктерімен) жапсарлас үй-жайлардың (үй бөліктерінің) меншік иелерінің бас тартуына жол берілмейді.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушіден ақпараттық жүйелер арқылы алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкер ретінде тіркеу туралы құжаттар туралы мәліметтерді, жылжымайтын мүлікке тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы анықтаманы көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш беруші портал арқылы барлық қажетті құжаттарды тапсырған кезде, мемлекеттік қызмет көрсету нәтижесін алған күнімен мемлекеттік қызмет көрсетуге сұраныстың қабылданғаны туралы мәртебе өтініш берушінің "жеке кабинетінде" көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас тарту негіздері:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушінің және (немесе) мемлекеттік көрсетілетін қызметті көрсетуге қажет ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидалардың белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жоспарланған құрылыстың бекітілген бас жоспарға, егжей-тегжейлі жоспарлау жобасына немесе елді мекендерді дамыту мен құрылыс салу схемасына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) инженерлiк және коммуналдық қамтамасыз ету бойынша қызмет көрсетушiлер техникалық шарттарды беруден көрсетілетін қызметтердің талап етілетін көлемін ұсыну үшін қажетті бос техникалық қуат болмаған және (немесе) көрсетілетін қызметті ұсыну үшін қажетті желілер немесе өзге де мүлік болмаған жағдайларда бас тартуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5) Заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген нормалар мен талаптарды (шарттарды, ережелерді, шектеулерді) бұзуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 6) лицензиясы бар тұлғалар орындаған техникалық жоба осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшада</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> баяндалған құрамы мен мазмұнына сәйкес келмейді, қолданыстағы ғимараттар мен құрылыстардың үй-жайларын (жекелеген бөліктерін) тағайындалуына қойылатын талаптар кешенін, сондай-ақ сәулет, қала құрылысы және құрылыс саласындағы мемлекеттік нормативтердің талаптарын көздемейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1651" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10095" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің порталдағы "жеке кабинеті", сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі көрсетілетін қызметті көрсетушінің анықтамалық қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында: www.miid.gov.kz орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -17300,218 +17476,231 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="666"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6679"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сәулет-жоспарлау тапсырмасын (СЖТ) әзірлеу үшін негіздеме </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основание для разработки архитектурно-планировочного задания (АПЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қала (аудан) әкімдігінің қаулысы немесе құқық белгілейтін құжат №_______ _________ (күні, айы, жылы) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Постановление акимата города (района) или правоустанавливающий документ №_______ от_________ (число, месяц, год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17546,606 +17735,630 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Учаскенің сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Характеристика участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаскенің орналасқан жері Местонахождение участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қала, аудан, шағын аудан, ауыл, орам </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город, район, микрорайон, аул, квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салынған құрылыстың болуы (учаскеде бар құрылыстар мен үй салу, оның ішінде коммуникациялар, инженерлік құрылғылар, абаттандыру элементтері және басқалары) Наличие застройки (строения и сооружения, существующие на участке, в том числе коммуникации, инженерные сооружения, элементы благоустройства и другие)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Геодезиялық зерделенуі (түсірілімдердің болуы, олардың масштабтары) Геодезическая изученность (наличие съемок, их масштабы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Инженерлік-геологиялық зерделенуі (инженерлік-геологиялық, гидрогеологиялық, топырақ-ботаникалық және басқа іздестірулердің қолда бар материалдары) </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерно-геологическая изученность (имеющиеся материалы инженерно-геологических, гидрогеологических, почвенно-ботанических и других изысканий)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18180,874 +18393,910 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Жобаланатын объектінің сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Характеристика проектируемого объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Объектінің функционалдық мәні </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональное значение объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қабаттылығы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Этажность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоспарлау жүйесі Планировочная система</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Объектінің функционалдық мәнін ескере отырып, жоба бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту с учетом функционального назначения объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Конструктивті схема Конструктивная схема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жоба бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По проекту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инженерлік қамтамасыз ету Инженерное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергия тиімділік сыныбы Класс энергоэффективности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамалары бар нормативтік </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19082,1019 +19331,1071 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қала құрылысы талаптары </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Градостроительные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлемдік-кеңістіктік шешім Объемно-пространственное решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Учаске бойынша іргелес объектілермен байланыстыру Увязать со смежными по участку объектами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бас жоспар жобасы:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проект генерального плана:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жанасатын көшелердің тік жоспарлау белгілерінің егжей-тегжейлі жоспарлау жобасына, Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии ПДП, вертикальных планировочных отметок прилегающих улиц, требованиям строительных нормативных документов Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 тік жоспарлау </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 вертикальная планировка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Іргелес аумақтардың жоғары белгілерімен байланыстыру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Увязать с высотными отметками прилегающей территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 абаттандыру және көгалдандыру благоустройство и озеленение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамалары бар нормативтік </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобильдер тұрағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 парковка автомобилей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамалары бар нормативтік </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативное с краткими описаниями</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 топырақтың құнарлы қабатын пайдалану </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 использование плодородного слоя почвы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 шағын сәулет нысандары малые архитектурные формы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 жарықтандыру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 освещение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қысқаша сипаттамасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20129,1120 +20430,1168 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сәулет талаптары </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Архитектурные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Сәулеттік келбетінің стилистикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стилистика архитектурного образа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Объектінің функционалдық ерекшеліктеріне сәйкес сәулеттік келбетін қалыптастыру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сформировать архитектурный образ в соответствии с функциональными особенностями объекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қоршап тұрған құрылыс салумен өзара үйлесімдік сипаты </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Характер сочетания с окружающей застройкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Объектінің орналасқан жеріне және қала құрылысы мәніне сәйкес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В соответствии с местоположением объекта и градостроительным значением</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түсіне қатысты шешім Цветовое решение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Келісілген эскиздік жобаға сәйкес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно согласованному эскизному проекту </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарнамалық-ақпараттық шешім, оның ішінде: Рекламно-информационное решение, в том числе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  "Қазақстан Республикасындағы тіл туралы" Қазақстан Республикасының 1997 жылғы 11 шiлдедегі Заңының 21-бабына сәйкес жарнамалық-ақпараттық қондырғыларды көздеу </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть рекламно-информационные установки согласно статье 21 Закона Республики Казахстан от 11 июля 1997 года "О языках в Республике Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 түнгі жарықпен безендіру ночное световое оформление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіреберіс тораптар </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Входные узлы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіреберіс тораптарға назар аударуды ұсыну </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предложить акцентирование входных узлов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Халықтың мүмкіндігі шектеулі топтарының өмір сүруі үшін жағдай жасау Создание условий для жизнедеятельности маломобильных групп населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іс-шараларды Қазақстан Республикасы құрылыстық нормативтік құжаттарының нұсқаулары мен талаптарына сәйкес көздеу; мүгедектердің ғимаратқа қолжетімділігін көздеу, пандустар, арнайы кірме жолдар мен мүгедектер арбаларының өту жолдарын көздеу</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предусмотреть мероприятия в соответствии с указаниями и требованиями строительных нормативных документов Республики Казахстан; предусмотреть доступ инвалидов к зданию, предусмотреть пандусы, специальные подъездные пути и устройства для проезда инвалидных колясок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дыбыс-шу көрсеткіштері бойынша шарттарды сақтау Соблюдение условий по звукошумовым показателям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қазақстан Республикасы құрылыстық нормативтік құжаттарының талаптарына сәйкес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно требованиям строительных нормативных документов Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21277,394 +21626,422 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сыртқы әрлеуге қойылатын талаптар </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Требования к наружной отделке</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цоколь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қасбет</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоршау конструкция</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Фасад</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ограждающие конструкций лары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21699,1156 +22076,1208 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Инженерлік желілерге қойылатын талаптар </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Требования к инженерным сетям</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылумен жабдықтау Теплоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __и дата выдачи технических условий (далее – ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумен жабдықтау Водоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кәріз </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрмен жабдықтау</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электроснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Газбен жабдықтау Газоснабжение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телекоммуникациялар және телерадиохабар Телекоммуникации и телерадиовещания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Техникалық шарттарға (ТШ №__ және берілген күні) және нормативтік құжаттарға сәйкес </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям (№__ и дата выдачи ТУ) и требований нормативным документам </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Дренаж (қажет болған жағдайда) және нөсерлік кәріз </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дренаж (при необходимости) и ливневая канализация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№__ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Стационарлы суғару жүйелері </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стационарные поливочные системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық шарттарға сәйкес (ТШ №__ және берілген күні)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Согласно техническим условиям (№ __ и дата выдачи ТУ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22883,1258 +23312,1366 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Құрылыс салушыға жүктелетін міндеттемелер </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Обязательства, возлагаемые на застройщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Инженерлік іздестірулер бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По инженерным изысканиям</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Жер учаскесін игеруге инженерлік-геологиялық зерттеуді өткізгеннен, геодезиялық орналастырылғаннан және оның шекарасы нақты (жергілікті жерге) бекітілгеннен кейін кірісу </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приступать к освоению земельного участка разрешается после проведения инженерно-геологического исследования, геодезического выноса и закрепления его границ в натуре (на местности)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қолданыстағы құрылыстар мен имараттарды бұзу (көшіру) бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сносу (переносу) существующих строений и сооружений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қажет болған жағдайда қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае необходимости краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жер асты және жер үсті коммуникацияларын ауыстыру бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По переносу существующих подземных и надземных инженерных коммуникаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  Ауыстыру (орналастыру) туралы техникалық шарттарға сәйкес не желілер мен құрылыстарды қорғау жөніндегі іс-шараларды жүргізу </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Согласно техническим условиям на перенос (вынос) либо на проведения мероприятия по защите сетей и сооружений. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Жасыл көшеттерді сақтау және/немесе отырғызу бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По сохранению и/или пересадке зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Учаскенің уақытша қоршау құрылысы бойынша </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 По строительству временного ограждения участка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қысқаша сипаттамасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қосымша талаптар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дополнительные требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Ғимараттағы ауа баптау жүйесін жобалау кезінде (жобада орталықтандырылған суық сумен жабдықтау және ауа баптау көзделмеген жағдайда) ғимарат қасбеттерінің сәулеттік шешіміне сәйкес жергілікті жүйелердің сыртқы элементтерін орналастыруды көздеу қажет. Жобаланатын ғимараттың қасбеттерінде жергілікті ау баптау жүйелерінің сыртқы элементтерін орналастыруға арналған жерлерді (бөліктер, маңдайшалар, балкондар және т.б.) көздеу қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2. Ресурс үнемдеу және қазіргі заманғы энергия үнемдеу технологиялары бойынша материалдарды қолдану. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При проектировании системы кондиционирования в здании (в том случае, когда проектом не предусмотрено централизованное холодоснабжение и кондиционирование) необходимо предусмотреть размещение наружных элементов локальных систем в соответствии с архитектурным решением фасадов здания. На фасадах проектируемого здания предусмотреть места (ниши, выступы, балконы и т.д.) для размещения наружных элементов локальных систем кондиционирования.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Применить материалы по ресурсосбережению и современных энергосберегающих технологий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="666" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4955" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Жалпы талаптар </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Общие требования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Жобаны (жұмыс жобасын) әзірлеу кезінде Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамасының нормаларын басшылыққа алуы қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Қаланың (ауданның) бас сәулетшісімен келісу:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - эскиздік жоба (жаңа құрылыс кезінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  3. Құрылыс жобасына сараптама жүргізу (Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы қолданыстағы заңнамамен белгілінген жағдайда). </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  4. Құрылыс-монтаждау жұмыстарының басталғандығы туралы хабарлама беру. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. Салынған объектіні қабылдау және пайдалануға беру. (қабылдау түрі). </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. При разработке проекта (рабочего проекта) необходимо руководствоваться нормами действующего законодательства Республики Казахстан в сфере архитектурной, градостроительной и строительной деятельности.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Согласовать с главным архитектором города (района):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 - Эскизный проект (при новом строительстве).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Провести экспертизу проекта строительства (в случаях, установленных законодательством Республики Казахстан в сфере архитектурной и строительной деятельности).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Подать уведомление о начале строительно-монтажных работ.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Приемка и ввод в эксплуатацию построенного объекта (тип приемки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -25030,1368 +25567,1413 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="675"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9613"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Эскизді (эскиздік жобаны) келісуден өткізу" мемлекеттік қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұр-Сұлтан, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 (он) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметті көрсету нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық түрде (толық автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық хат – эскизді (эскиздік жобаны) келісу не осы стандарттың 9-тармағында көзделген жағдайлар мен негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету нәтижесін беру нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде өтініш берушіден алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1)көрсетілетін қызметті берушінің – Қазақстан Республикасының Еңбек кодексіне сәйкес жексенбі және мереке күндерін қоспағанда, түскі асқа үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2)порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (Қазақстан Республикасының еңбек заңнамасына сәйкес көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш білдірген кезде өтініштерді қабылдау және мемлекеттік қызметтер көрсету нәтижелері келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидалардың 6-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 эскиздің (эскиздік жобаның) электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өтініш берушінің және (немесе) мемлекеттік көрсетілетін қызметті көрсетуге қажет ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің Қағидалардың белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) эскиз (эскиздік жобасы) құрамы мен мазмұны осы Қағидаларға 3-қосымшада жазылған мақсатына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) эскиздің (эскиздік жобаның) тағайындауға қойылатын талаптар кешеніне сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) эскиз (эскиздік жобасы) негізгі параметрлеріне сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) эскиз (эскиздік жобасы) объектінің нақты жер учаскесінде орналасуына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) эскиз (эскиздік жобасы) көшелерді, орамдарды және тұрғын үй алаптарын салудың сәулет-көркем колористикасына сәйкес түсіне қатысты шешімге қойылатын талаптарына сәйкес келмеуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9613" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің порталдағы "жеке кабинеті", сондай-ақ мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы арқылы қашықтықтан қол жеткізу режимінде мемлекеттік қызметтер көрсету тәртібі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі көрсетілетін қызметті көрсетушінің анықтамалық қызметтерінің байланыс телефондары Министрліктің интернет-ресурсында: www.miid.gov.kz орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -26433,55 +27015,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>