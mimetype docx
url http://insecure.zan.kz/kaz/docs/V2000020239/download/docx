--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9e9101d" w14:textId="9e9101d">
+    <w:p w14:paraId="2b51e97" w14:textId="2b51e97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,95 +76,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру қағидаларын бекіту туралы</w:t>
+        <w:t>Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру шарттары мен қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 32 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20239 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -187,155 +235,289 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру </w:t>
-[...9 lines deleted...]
-        <w:t>қағидалары</w:t>
+      1. Қоса беріліп отырған Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шарттары мен қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1034,1420 +1216,1244 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қаржы нарығын реттеу және </w:t>
+              <w:t>Қаржы нарығын реттеу және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дамыту агенттігі </w:t>
+              <w:t>дамыту агенттігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 жылғы 30 наурыздағы </w:t>
+              <w:t>2020 жылғы 30 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 32 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру қағидалары</w:t>
+        <w:t xml:space="preserve"> Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру шарттары мен қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (21.10.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...75 lines deleted...]
-        <w:t>" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарына сәйкес әзірленді.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру шарттары мен қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына (бұдан әрі – Кредиттік бюро туралы заң), "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z277" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат уәкілетті органның ресми интернет-ресурсында орналастырылады, тиісті нормативтік құқықтық акт бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде "цифрлық үкіметтің" цифрлық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z278" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беруді (бұдан әрі – рұқсат, мемлекеттік көрсетілетін қызмет) қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z279" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беруді (бұдан әрі – рұқсат, мемлекеттік көрсетілетін қызмет) қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган (бұдан әрі – уәкілетті орган, көрсетілетін қызметті беруші) жүзеге асырады. </w:t>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+      Қағидаларда пайдаланылатын ұғымдар Кредиттік бюро туралы заңда, Мемлекеттік көрсетілетін қызметтер туралы заңда және "Киберқауіпсіздік туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген мәндерде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z280" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Рұқсат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z281" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Заңды тұлға (бұдан әрі – өтініш беруші, көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша берілген рұқсатты алу үшін уәкілетті органға Қағидаларға </w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша берілетін рұқсатты алу үшін уәкілетті органға "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал, өтініш) арқылы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша берілген рұқсатты беру туралы өтінішті "Электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) арқылы жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша рұқсат беру туралы өтінішті жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z282" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуге қажетті құжаттар тізбесі, мемлекеттік қызмет көрсетуден бас тарту себептері, көрсету процесін, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге негізгі талаптар тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер және мемлекеттік қызмет көрсету мерзімі осы Қағидаларға </w:t>
+      Мемлекеттік қызмет көрсетуге қажетті құжаттар тізбесі, мемлекеттік қызмет көрсетуден бас тарту негіздері, көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер және мемлекеттік қызмет көрсету мерзімі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру" мемлекеттік көрсетілетін қызмет стандартында (бұдан әрі - Стандарт) келтірілген.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+        <w:t xml:space="preserve"> сәйкес "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z283" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдау мен тіркеуді және мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі – жауапты бөлімше) жіберуді жүзеге асырады. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде 2015 жылғы 23 қарашадағы Қазақстан Республикасының </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      4. Көрсетілетін қызметті берушінің хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызмет көрсетуге жауапты бөлімшеге (бұдан әрі – жауапты бөлімше) орындауға жіберуді жүзеге асырады. Өтініш көрсетілетін қызметті берушінің жұмыс уақыты аяқталуға екі сағат қалғанда түскен жағдайда, мерзімді есептеу келесі жұмыс күнінен басталады. Өтініш жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері түскен кезде Қазақстан Республикасының еңбек заңнамасына және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес өтінішті қабылдау мен тіркеу келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z284" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші портал арқылы өтініш жіберген кезде "жеке кабинетте" нәтижені алу күні мен уақытын көрсете отырып, мемлекеттік қызмет көрсетуге сұратуды қабылдау туралы мәртебе автоматты түрде көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z285" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жауапты бөлімшенің қызметкері өтініш тіркелген күннен кейінгі 1 (бір) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z286" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұсынылған құжаттардың толық болмау фактісі анықталған жағдайда жауапты бөлімшенің қызметкері өтінішті одан әрі қараудан жазбаша дәлелді бас тартуды көрсетілген мерзімде дайындап, көрсетілетін қызметті берушіге жібереді. Көрсетілетін қызметті беруші Қазақстан Республикасының резидент заңды тұлғасын мемлекеттік тіркеу (қайта тіркеу) туралы құжаттарда көрсетілген мәліметтерді "электрондық үкіметтің" төлем шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. </w:t>
-[...17 lines deleted...]
-      Ұсынылған құжаттардың толық болу фактісі анықталған жағдайда жауапты бөлімшенің қызметкері 2 (екі) жұмыс күні ішінде құжаттардың Қазақстан Республикасындағы кредиттік бюролар және кредиттік тарихты қалыптастыру туралы заңнаманың талаптарына сәйкестігіне қарайды және осы Қағидаларға </w:t>
+      Ұсынылған құжаттардың толықтығы фактісі анықталған жағдайда, жауапты бөлімшенің қызметкері 2 (екі) жұмыс күні ішінде құжаттардың Кредиттік бюролар туралы заң талаптарына сәйкестігін қарайды және көрсетілетін қызметті алушы ұсынған құжаттарды Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні (бұдан әрі – сәйкестік туралы акт) алу үшін ұсынған құжаттарын уәкілетті органның комиссиясына (бұдан әрі – Комиссия) жібереді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+        <w:t xml:space="preserve"> сәйкес кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні (бұдан әрі – сәйкестік туралы акт) алу үшін уәкілетті органның комиссиясына (бұдан әрі – Комиссия) жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z287" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша қойылатын талаптарға сәйкессіздігі Тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда, көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін тоқтата тұруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z288" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін тоқтата тұру туралы көрсетілетін қызметті алушыға хабарлама жіберген күнінен басталады. Мемлекеттік қызмет көрсету мерзімінің ағымы көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім қабылдаған күнінен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z289" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағының үшінші бөлігінде көзделген негіздеме бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалары), портал арқылы өтініш және (немесе) құжаттар берілген жағдайларды қоспағанда, көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z290" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін тоқтата тұру мерзімі шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z291" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі осы тармақтың үшінші бөлігінде көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген ақылға қонымды мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z292" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінде көзделген тоқтата тұру мерзімі Тізбенің 5-тармағында белгіленген мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z293" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша қызмет көрсетудің бұдан былайғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш қолданылған жағдайда мемлекеттік қызмет көрсету процесін тоқтата тұруға құқылы. Мемлекеттік қызмет көрсетудің бұдан былайғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің қолданылуы деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z294" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссия 10 (он) жұмыс күні ішінде өтініш берушіні тексеруді, сәйкестік туралы актіні дайындау мен қол қоюды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z295" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкестік туралы актіні Комиссия Қағидаларға 4-қосымшаға сәйкес нысан бойынша жасайды және тексерілетін кредиттік бюроның өкіліне қол қоюға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z296" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәйкестік туралы акті Комиссия мүшелерінің үштен екісінің қолы болған жағдайда жасалған болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z297" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия және оның құрамы туралы ереже, сондай-ақ тексеру жүргізу регламенті уәкілетті органның бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z298" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жауапты бөлімшенің қызметкері Комиссия сәйкестік туралы актіні ұсынғаннан кейін 5 (бес) жұмыс күні ішінде оны қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...145 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z299" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған құжаттарды және актіні қарау нәтижелері бойынша жауапты бөлімше осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша рұқсаттың жобасын не рұқсат беруден бас тарту туралы дәлелді жауаптың жобасын дайындайды және көрсетілетін қызметті берушінің уәкілетті тұлғасына қарауға жібереді. Көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсаттың жобасына не рұқсат беруден бас тарту туралы дәлелді жауаптың жобасына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z300" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапты бөлімшенің қызметкері көрсетілетін қызметті берушінің уәкілетті тұлғасы рұқсаттың жобасына не рұқсат беруден бас тарту туралы дәлелді жауаптың жобасына қол қойғаннан кейін 1 (бір) жұмыс күні ішінде портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" сәйкестік туралы актінің электрондық көшірмесін қоса бере отырып, көрсетілетін қызметті берушінің уәкілетті тұлғасының электрондық цифрлық қолтаңбасымен қол қойылған электрондық құжат нысанында рұқсат беру туралы хабарламаны не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z301" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Рұқсат және сәйкестік туралы актіні уәкілетті орган шектеусіз мерзімге береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z302" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызмет көрсету кезеңі туралы ақпарат мемлекеттік қызмет көрсету мониторингінің цифрлық жүйесінде автоматты режимде жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z303" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z304" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, іс-әрекеттеріне (әрекетсіздігіне) шағымдану жазбаша түрде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z305" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды көрсетілетін қызметті берушінің жоғары тұрған лауазымды адамы, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z306" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қабылдаған адамның тегі мен аты-жөнінің бас әріптері, берілген шағымға жауап алу мерзімі мен орны көрсетіле отырып, көрсетілетін қызметті берушінің кеңсесінде тіркеу (мөртаңба, кіріс нөмірі мен күні) шағымның қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z307" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты: 8-800-080-7777 немесе 1414 телефоны бойынша Бірыңғай байланыс орталығына хабарласу арқылы алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z308" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды портал арқылы жіберген кезде, көрсетілетін қызметті алушыға "жеке кабинеттен" көрсетілетін қызметті беруші өтінішті өңдеу барысында жаңартылатын өтініш туралы ақпаратқа (жеткізілгені, тіркелгені, орындалғаны туралы белгілер, қарау туралы жауап немесе қараудан бас тарту) қол жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z309" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің атына келіп түскен шағымы ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z310" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z311" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Шағымда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...53 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z312" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының толық атауы, пошталық мекенжайы, бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z313" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті берушінің атауы және (немесе) шешіміне, іс-әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамның тегі, аты, әкесінің аты (ол бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z314" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шағым беруші тұлға өзінің талаптары мен дәлелдемелерін негіздейтін мән-жайлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z315" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шағымның шығыс нөмірі және берілген күні;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z316" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) шағымға қоса берілетін құжаттардың тізбесі көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z317" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымға көрсетілетін қызметті алушы не оның өкілі болып табылатын тұлға қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z318" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2481,181 +2487,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредиттік бюро қызметін жүзеге </w:t>
+              <w:t>Кредиттік бюро қызметін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыру құқығына рұқсат және </w:t>
+              <w:t>асыру құқығына рұқсат және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кредиттік тарихтардың деректер </w:t>
+              <w:t>кредиттік тарихтардың деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасын, пайдаланылатын </w:t>
+              <w:t>базасын, пайдаланылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттық жүйелерді қорғау </w:t>
+              <w:t>цифрлық жүйелерді қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және олардың сақталуын </w:t>
+              <w:t>және олардың сақталуын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қамтамасыз ету жөніндегі </w:t>
+              <w:t>қамтамасыз ету жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредиттік бюроға және үй-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жайларға қойылатын талаптарға </w:t>
+              <w:t>жайларға қойылатын талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кредиттік бюроның сәйкестігі </w:t>
+              <w:t>кредиттік бюроның сәйкестігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>туралы актіні беру қағидаларына</w:t>
+              <w:t>туралы актіні беру шарттары</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2695,278 +2714,243 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z321" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының елтаңбасы</w:t>
-[...36 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Қазақстан Республикасының елтаңбасы Уәкілетті органның толық атауы Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рұқсаттың нөмірі ____________</w:t>
+Рұқсаттың нөмірі____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Берілген күні 20__ жылғы "___" ______</w:t>
+Берілген күні 20__ жылғы "____"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________________ (кредиттік бюроның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z323" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Төраға (Төрағаның орынбасары)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z324" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z325" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алматы қаласы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3000,194 +2984,194 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредиттік бюро қызметін жүзеге </w:t>
+              <w:t>Кредиттік бюро қызметін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыру құқығына рұқсат және </w:t>
+              <w:t>асыру құқығына рұқсат және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кредиттік тарихтардың деректер </w:t>
+              <w:t>кредиттік тарихтардың деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасын, пайдаланылатын </w:t>
+              <w:t>базасын, пайдаланылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттық жүйелерді қорғау </w:t>
+              <w:t>цифрлық жүйелерді қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және олардың сақталуын </w:t>
+              <w:t>және олардың сақталуын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қамтамасыз ету жөніндегі </w:t>
+              <w:t>қамтамасыз ету жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кредиттік бюроға және үй-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жайларға қойылатын </w:t>
+              <w:t>жайларға қойылатын талаптарға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">талаптарға кредиттік бюроның </w:t>
+              <w:t>кредиттік бюроның сәйкестігі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сәйкестігі туралы актіні беру </w:t>
+              <w:t>туралы актіні беру шарттары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>мен қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3227,714 +3211,1040 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z328" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _________________________________________________________________________ -ға  (уәкілетті органның толық атауы)  ________________________________________________________________________ -дан  (өтініш берушінің/ көрсетілетін қызметті алушының толық атауы) Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру туралы өтініш</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> ____________________________________________________________ -ға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z329" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (уәкілетті органның толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z330" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________-дан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z331" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (өтініш берушінің/көрсетілетін қызметті алушының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z332" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z333" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z334" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      деректер базасын, пайдаланылатын цифрлық жүйелерді қорғау және олардың </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z335" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z336" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптарға кредиттік бюроның сәйкестігі туралы актіні беруді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z337" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z338" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш берушінің орналасқан жері (нақты мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z339" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z340" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (индексі, облысы, қаласы, ауданы, көшесі, үйдің нөмірі, бизнес-сәйкестендіру нөмірі, </w:t>
-[...19 lines deleted...]
-    </w:p>
+      (индексі, облысы, қаласы, ауданы, көшесі, үйдің нөмірі, бизнес-сәйкестендіру нөмірі,  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z341" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон нөмірі, факсы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z342" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Кредиттік бюроның бірінші басшысы және бас бухгалтері туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z343" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z344" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (тегі, аты, әкесінің аты (ол бар болса), туылған жылы және күні, байланыс </w:t>
-[...37 lines deleted...]
-    </w:p>
+      (тегі, аты, әкесінің аты (ол бар болған жағдайда), туған күні мен жылы,  байланыс </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z345" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефондарының нөмірлері), жеке сәйкестендіру нөмірі (бар болған  жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z346" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      тегі, аты, әкесінің аты (ол бар болса), туылған жылы және күні, байланыс </w:t>
-[...37 lines deleted...]
-    </w:p>
+      3. Кредиттік бюроның акционерлері (құрылтайшылары, қатысушылары) туралы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z347" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z348" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заңды тұлғалар үшін: толық атауы, мемлекеттік тіркеу (қайта тіркеу) туралы </w:t>
-[...1 lines deleted...]
-    </w:p>
+      жеке тұлғалар үшін: тегі, аты, әкесінің аты (ол бар болған жағдайда), туған күні мен </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z349" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жылы, жеке сәйкестендіру нөмірі (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z350" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z351" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мәліметтер, жарғылық капиталының мөлшері, бизнес-сәйкестендіру нөмірі </w:t>
-[...199 lines deleted...]
-    </w:p>
+      заңды тұлғалар үшін: толық атауы, мемлекеттік тіркеу (қайта тіркеу) туралы  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z352" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініш беру үшін өтініш беруші уәкілеттік берген адамның тегі, аты, әкесінің аты </w:t>
-[...1 lines deleted...]
-    </w:p>
+      мәліметтер, жарғылық капиталдың мөлшері, бизнес-сәйкестендіру нөмірі  (бар болған </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z353" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z354" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z355" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (ол бар болса), лауазымы </w:t>
-[...37 lines deleted...]
-    </w:p>
+      4. Толық төленгенін растайтын құжаттардың деректемелерін көрсете отырып, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z356" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жарғылық капиталдың мөлшері: төлем тапсырмалары, кассалық кіріс ордерлері </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z357" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (акционерлік қоғамның ұйымдық-құқықтық нысанындағы заңды тұлғаларды </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z358" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z359" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z360" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Жарияланған акциялардың шығарылымын мемлекеттік тіркеу туралы куәліктің  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z361" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі және күні (акционерлік қоғамның ұйымдық-құқықтық нысанындағы заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z362" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғалар үшін)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z363" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z364" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z365" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жіберілетін құжаттардың тізбесі, олардың әрқайсысы бойынша даналары мен </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z366" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парақтарының саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z367" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z368" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z369" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беруші өтінішке қоса берілетін құжаттардың (ақпараттың) дәйектілігін </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z370" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толығымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z371" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өтініш беру үшін өтініш беруші уәкілеттік берген адамның тегі, аты, әкесінің аты (ол </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z372" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бар болса), лауазымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z373" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z374" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z375" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық жүйелерде қамтылатын, заңмен қорғалатын құпияны құрайтын мәліметтерді </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z376" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z377" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20___ жылғы "____" ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3968,217 +4278,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредиттік бюро қызметін жүзеге </w:t>
+              <w:t>Кредиттік бюро қызметін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыру құқығына рұқсат және </w:t>
+              <w:t>асыру құқығына рұқсат және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кредиттік тарихтардың деректер </w:t>
+              <w:t>кредиттік тарихтардың деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасын, пайдаланылатын </w:t>
+              <w:t>базасын, пайдаланылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттық жүйелерді қорғау </w:t>
+              <w:t>цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және олардың сақталуын </w:t>
+              <w:t>талаптарға кредиттік бюроның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қамтамасыз ету жөніндегі </w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve">туралы актіні беру қағидаларына </w:t>
+              <w:t>сәйкестігі туралы актіні беру шарттары мен қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z379" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve">  "Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың деректер базасын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4191,1565 +4449,1624 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі көрсетеді.</w:t>
+Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсетудің тәсілдері </w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрлерінің (бар болса) атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) </w:t>
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің мерзімдері</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталға өтініш берген күннен бастап 20 (жиырма) жұмыс күні.</w:t>
+Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мемлекеттік қызмет көрсетудің нысаны </w:t>
+              <w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Электронды (ішінара автоматтандырылған) </w:t>
+              <w:t>
+"Цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5. </w:t>
+ 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық</w:t>
+Порталға жүгінген күннен бастап 20 (жиырма) жұмыс күні. Осы мерзім "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 18-2-бабында белгіленген жағдайларда тоқтатыла тұрады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем ақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет ақысыз негізде көрсетіледі.</w:t>
+Электрондық (ішінара цифрландырылған)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-7. </w:t>
+ 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z380" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа күндері, белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
+Кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актімен қоса, кредиттік бюро қызметін жүзеге асыру құқығына рұқсат не кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актімен қоса, мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). </w:t>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесінің нысаны: электрондық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
+ Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) белгіленген тәртіппен мемлекеттік тіркеуден өткен құрылтай құжаттардың электрондық көшірмелері.</w:t>
-[...407 lines deleted...]
-              <w:t xml:space="preserve"> (Қазақстан Республикасының нормативтік құқықтық актілерінің мемлекеттік тіркеу тізілімінде 2018 жылғы 6 қарашада № 17702 тіркелген) белгіленген ақпарат берушілермен және кредиттік есептерді алушылармен жасалатын шарттарда кредиттік тарихтың деректер базасын құру үшін пайдаланылатын ақпараттық жүйелерді және көрсетілген ақпараттық жүйелерді қорғау құралдарын қалыптастырған және пайдаланған кезде қолданылатын бағдарламалық қамтамасыз етуді қорғау бойынша ұйымдастыру, техникалық шараларды және технологиялық талаптарды орындамауы.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсетудің ерекшеліктері ескерілген өзге талаптар</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектісінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z381" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, сағат 13.00-ден 14.30-ға дейінгі түскі ас үзілісімен, сағат 9.00-ден 18.30-ға дейін белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталдың – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметтер көрсету орындарының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. </w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z382" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру шарттары мен қағидаларына 2-қосымшаға сәйкес нысан бойынша қазақ немесе орыс тілдеріндегі кредиттік бюро қызметін жүзеге асыру құқығына рұқсат және кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) белгіленген тәртіппен мемлекеттік тіркеуден өткен құрылтай құжаттарының электрондық көшірмелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті жəне оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z383" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Қазақстан Республикасының заңдарына сәйкес субъектілердің осы санаты үшін тыйым салынған қызметтің белгілі бір түрін жүзеге асыру;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) кредиттік тарихтардың дерекқорын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроларға және үй-жайларға қойылатын талаптарды сақтамау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты оның қызметтің осы түрімен айналысуына тыйым салатын, соттың заңды күшіне енген шешімінің болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) кредиттік тарихтардың дерекқорын құру үшін пайдаланылатын цифрлық жүйелерді және көрсетілген цифрлық жүйелерді қорғау құралдарын қалыптастыру және пайдалану кезінде қолданылатын бағдарламалық қамтамасыз етуді қорғау бойынша "Кредиттік бюролардың, ақпарат берушілердің және кредиттік есептерді алушылардың қызметін ұйымдастыру кезінде цифрлық технологияларды пайдалануға және ақпараттық қауіпсіздікті қамтамасыз етуге қойылатын талаптарды, сондай-ақ Кредиттік бюролардың ақпарат берушілерге және кредиттік есептерді алушыларға қоятын талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 қыркүйектегі № 228 қаулысымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17702 болып тіркелген) белгіленген ұйымдастырушылық, техникалық шараларды және технологиялық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>талаптарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кредиттік бюроның орындамауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда көрсетілетін қызметтердің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z386" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орнының мекенжайы көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5788,1189 +6105,1376 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Кредиттік бюро қызметін жүзеге </w:t>
+              <w:t>Кредиттік бюро қызметін жүзеге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">асыру құқығына рұқсат және </w:t>
+              <w:t>асыру құқығына рұқсат және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">кредиттік тарихтардың деректер </w:t>
+              <w:t>кредиттік тарихтардың деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">базасын, пайдаланылатын </w:t>
+              <w:t>базасын, пайдаланылатын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттық жүйелерді қорғау </w:t>
+              <w:t>цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні беру шарттары мен қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және олардың сақталуын </w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қамтамасыз ету жөніндегі </w:t>
-[...129 lines deleted...]
-              <w:t>нысан</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z389" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> кредиттік тарихтардың деректер базасын, пайдаланылатын ақпараттық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға сәйкестігі туралы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+        <w:t xml:space="preserve"> _____________________________________ (кредиттік бюроның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z390" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> кредиттік тарихтардың деректер базасын, пайдаланылатын цифрлық жүйелерді қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-жайларға қойылатын талаптарға сәйкестігі туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z391" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Акт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы "__" _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жасалған орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z392" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы кредиттік тарихтардың деректер базасын, пайдаланылатын цифрлық жүйелерді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z393" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қорғау және олардың сақталуын қамтамасыз ету жөніндегі кредиттік бюроға және үй-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z394" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жайларға қойылатын талаптарға кредиттік бюроның сәйкестігі туралы актіні мынадай </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z395" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрамдағы комиссия жасады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z396" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уәкілетті органның өкілдері:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z397" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z398" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z399" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комиссияның жұмысына кредиттік тарихтарды қалыптастыру және оларды пайдалану </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z400" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйесі қатысушысының өкілдері қатысады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z401" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z402" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z403" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия тексерген объектілердің және зерделеген құжаттардың толық сипаты:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...178 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z404" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z405" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z406" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кредиттік тарихтарды қалыптастыру және оларды пайдалану жүйесі қатысушысының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z407" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өкілдері түсіндірмелерінің қысқаша мазмұны:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z408" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z409" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z410" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссияның кредиттік бюроның техникалық және өзге құжаттарын тексеруінен,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z411" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________ _________________________________________________________ </w:t>
-[...55 lines deleted...]
-    </w:p>
+      оның техникалық үй-жайларын, электрондық-компьютерлік жабдығын, байланыс </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z412" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________ _________________________________________________________ </w:t>
-[...55 lines deleted...]
-    </w:p>
+      жүйелері мен қорғаныш құрылғыларын және кредиттік тарихтарды қалыптастыру </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z413" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________ _________________________________________________________ </w:t>
-[...73 lines deleted...]
-    </w:p>
+      және оларды пайдалану жүйесіндегі жұмысқа арналған өзге объектілерді тексеруінен </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z414" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мыналар анықталды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z415" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z416" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z417" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z418" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қойылатын талаптарға сәйкестігі (сәйкессіздігі) және ұйымның цифрлық  қызметтер </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z419" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нарығындағы қызметін бастауы (жалғастыруы) үшін жеткіліктілігі  (жеткіліксіздігі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z420" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кредиттік бюро комиссияның актісіне қоса берілетін мынадай техникалық  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z421" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттаманы және өзге де құжаттарды ұсынды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z422" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z423" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z424" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия мүшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z425" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z426" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (тегі, аты, әкесінің аты (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z427" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z428" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісілді (келісілген жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z429" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____ _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z430" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (тегі, аты, әкесінің аты (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z431" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z432" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісілді (келісілген жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z433" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z434" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (тегі, аты, әкесінің аты (ол бар болған жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z435" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z436" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісілді (келісілген жоқ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z437" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия жетекшісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z438" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z439" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>