--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2bf589" w14:textId="c2bf589">
+    <w:p w14:paraId="bb4c462" w14:textId="bb4c462">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банктің, банк холдингінің ірі қатысушысы, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің ірі қатысушысы, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидаларын және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 ақпандағы № 67 қаулысына өзгеріс енгізу және Қазақстан Республикасы Ұлттық Банкінің кейбір нормативтік құқықтық актілерінің құрылымдық элементтерінің күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 35 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20237 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 35 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20237 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -208,211 +212,183 @@
         <w:t xml:space="preserve">
       "Қазақстан Республикасының кейбір заңнамалық актілеріне мемлекеттік қызметтер көрсету мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы" 2019 жылғы 25 қарашадағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> іске асыру мақсатында Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7552 болып тіркелген, 2012 жылғы 19 маусымда "Егемен Қазақстан" газетінде № 330-335 (27409) жарияланған) мынадай өзгеріс енгізілсін:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 сәуірдегі № 71 қаулысының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9), 10) және 11) тармақшаларының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11534 болып тіркелген, 2015 жылғы 15 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 31 шілдедегі № 149 қаулысының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -447,112 +423,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшаларының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15685 болып тіркелген, 2017 жылғы 27 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулы ресми жарияланғаннан кейін оны Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы қаулының осы тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -567,213 +543,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Халықаралық қатынастар және сыртқы коммуникациялар басқармасы осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және дамыту </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1121,19263 +1113,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 35 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...115 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Банктің ірі қатысушысы, банк холдингі, сақтандыру (қайта сақтандыру) ұйымының ірі қатысушысы, сақтандыру холдингі, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін иеленуге келісім беру, оны кері қайтарып алу қағидалары және көрсетілген келісімді алу үшін табыс етілетін құжаттарға қойылатын талаптар (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының </w:t>
-[...19041 lines deleted...]
-      (қолы)</w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -20385,55 +1201,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20759,31 +1575,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>