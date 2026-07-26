--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6297316" w14:textId="6297316">
+    <w:p w14:paraId="2987dfc" w14:textId="2987dfc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,93 +86,183 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иемденуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, сондай-ақ еншілес ұйымды құруға, сатып алуға, ұйымның капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидаларын бекіту туралы" Қазақстан Республикасының Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 129 қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 46 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20229 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 46 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20229 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 31 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -753,140 +845,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және дамыту </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2904,132 +3012,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12103"/>
-        <w:gridCol w:w="197"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12103" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______ жылғы "___" __________ №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="197" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еншілес ұйымды құруға немесе иеленуге рұқсат алуға өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3654,841 +3756,850 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуға рұқсат беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10847"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі (бұдан әрі - уәкілетті орган).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызмет көрсету мерзімі – порталға өтініш берген күннен бастап 50 (елу) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (толық автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уәкілетті орган Басқармасының тиісті қаулысының көшірмесін қоса бере отырып, көрсетілетін қызметті алушының атына еншілес ұйымды құруға немесе иеленуге, ұйымның капиталына қомақты қатысуға рұқсат беру туралы хат (хабарлама) не мемлекеттік көрсетілетін қызмет стандартының 9-тармағында көзделген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезіндегі мөлшерлеме 50 (елу) айлық есептік көрсеткішті құрайды.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Төлем екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, сондай-ақ "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4496,474 +4607,566 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) порталдың - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының 2015 жылғы 23 қарашадағы Қазақстан Республикасының 2015 жылғы 23 қарашадағы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) уәкілетті органның – Кодекске сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) банк холдингі немесе банк болып табылмайтын сақтандыру холдингі (сақтандыру холдингі мәртебесін алуға ниетті тұлға) сақтандыру (қайта сақтандыру) ұйымының, банктің немесе Қазақстан Республикасының резиденті инвестициялық портфель басқарушысының еншілес ұйымын иеленген немесе құрған:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сақтандыру (қайта сақтандыру) ұйымына және (немесе) сақтандыру холдингіне еншілес ұйымды құруға немесе иеленуге, ұйымдардың капиталына қомақты қатысуға рұқсат беру, еншілес ұйымды құруға, сатып алуға, ұйымдардың капиталына қомақты қатысуға рұқсатты кері қайтарып алу қағидалары, сондай-ақ еншілес ұйымды құруға немесе иеленуге рұқсат алу үшін қажетті құжаттарға қойылатын талаптарға (бұдан әрі – Қағидаларға) 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, рұқсат беру үшін алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) сақтандыру (қайта сақтандыру) ұйымы Қазақстан Республикасының резиденті инвестициялық портфельді басқарушының еншілес ұйымын иеленген немесе құрған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 3-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, рұқсат беру үшін алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еншілес ұйым құрылған жағдайда оны құру туралы шешімнің электрондық көшірмесі қабылданған немесе еншілес ұйым иеленген жағдайда оны иелену туралы шешім (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидалардың 11-тармағының талаптарына сәйкес ресімделген еншілес ұйымның бизнес-жоспарының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 4-қосымшаға сәйкес сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі жарғылық капиталына қатысу үлесін немесе акцияларын иелену арқылы еншілес ұйымды иеленетін заңды тұлға туралы мәліметтер (еншілес ұйымды бірнеше заңды тұлғаның жарғылық капиталына қатысу үлесі немесе акцияларын иеленуі арқылы иеленген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бақылаудың туындау негізін көрсете отырып, олардың негізінде иеленетін еншілес ұйымды бақылау көзделетін немесе бақылауды растайтын өзге де құжаттар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) өзге жағдайларда:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, рұқсат беру үшін алымның төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еншілес ұйым құрылған жағдайда оны құру туралы шешімнің электрондық көшірмесі қабылданған немесе еншілес ұйым иеленген жағдайда оны иелену туралы шешім (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидалардың 11-тармағының талаптарына сәйкес ресімделген еншілес ұйымның бизнес-жоспарының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 иеленген еншілес ұйымның соңғы аяқталған қаржы жылындағы, аудиторлық ұйым куәландырған қаржылық есептілігінің электрондық көшірмесі (қаржылық есептілік депозитарийінің интернет-ресурсында есептілік болмаған жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 4-қосымшаға сәйкес сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі жарғылық капиталына қатысу үлесін немесе акцияларын иелену арқылы еншілес ұйымды иеленетін заңды тұлға туралы мәліметтер (еншілес ұйымды бірнеше заңды тұлғаның жарғылық капиталына қатысу үлесі немесе акцияларын иеленуі арқылы иеленген жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш берушінің үлестес тұлғалары туралы, электрондық құжат нысанындағы мәліметтер (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған жағдайда);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еншілес ұйым орналасқан елдің заңнамасын талдау негізінде, сақтандыру тобына қатысушылар - Қазақстан Республикасының бейрезиденттері орналасқан елдердің заңнамасының оларға және сақтандыру тобына Қазақстан Республикасының заңнамасында көзделген электрондық құжат түріндегі талаптарды орындауға мүмкіндік бермеуіне байланысты, сақтандыру тобына шоғырландырылған қадағалау жүргізуге мүмкін емес екенін болжайтын жағдайлардың болмауы туралы ақпарат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 3-қосымшаға сәйкес басшы қызметкерлер (немесе басшы қызметкерлер лауазымына тағайындауға немесе сайлауға ұсынылған кандидаттар) туралы ақпараттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 бақылаудың туындау негізін көрсете отырып, олардың негізінде иеленетін еншілес ұйымды бақылау көзделетін немесе бақылауды растайтын өзге де құжаттар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Егер құрылатын немесе иеленетін еншілес ұйым банк, сақтандыру (қайта сақтандыру) ұйымы, инвестициялық портфельді басқарушы болып табылса, не сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі осы ұйымдардың капиталында қомақты үлесті иеленсе, еншілес ұйымды құруға немесе иеленуге немесе ұйымның капиталына қомақты қатысуға өтінішпен бірге "Сақтандыру қызметі туралы" Қазақстан Республикасының Заңының (бұдан әрі – Сақтандыру қызметі туралы заңы) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -4991,328 +5194,384 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>72-1-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> талаптарына сәйкес қаржы ұйымының ірі қатысушысы мәртебесін алуға құжаттар ұсынылады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Ұйымдардың капиталына қомақты қатысуына рұқсат алу үшін:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) банк холдингі немесе сақтандыру (қайта сақтандыру) ұйымының капиталына қомақты қатысуы бар банк болып табылмайтын сақтандыру холдингі (сақтандыру холдингі мәртебесін алуға ниетті тұлға) банкті немесе Қазақстан Республикасының резиденттері-инвестициялық портфельді басқарушыны иеленген жағдайда:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы қаулының 2-қосымшасына сәйкес Сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат алуға арналған өтініш мазмұнына қойылатын талаптармен бекітілген электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, рұқсат беру үшін алым төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) өзге жағдайларда:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы қаулының 2-қосымшасына сәйкес Сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат алуға арналған өтініш мазмұнына қойылатын талаптармен бекітілген электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, рұқсат беру үшін алым төленгенін растайтын құжаттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еншілес ұйымды құру туралы шешім қабылданған не еншілес ұйым сатып алған жағдайда оны сатып алу туралы шешімнің электрондық көшірмесі (қаржылық есептілік депозитарийінің интернет-ресурсында мәлімет болмаған кезде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 еншілес ұйым орналасқан елдің заңнамасын талдау негізінде, сақтандыру тобына қатысушылар - Қазақстан Республикасының бейрезиденттері орналасқан елдердің заңнамасы оларға және сақтандыру тобына заңнаманы сақтауға мүмкіндік бермегендіктен, Қазақстан Республикасының заңнамалық актілерінде көзделген сақтандыру тобына шоғырландырылған қадағалау жүргізу мүмкін еместігін болжайтын жағдайлардың болмауы туралы ақпарат электрондық құжат нысанындағы талаптар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 3-қосымшаға сәйкес (инвестициялық портфелді басқарушының капиталына қомақты қатысуды иеленген жағдайда ұсынылмайды) басшы қызметкерлер (немесе басшы қызметкерлері лауазымдарына тағайындау немесе сайлау үшін ұсынылатын кандидаттар) туралы ақпараттың электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініш берушінің аффилиирленген тұлғалары туралы мәліметтер (қаржылық есептілік депозитарийінің интернет-ресурсында мәліметтер болмаған кезде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидалардың 11-тармағының талаптарына сәйкес ресімделген еншілес ұйымның бизнес-жоспарының электрондық көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі жарғылық капиталдағы қатысу үлесін немесе акцияларын иелену арқылы заңды тұлға туралы мәліметтер Қағидаларға 4-қосымшаға сәйкес нысан түрінде ұйымның капиталында қомақты қатысуды алады (бірнеше заңды тұлғалардан қомақты қатысуды иеленген жағдайда).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті беруші жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5320,81 +5579,93 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) Сақтандыру қызметі туралы заңның </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> көрсетілген талаптарға ұсынылған құжаттардың сәйкес келмеуі не ұсынылған құжаттар бойынша уәкілетті органның ескертулерін олар белгілеген мерзімде жоймауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) құрылатын немесе сатып алынатын еншілес ұйымы орналасқан елдің қаржы ұйымдарын шоғырландырылған қадағалау саласындағы заңнамасының Қазақстан Республикасының заңнамалық актілерінде белгіленген шоғырландырылған қадағалау талаптарына сай келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) көрсетілетін қызметті алушының еншілес ұйымының басшы қызметкерінің (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттың):</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 мінсіз іскерлік беделі жоқ, оның болмау өлшемшарттары "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының 1995 жылғы 31 тамыздағы заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5422,348 +5693,404 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 7-тармағына және "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының 2003 жылғы 2 шілдедегі заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>54-бабының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6-тармағына сәйкес нормативтік құқықтық актілерде белгіленген;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 уәкілетті орган қаржы ұйымын таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруын тоқтатуға әкеп соққан, банкті төлем жасауға қабілетсіз банктер санатына жатқызу туралы, сақтандыру (қайта сақтандыру) ұйымын консервациялау не оның акцияларын мәжбүрлеп сатып алу туралы, қаржы ұйымын лицензиясынан айыру туралы шешім қабылданғанға дейін не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгенге дейін 1 (бір) жылдан аспайтын кезеңде бұрын қаржы ұйымын басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері, қаржы ұйымының ірі қатысушысы - жеке тұлға, ірі қатысушысы (сақтандыру холдингі) - заңды тұлғаның басшысы болған. Аталған талап қаржы ұйымын мәжбүрлеп таратуға және (немесе) қаржы нарығында қызметті жүзеге асыруын тоқтатуға әкеп соққан, банкті төлем жасауға қабілетсіз банктер санатына жатқызу туралы, сақтандыру (қайта сақтандыру) ұйымын консервациялау не оның акцияларын мәжбүрлеп сатып алу туралы, қаржы ұйымын лицензиясынан айыру туралы шешім қабылданғаннан кейін не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгеннен кейін 5 (бес) жыл бойы қолданылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы және (немесе) өзге қаржы ұйымында басшы қызметкер лауазымына тағайындауға (сайлауға) берілген келісім кері қайтарып алынған. Аталған талап уәкілетті орган басшы қызметкер лауазымына тағайындауға (сайлауға) келісімді кері қайтарып алу туралы шешім қабылдағаннан кейін қатарынан соңғы 12 (он екі) ай бойы қолданылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сыбайлас жемқорлық қылмыс жасаған не тағайындалған (сайланған) күніне дейін 3 (үш) жыл ішінде сыбайлас жемқорлық құқық бұзушылық жасағаны үшін тәртіптік жауаптылыққа тартылған;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қатарынан 4 (төрт) және одан да көп кезең бойы шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу бойынша дефолтқа жол берген не шығарылған эмиссиялық бағалы қағаздар бойынша купондық сыйақы төлеу бойынша берешегінің сомасы купондық сыйақының төрт еселенген және (немесе) одан да көп мөлшерін құрайтын не шығарылған эмиссиялық бағалы қағаздар бойынша негізгі борышты төлеу бойынша дефолттың мөлшері республикалық бюджет туралы заңда төлеу күніне белгіленген айлық есептік көрсеткіштен он мың есе асып түсетін соманы құрайтын дефолтқа жол берген бұрын қаржы ұйымының директорлар кеңесінің басшысы, мүшесі, басқарма басшысы, мүшесі, бас бухгалтері, ірі қатысушы (ірі акционер) - жеке тұлға, ірі қатысушы (ірі акционер) - заңды тұлға - эмитенттің директорлар кеңесінің басшысы, мүшесі, атқарушы органының басшысы, мүшесі, бас бухгалтері болған адам. Көрсетілген талап осы абзацта көзделген мән-жайлар туындаған кезден бастап 5 (бес) жыл бойы қолданылады;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымының болжанатын болуы нәтижесінде сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі құрамына кіретін сақтандыру тобының пруденциялық нормативтерді сақтамауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) еншілес ұйымы қызметінің немесе сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингі жоспарлайтын инвестициялардың салдарынан сақтандыру (қайта сақтандыру) ұйымының, сақтандыру холдингінің немесе сақтандыру тобының қаржылық ахуалының нашарлауы болжанатын қаржылық салдардың талдамасы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) тәуекелдерді басқару мен ішкі бақылау жүйелерінің, оның ішінде еншілес ұйымының қызметімен байланысты тәуекелдерге қатысты жүйелердің уәкілетті органның тәуекелдерді басқару мен ішкі бақылау жүйелеріне қоятын талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) еншілес ұйымы орналасқан елінің заңнамасында көзделген жағдайларда еншілес ұйымның белгіленген пруденциялық нормативтерді, сондай-ақ сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің пруденциялық нормативтерді, оның ішінде шоғырландырылған негізде және уәкілетті органға рұқсат алуға өтініш берген күннің алдындағы соңғы 3 (үш) ай ішінде және (немесе) өтінішті қарау кезеңінде сақталуы міндетті басқа да нормалар мен лимиттерді сақтамауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) өтініш берілген күні және құжаттарды қарау кезеңінде сақтандыру (қайта сақтандыру) ұйымында және (немесе) сақтандыру холдингінде және (немесе) иелену болжанған еншілес ұйымда қолданыстағы қадағалап ден қою шараларының және (немесе) 2014 жылғы 5 шілдедегі Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексінің 227, 229, 230-баптарында, 239-бабының төртінші бөлігінде көзделген әкімшілік құқық бұзушылықтар үшін әкімшілік шаралардың болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі еншілес ұйымды - Қазақстан Республикасының резиденттері - сақтандыру (қайта сақтандыру) ұйымын, банкті, инвестициялық портфельді басқарушыны құрған немесе иемденген жағдайда, Заңда, Қазақстан Республикасының банктер және банк қызметі және бағалы қағаздар нарығы туралы заңнамасында көзделген Қазақстан Республикасының резиденттері сақтандыру немесе банк холдингі, сақтандыру (қайта сақтандыру) ұйымының, банктің, инвестициялық портфельді басқарушының ірі қатысушысы мәртебесін алуға келісім беруге қатысты талаптарды сақтамауы мемлекеттік қызметті көрсетуден бас тартуға негіз болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10847" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орнының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ Бірыңғай байланыс орталығы арқылы алады.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Порталда іркілістер не техникалық ақаулар анықталған жағдайда Бірыңғай байланыс орталығына хабарласу қажет.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 8-800-080-7777 немесе 1414.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының сақтандыру (қайта сақтандыру) ұйымын құруға рұқсат алу шеңберінде көзделген сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің еншілес ұйымды құруына немесе иемденуіне, сақтандыру (қайта сақтандыру) ұйымының және (немесе) сақтандыру холдингінің ұйымдардың капиталына қомақты қатысуына рұқсат беруді көрсетілетін қызметті беруші бір өтініш негізінде бірнеше мемлекеттік қызметтердің жиынтығын көрсетуді көздейтін "бір өтініш" қағидаты бойынша жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -6289,2016 +6616,1901 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11653"/>
-        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні мен жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың деректері, жеке сәйкестендіру нөмірі (бар болғанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1739"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3891" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түскен күні - аяқтаған күнi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі туралы дипломның деректемелері, біліктілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3891" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жұбайы (зайыбы), жақын туыстары (ата-анасы, аға-інісі, әпке-сіңлісі, балалары) және жекжаты (жұбайының (зайыбының) ата-анасы, аға-інісі, әпке-сіңлісі, балалары) туралы мәліметтер)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1600"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты (ол бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туыстық қатынасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны мен лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5452" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1601" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1600" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Заңды тұлғалардың жарғылық капиталына қатысуы немесе акцияларын иеленуі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1194"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="7058"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға қызметінің жарғылық түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның жарғылық капиталына қатысу үлесі немесе кандидатқа тиесілі акциялары санының дауыс беретін акцияларының жалпы санына арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2190" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1858" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1194" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Еңбек қызметі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
@@ -8310,1349 +8522,1274 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта еншілес ұйымның басшы қызметкерінің (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттың) бүкіл еңбек қызметі, сондай-ақ басқару органындағы мүшелігі, оның iшiнде еншілес ұйымдағы лауазымын немесе кандидат еншілес ұйымда тағайындалатын немесе сайланатын лауазымды көрсете отырып, жоғарғы оқу орнын аяқтаған сәттен бастап еңбек қызметі туралы мәліметтер, сондай-ақ еншілес ұйымның басшы қызметкерінің (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылып отырған кандидаттың) еңбек қызметі жүзеге асырылмаған кезең көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1331"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2442"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс істеген кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жаза қолданудың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығару, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4164" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Еншілес ұйымдағы және (немесе) басқа ұйымдардағы инвестициялық комитеттерде мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезеңі (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығару, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Еншілес ұйымның басшы қызметкерінің (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидаттың) азаматтығы бар елде (шетелдіктер үшін) немесе тұрғылықты тұратын елде (азаматтығы жоқ адамдар үшін) жасаған қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқ екендігі туралы мәлімет, олардың азаматтығы бар елдің (олар тұрғылықты тұратын елдің - азаматтығы жоқ адамдар үшін) не еншілес ұйымның басшы қызметкері (немесе басшы қызметкер лауазымына тағайындау немесе сайлау үшін ұсынылатын кандидат) соңғы 15 (он бес) жыл бойы тұрғылықты тұрған елдің мемлекеттік органы берген құжатты қоса бере отырып ұсынылады. Көрсетілген құжатты беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжатта оның қолданылуының өзге мерзімі көрсетілген жағдайларды қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
@@ -10413,1375 +10550,1308 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сақтандыру (қайта сақтандыру) ұйымы және (немесе) сақтандыру холдингі оның жарғылық капиталына қатысу үлесін немесе акцияларын иелену арқылы еншілес ұйымды немесе ұйымның капиталына қомақты қатысуды иеленетін заңды тұлға туралы деректер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="948"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3872"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның жарғылық капиталындағы көрсетілетін қызметті алушының үлестік қатысу мөлшері туралы ақпарат (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының заңды тұлғаның жарғылық капиталындағы үлесін сатып алу бағасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның акциялары саны туралы ақпарат (дана)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның акцияларын сатып алу бағасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатып алынған акциялардың заңды тұлғаның орналастырылған акцияларының жалпы санына пайыздық қатынасы (артықшылықты және сатып алған акционерлік қоғамды есептемегенде) заңды тұлға (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2337" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2194" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2234"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4420"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның меншік үлесінің мөлшері туралы ақпарат (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа заңды тұлғаның жарғылық капиталындағы акцияларды сатып алу бағасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға сатып алған акциялар саны туралы ақпарат (дана)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1309" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға сатып алған акцияларының бағасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4420" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға сатып алған акциялардың жалпы санына сатып алынған акциялардың пайызы (компания артықшылықты және сатып алғанын есептемегенде), пайызбен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1905" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2432" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1309" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4420" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12210,63 +12280,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12588,35 +12680,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>