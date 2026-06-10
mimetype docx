--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa026d9" w14:textId="aa026d9">
+    <w:p w14:paraId="dd50509" w14:textId="dd50509">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,93 +86,183 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар жүзеге асыратын банк операцияларын лицензиялау қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2007 жылғы 25 маусымдағы № 168 қаулысына өзгерістер мен толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20225 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 34 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20225 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 31 наурыздағы № 29 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы қаулының қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -749,140 +841,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қаржы нарығын реттеу және дамыту </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Агенттігінің Төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3156,2024 +3264,2257 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға банк операцияларына лицензия беру" мемлекеттік көрсетілетін қызмет стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="10694"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көрсетілетін қызметті берушінің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" www.egov.kz, www.elіcense.kz веб-порталы (бұдан әрі – портал);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті берушінің кеңсесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттар топтамасын көрсетілетін қызметті берушіге берген күннен, сондай-ақ порталға өтініш берген күннен бастап:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк операцияларын жүргізуге арналған лицензия (бұдан әрі – лицензия) беру кезінде – 30 (отыз) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияны қайта ресімдеу кезінде – 3 (үш) жұмыс күні ішінде;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушы бөліп шығару немесе бөліну нысанында қайта ұйымдастырылған жағдайда лицензияны қайта ресімдеу кезінде – 30 (отыз) жұмыс күнінен кешіктірмей;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 лицензияның телнұсқасын беру кезінде – 2 (екі) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Электрондық (ішінара автоматтандырылған) және қағаз нысанда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензияны не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты қоса бере отырып, лицензияны беру, лицензияны қайта ресімдеу, лицензияның телнұсқасын беру туралы хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан өндіріп алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны өндіріп алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия бергені үшін лицензиялық алым 400 (төрт жүз) айлық есептік көрсеткішті құрайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлеменің 10 (он) пайызын құрайды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) лицензияның телнұсқасын беру үшін лицензиялық алым осы тармақтың 1) тармақшасында белгіленген мөлшерлеменің 10 (он) пайызын құрайды.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензиялық алымды төлеу екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар қолма-қол ақшамен немесе қолма-қол ақшасыз нысанда, "электрондық үкіметтің" төлем шлюзі арқылы қолма-қол ақшасыз нысанда жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті беруші – Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа күндері сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру кестесі - сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған кезде Қазақстан Республикасының еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін жіберу келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лицензия алу үшін өтініш берген кезде көрсетілетін қызметті алушы көрсетілетін қызметті берушінің кеңсесіне өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 2-қосымшаға сәйкес нысан бойынша банк операцияларын жүргізуге лицензия беру туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеуді қоспағанда, банк операцияларының жекелеген түрлерін жүзеге асыру құқығы үшін лицензиялық алымның төленгенін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) жарғының көшірмесі (салыстырып тексеру үшін түпнұсқаларын ұсынбаған жағдайда, жарғының нотариат куәландырған);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) осы қаулымен бекітілген, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша банк операцияларын жүргізуге лицензия алу үшін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қойылатын Біліктілік талаптарына 1-қосымшаға сәйкес көрсетілетін қызметті алушының акционері (қатысушысы) туралы мәліметтердің нысаны және оларға сәйкестікті растайтын құжаттардың тізбесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) осы қаулымен бекітілген, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша банк операцияларын жүргізуге лицензия алу үшін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қойылатын Біліктілік талаптарына 2-қосымшаға сәйкес өтініш берушінің акционері (қатысушысы) (жеке тұлға үшін) туралы мәліметтердің нысаны және оларға сәйкестікті растайтын құжаттардың тізбесі, оларға мына құжаттар қоса беріледі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлға акционердің (қатысушының) жеке басын куәландыратын құжаттың көшірмесі (шетелдіктер, азаматтығы жоқ тұлғалар үшін);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының жеке тұлға акционерінде (қатысушысында) азаматтық алған елінде (шетелдіктер үшін) немесе олардың тұрақты тұратын елінде (азаматтығы жоқ тұлғалар үшін) жасаған қылмысы үшін алынбаған немесе жойылмаған соттылықтың жоқ екендігі туралы азаматтық алған елінің (олардың тұрақты тұратын елінің – азаматтығы жоқ тұлғалар үшін) не көрсетілетін қызметті алушының жеке тұлға акционері (қатысушысы) соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген мәліметтерді растайтын құжат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) филиалдардың (олар болған кезде) тізімі және филиалдар туралы ережелердің нотариат куәландырған көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7) көрсетілетін қызметті алушы қызметкерінің тегін, атын және әкесінің атын (ол болған кезде) көрсете отырып штат кестесінің көшірмесі; </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) барлық жоспарланып отырған операциялар бойынша лицензияны алу мақсаттарын, көрсетілетін қызметті алушы бағдарланған нарық сегментін, қызмет көрсету түрлерін, маркетинг жоспарын (клиентураны қалыптастыру), көрсетілетін қызметті алушының қызметін қаржыландырудың көздерін, алғашқы 3 (үш) қаржы (операциялық) жылындағы кірістер мен шығыстардың болжамын ашатын және көрсетілетін қызметті алушы қызметінің жоспарына сәйкес келетін құрылымдық бөлімшесінің бар екендігін көрсететін бизнес-жоспарды;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9) көрсетілетін қызметті алушының уәкілетті органы бекіткен ішкі аудит қызметі (ревизиялық комиссия) туралы ереже (ол болған кезде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) көрсетілетін қызметті алушының уәкілетті органы бекіткен кредит комитеті (ішкі кредит саясатын жүзеге асыратын орган) туралы ереже (ол болған кезде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) Қазақстан Республикасының банктік заңнамасының талаптарына сәйкес келетін банк операцияларын жүргізудің жалпы талаптары туралы қағидалар;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12) осы қаулымен бекітілген, құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша банк операцияларын жүргізуге лицензия алу үшін банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қойылатын Біліктілік талаптарына 3-қосымшаға сәйкес көрсетілетін қызметті алушының атқарушы органының басшысы туралы мәліметтердің нысаны және оларға сәйкестікті растайтын құжаттардың тізбесі, оларға мына құжаттар қоса беріледі:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының атқарушы органы басшысының жеке басын куәландыратын құжаттың көшірмесі (шетелдіктер, азаматтығы жоқ тұлғалар үшін);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 көрсетілетін қызметті алушының атқарушы органының басшысында азаматтық алған елінде (шетелдіктер үшін) немесе олардың тұрақты тұратын елінде (азаматтығы жоқ тұлғалар үшін) жасаған қылмысы үшін алынбаған немесе жойылмаған соттылықтың жоқ екендігі туралы азаматтық алған елінің (олардың тұрақты тұратын елінің - азаматтығы жоқ тұлғалар үшін) не өтініш берушінің атқарушы органының басшысы соңғы 15 (он бес) жыл бойы тұрақты тұрған елдің мемлекеттік органы берген мәліметтерді растайтын құжат;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 13) "Қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның лицензиясы негізінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың жарғылық капиталының ең аз мөлшерлері туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 127 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7642 болып тіркелген) бекітілген жарғылық капиталының ең аз мөлшерінің төленгенін растайтын құжаттардың көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14) бухгалтерлік есепті және бас бухгалтерлік кітапты автоматтандыру бойынша жабдықты және бағдарламалық қамтамасыз етуді дайындау бөлігіндегі іс-шаралардың орындалғанын растайтын құжаттардың көшірмелері;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15) Қазақстан Республикасының банктік заңнамасына сәйкес банк операцияларын жүргізу бойынша қызметті жүзеге асыру үшін қажетті тиісті қызметкерлерді жалдауды растайтын құжаттардың көшірмелері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензия алу үшін порталға өтініш берген кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқарушы адамның электрондық цифрлық қолтаңбасымен (бұдан әрі –ЭЦҚ) куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алымның төленгені туралы құжат (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) осы тармақтың бірінші бөлімінде 3), 6), 7), 8), 9), 10), 11), 12), 13), 14) және 15) (PDF форматындағы құжаттардың электрондық көшірмелері түрінде) және 4) және 5) тармақшаларында көрсетілген құжаттар (осы қаулымен бекітілген, заңды тұлға болып табылатын көрсетілетін қызметті алушы акционерінің (қатысушысының) басшысының ЭЦҚ-мен және (немесе) жеке тұлға болып табылатын көрсетілетін қызметті алушының акционердің (қатысушының) ЭЦҚ-мен расталған банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдарға қойылатын Біліктілік талаптарына 1 және (немесе) 2-қосымшаларға сәйкес мәліметтердің нысандары және оларға сәйкестікті растайтын құжаттардың тізбесі түрінде) олар электрондық өтінішке қоса беріледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын (егер бұрын берілген лицензия қағаз нысанында ресімделген болса) көрсетілетін қызметті берушінің кеңсесіне өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) еркін нысанда жазылған өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияның телнұсқасын беру кезінде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияның телнұсқасын (егер бұрын берілген лицензия қағаз нысанында ресімделген болса) порталда өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқаратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы ақы төлеу жағдайларын қоспағанда, лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмесі түрінде).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін көрсетілетін қызметті берушінің кеңсесіне өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Қағидаларға 4-қосымшаға сәйкес нысан бойынша лицензияны қайта ресімдеу туралы өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияның түпнұсқасы (егер бұрын берілген лицензия қағаз нысанында ресімделсе);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжаттың көшірмесі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) ақпараты мемлекеттік ақпараттық жүйелерде қамтылатын құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болатын өзгерістер туралы ақпарат қамтылатын құжаттардың көшірмелері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы лицензияны қайта ресімдеу үшін порталда өтініш жасаған кезде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының бірінші басшысының не оның міндетін атқаратын тұлғаның ЭЦҚ-мен куәландырылған электрондық құжат нысанындағы сұрау салу;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) "электрондық үкіметтің" төлем шлюзі арқылы төлеу жағдайларын қоспағанда, лицензияны қайта ресімдеген кезде қызметтің жекелеген түрлерімен айналысу құқығына лицензиялық алымның төленгенін растайтын құжат (құжаттың электрондық көшірмесі түрінде);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ақпараты мемлекеттік ақпараттық жүйелерде қамтылатын құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болатын өзгерістер туралы ақпарат қамтылатын құжаттардың көшірмелері (PDF форматындағы құжаттардың электрондық көшірмелері түрінде).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының біліктілік талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасының заңы 26-бабының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-тармағында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген талаптардың кез келгенінің сақталмауы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) ұсынылған құжаттардың Қазақстан Республикасы заңнамасының талаптарына сәйкес келмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) заңды тұлғалардың осы санаты үшін Қазақстан Республикасының заңдарымен қызметтің түрімен айналысуға тыйым салынуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) қызмет түріне лицензия беруге өтініш берілген жағдайда қызметтің жекелеген түрлерімен айналысу құқығы үшін лицензиялық алымның енгізілмеуі;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) көрсетілетін қызметті алушыға қатысты лицензиялануға жататын қызметті немесе қызметтің жекелеген түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) сот орындаушысының ұсынымы негізінде борышкер көрсетілетін қызметті алушы борышкерге лицензия беруге соттың уақытша тыйым салуы;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) лицензия алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) ондағы деректердің (мәліметтердің) дәйексіздігінің белгіленуі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарттың 8-тармағының бесінші және алтыншы бөлімдерінде көрсетілген құжаттар тиісінше ресімделмеген жағдайда көрсетілетін қызметті беруші лицензияны қайта ресімдеуден бас тартады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің, оның ішінде электрондық нысанда көрсетілетін қызметтің ерекшеліктерін ескере отырып қойылатын өзге талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10694" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мемлекеттік қызметтер көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көрсетілетін қызметті алушының мемлекеттік қызмет көрсетудің тәртібі мен мәртебесі туралы ақпаратты порталдағы "жеке кабинеті" арқылы қашықтықтан қол жеткізу режимінде, сондай-ақ Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің ресми интернет-ресурсында орналастырылған. Мемлекеттік қызметтер көрсету мәселесі жөніндегі бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8548,589 +8889,590 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9209"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біліктілік талаптарына сәйкестігін растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бухгалтерлік есепті және бас бухгалтерлік кітапты автоматтандыру бойынша жабдықтың және бағдарламалық қамтамасыз етудің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бухгалтерлік есепті және бас бухгалтерлік кітапты автоматтандыру бойынша жабдықтың және бағдарламалық қамтамасыз етуді дайындауға қатысты іс-шаралардың орындалуын растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының банк заңнамасына сәйкес, банк операцияларын жүргізу қызметін жүзеге асыру үшін қажетті тиісті персоналдың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының банк заңнамасына сәйкес, банк операцияларын жүргізу қызметін жүзеге асыру үшін қажетті тиісті персоналды жалдауды растайтын құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым акционерінің (қатысушысы) – заңды тұлғаның және (немесе) жеке тұлғаның болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9138,114 +9480,122 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банк операцияларын жүргізу бойынша біліктілік талаптарына (бұдан әрі – Біліктілік талаптары) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес заңды тұлға болып табылатын банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның (бұдан әрі – өтініш беруші) акционері (қатысушысы) туралы мәліметтер нысаны.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша беріледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының акционері (қатысушысы) туралы мәліметтер өзгерген жағдайда, банк операцияларының жүргізуге лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым (Қазақстан Республикасы Ұлттық Банкінің еншілес ұйымдарын және агроөнеркәсіп кешені саласындағы ұлттық басқарушы холдингтің еншілес ұйымдарын қоспағанда) мәліметтер өзгерген күннен бастап күнтізбелік 14 (он төрт) күннің ішінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысының не оның міндетін атқарушы адамның (міндетін орындауды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен куәландырылған құжаттардың көшірмелерімен қоса, лауазымды тұлғаның тегін, атын, әкесінің атын (ол болған кезде) және көшірмелердің дұрыс екені туралы белгіні көрсете отырып, өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9253,513 +9603,525 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Біліктілік талаптарына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес жеке тұлға болып табылатын өтініш берушінің акционері (қатысушысы) туралы мәліметтер нысаны.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды қоса бере отырып ұсынылады:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлға акционердің (қатысушының) жеке басын растайтын құжаттың көшірмесі – (шетелдіктер, азаматтығы жоқ адамдар үшін);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жеке тұлға акционерде (қатысушыда) –азаматтығы бар елде (шетелдіктер, азаматтығы жоқ адамдар үшін) немесе тұрғылықты тұратын елде (азаматтығы жоқ адамдар үшін) қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқ екендігі туралы мәліметтерді растайтын, олардың азаматтығы бар елдің (олар тұрғылықты тұратын елдің – азаматтығы жоқ адамдар үшін) не банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның жеке тұлға акционері (қатысушысы) соңғы 15 (он бес) жыл бойы тұрғылықты тұрған елдің мемлекеттік органы берген құжат. Көрсетілген құжатты беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжатта оның қолданылуының өзге мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстар үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы мәліметтерді растауға уәкілетті елдің заңнамасында олар туралы көрсетілген мәліметтер сұратылатын тұлғаларға растайтын құжаттар беру көзделмесе, онда тиісті растау азаматтығы бар елдің (шетелдіктер үшін) немесе тұрғылықты тұратын елдің (азаматтығы жоқ адамдар үшін) уәкілетті органының уәкілетті органның атына хатпен жіберіледі. Банк операцияларының жүргізуге лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым (Қазақстан Республикасы Ұлттық Банкінің еншілес ұйымдарын және агроөнеркәсіп кешені саласындағы ұлттық басқарушы холдингтің еншілес ұйымдарын қоспағанда) акционері (қатысушысы) туралы мәліметтер өзгерген жағдайда, мәліметтер өзгерген күннен бастап күнтізбелік 14 (он төрт) күннің ішінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысының не оның міндетін атқарушы адамның (міндетін орындауды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қолымен куәландырылған құжаттардың көшірмелерімен қоса, лауазымды тұлғаның тегін, атын, әкесінің атын (ол болған кезде) және көшірмелердің дұрыс екені туралы белгіні көрсете отырып, өзгертілген және (немесе) толықтырылған құжаттарды (мәліметтерді) уәкілетті органға ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның штат кестесінің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым қызметкерлерінің тегі, аты, әкесінің аты (ол болған кезде) көрсетілген штат кестесінің көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның банк операциялары бойынша қызметін дамыту стратегиясының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар қызметінің мақсаттары мен міндеттерінің мәнін ашатын барлық банк операциялары, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның қызметі бағдарланған нарық сегментін айқындау, көрсетілетін қызметтердің түрлері, маркетинг жоспары (клиентураны қалыптастыру), банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның қызметін қаржыландыру көздері, алғашқы 3 (үш) қаржы (операциялық) жылындағы кірістер мен шығыстар болжамы бойынша және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның оның қызметінің жоспарына сәйкес ұйымдық құрылымы бар екенін көрсететін бизнес-жоспар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы банк заңнамасының талаптарына сәйкес келетін банк операцияларын жүргізудің жалпы талаптары туралы қағидалардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларын жүргізудің жалпы талаптары туралы қағидалар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы банк заңнамасының талаптарына сәйкес банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9767,152 +10129,168 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Біліктілік талаптарына </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органының басшысы туралы мәліметтер нысаны.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттарды ұсыну күнінің алдындағы күнгі жағдай бойынша мыналарды қоса бере отырып ұсынылады:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысының жеке басын куәландыратын құжат(шетелдіктер, азаматтығы жоқ адамдар үшін);</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысында азаматтығы бар елде (шетелдіктер, азаматтығы жоқ адамдар үшін) немесе тұрғылықты тұратын елде (азаматтығы жоқ адамдар үшін) қылмыстары үшін алынбаған немесе өтелмеген соттылығының жоқ екендігі туралы мәліметтерді растайтын, олардың азаматтығы бар елдің (олар тұрғылықты тұратын елдің – азаматтығы жоқ адамдар үшін) не банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органы басшысы соңғы 15 (он бес) жыл бойы тұрғылықты тұрған елдің мемлекеттік органы берген құжат. Көрсетілген құжатты беру күні өтініш берілген күннің алдындағы 3 (үш) айдан аспайды (ұсынылған құжатта оның қолданылуының өзге мерзімі көрсетілген жағдайларды қоспағанда). Егер мемлекеттік органы қылмыстар үшін алынбаған немесе өтелмеген соттылығының жоқ екені туралы мәліметтерді растауға уәкілетті елдің заңнамасында олар туралы көрсетілген мәліметтер сұратылатын тұлғаларға растайтын құжаттар беру көзделмесе, онда тиісті растау азаматтығы бар елдің (шетелдіктер үшін) немесе тұрғылықты тұратын елдің (азаматтығы жоқ адамдар үшін) уәкілетті органының уәкілетті органның атына хатпен жіберіледі.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларын жүргізуге лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым атқарушы органның құрамында атқарушы орган басшысының жұмыстан босатылуы (өкілеттіктерінің тоқтатылуы) және (немесе) тағайындалуы (сайлануы) бөлігінде болған өзгерістер туралы олар тағайындалған (сайланған) күннен бастап 10 (он) жұмыс күні ішінде өзгертілген құжаттарды ұсына отырып уәкілетті органға хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9924,51 +10302,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7642 болып тіркелген) белгіленген жарғылық капиталдың ең аз мөлшерін төлеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9985,510 +10363,518 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7642 болып тіркелген) белгіленген жарғылық капиталдың ең аз мөлшерін төлеуді растайтын құжаттардың көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның уәкілетті органы бекіткен ішкі аудит қызметі (ревизиялық комиссия) туралы ереженің болуы – ішкі аудит қызметі (ревизиялық комиссия) болған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның ішкі аудит қызметі (ревизиялық комиссия) туралы ереженің көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның уәкілетті органы бекіткен кредиттік комитет (ішкі кредиттік саясатты жүзеге асыратын орган) туралы ереженің болуы – кредиттік комитет (ішкі кредиттік саясатты жүзеге асыратын орган) болған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кредиттік комитет (ішкі кредиттік саясатты жүзеге асыратын орган) туралы ереженің көшірмесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүргізетін ұйымның филиалдары туралы ереженің болуы, – мұндай филиалдар болған жағдайда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жекелеген түрлерін жүргізетін филиалдардың тізімі және олар туралы ережелердің нотариат куәландырған көшірмелері.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Филиалдарды немесе өкілдіктерді ашу (қызметті қайта тіркеу, тоқтату) кезінде банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым уәкілетті органға филиалды (өкілдікті) "Азаматтарға арналған үкімет" мемлекеттік корпорациясына есептік тіркеген (қайта тіркеген, есептен шығарған) күннен бастап 30 (отыз) жұмыс күні ішінде филиалды немесе өкілдікті ашу (қызметті қайта тіркеу, тоқтату) туралы хабарламаны ұсынады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғының болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9209" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғының көшірмесі (салыстырып тексеру үшін түпнұсқаларын ұсынбаған жағдайда, жарғының нотариат куәландырған).</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Банк операцияларының жүргізуге лицензиясы бар банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жарғыға өзгерістер және (немесе) толықтырулар енгізілген жағдайда, осындай өзгерістер және (немесе) толықтырулар енгізілген күннен бастап күнтізбелік 14 (он) күн ішінде уәкілетті органға хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z65" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13069,1484 +13455,1396 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның атқарушы органының басшысы туралы жалпы мәліметтер (бұдан әрі – өтініш беруші):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11653"/>
-        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туған күні және туған жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азаматтығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке басын куәландыратын құжаттың деректері, жеке сәйкестендіру нөмірі (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11653" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Телефон нөмірі (қаланың коды, жұмыс және үй телефон нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="647" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z97" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Білімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1492"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түскен жылы – бітірген жылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Білімі туралы дипломның деректемелері(бар болса күні және нөмірі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1492" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1492" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3152" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1492" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4672" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z98" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өтініш берушінің атқарушы органның басшысы ірі акционер болып табылатын не мүлкіндегі тиісті үлеске құқығы бар заңды тұлғалар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="927"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="8229"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және тұратын орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлға қызметінің жарғылық түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарғылық капиталға қатысу үлесі немесе өтініш берушінің атқарушы органының басшысына тиесілі акциялар санының заңды тұлғаның орналастырылған акцияларының жалпы санына(артықшылықты және сатып алынған акцияларды шегергенде) арақатынасы (пайызбен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8229" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1443" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="8229" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: 4-бағанда үлесті өтініш берушінің атқарушы органы басшысының сенімгерлік басқаруындағы үлесті, сондай-ақ өтініш берушінің атқарушы органының басшысы өзге тұлғалармен бірлесіп иелену нәтижесінде ірі қатысушы болып табылатын акциялардың (үлестердің) санын ескере отырып көрсету қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z99" w:id="85"/>
     <w:p>
       <w:pPr>
@@ -14576,849 +14874,801 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл тармақта өтініш берушінің атқарушы органы басшысының еңбек қызметі, сондай-ақ басқару органына мүшелік туралы мәліметтер, оның ішінде жоғары оқу орнын бітірген күннен бастап, сондай-ақ өтініш берушінің атқарушы органы басшысының еңбек қызметі жүзеге асырылмаған кезең көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1111"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2343"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кезеңі (күн, ай, жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс орны*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тәртіптік жазалардың болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2038" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығу, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге де мәліметтер**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3167" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2038" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1111" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3167" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1419" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1111" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1111" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2038" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="2343" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z100" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
@@ -15668,625 +15918,591 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ұйымдардың инвестициялық комитеттеріне мүшелігі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3047"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кезең (күні, айы, жылы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыстан шығу, лауазымнан босату себептері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4272" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1661" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1660" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="4272" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1660" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="1661" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...21 lines deleted...]
-            <w:tcW w:w="3047" w:type="dxa"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z103" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өтініш берушінің атқарушы органының басшысы қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органның банкті төлемге қабілетсіз банктер санатына жатқызу, сақтандыру (қайта сақтандыру) ұйымын консервациялау не оның акцияларын мәжбүрлеп сатып алу, қаржы ұйымын таратуға және (немесе) қаржы нарығындағы қызметін тоқтатуға алып келу салдарынан оны лицензиясынан айыру не Қазақстан Республикасының заңнамасында белгіленген тәртіппен қаржы ұйымын мәжбүрлеп тарату немесе оны банкрот деп тану туралы сот шешімі заңды күшіне енгені туралы шешім қабылданғанға дейін 1 (бір) жылдан бұрын аспайтын кезеңде бұрын қаржы ұйымының басқару органының басшысы, мүшесі, атқарушы органының басшысы, мүшесі (атқарушы органның және оның орынбасарының функцияларын жеке дара жүзеге асыратын тұлға) бас бухгалтері, қаржы ұйымының жеке тұлға - ірі қатысушысы, заңды тұлға - ірі қатысушысының (банк, сақтандыру холдингінің) басшысы болғандығы туралы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
@@ -16764,63 +16980,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId5"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17142,35 +17380,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId5"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>