--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5aa59ce" w14:textId="5aa59ce">
+    <w:p w14:paraId="310493f" w14:textId="310493f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,384 +102,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 28 наурыздағы № 261 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20224 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мыналар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша алып тастау көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ішкі істер министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Ішкі істер министрлігінің Әкімшілік полиция комитеті Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Ішкі істер министрлігінің интернет-ресурсында орналастыруды;</w:t>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасы Ішкі істер министрінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
-[...15 lines deleted...]
-      3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ішкі істер министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -795,146 +1033,260 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 261 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) аумақтық полиция органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтің мынадай кіші түрлері бар: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1007,412 +1359,412 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы Қағидаларға 2 және 3-қосымшаларға сәйкес мәліметтер нысанымен толтырылған көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды тапсырғаннан кейін көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама бейнеленеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы Қағидаларға 2 және 3-қосымшаларға сәйкес мәліметтер нысанымен толтырылған көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші өтінішті алған күні тіркеуді жүзеге асырайды. Өтініш жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен жағдайда, өтініш келесі жұмыс күні тіркеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда көрсетілетін қызметті беруші көрсетілген мерзімде көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту жолдайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="22"/>
+    <w:bookmarkStart w:name="z127" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету кезінде "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1431,662 +1783,662 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын тапсырған кезде көрсетілетін қызметті беруші 7 (жеті) жұмыс күні ішінде ұсынылған құжаттарды зерделейді және көрсетілетін қызметті алушыны "Күзет қызметін жүзеге асыру үшін біліктілік талаптарын және оларға сәйкестікті растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2014 жылғы 30 желтоқсандағы № 959 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10371 болып тіркелген) сәйкес біліктілік талаптарына сәйкестігі мәніне, сондай-ақ Қазақстан Республикасының Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің басқармасына жеке тұлғаға қойылатын талаптарды және ішкі істер органдарына сұрау салулар жолдау жолымен тексереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жолданады. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің м.а. 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен және қажетті құжаттарды алғаннан кейін 1 (бір) жұмыс күні ішінде "Е-лицензиялау" мемлекеттік деректер базасы" ақпараттық жүйесінде (бұдан әрі – "Е-лицензиялау" МДБ" АЖ) мемлекеттік қызмет көрсету нәтижесін қалыптастырады, ол көрсетілетін қызметті берушінің басшысы қол қойғаннан кейін көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті алушы лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін өтінішті тапсырған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды алған сәттен бастап 2 (екі) жұмыс күні ішінде оларды қарайды және толықтығын тексереді. Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда не Тізбенің 9-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды қарағаннан және тиісті тексеріс жүргізілгеннен кейін 1 (бір) жұмыс күні ішінде "Е-лицензиялау" МДБ" АЖ-да мемлекеттік қызмет көрсету нәтижесін қалыптастырады, ол көрсетілетін қызметті берушінің басшысы қол қойғаннан кейін көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті алушы лицензия және (немесе) лицензияға қосымшаның телнұсқасын беру үшін өтінішті тапсырған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде оларды қарайды және толықтығын тексереді. Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда не Тізбенің 9-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тізбенің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
-[...35 lines deleted...]
-      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      Көрсетілетін қызметті беруші құжаттарды қарағаннан және тиісті тексеріс жүргізілгеннен кейін 1 (бір) жұмыс күні ішінде "Е-лицензиялау" МДБ" АЖ-да мемлекеттік қызмет көрсету нәтижесін қалыптастырады, ол көрсетілетін қызметті берушінің басшысы қол қойғаннан кейін көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 542</w:t>
+        <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің м.а. 27.06.2024 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
-[...15 lines deleted...]
-      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен және қажетті құжаттарды алғаннан кейін 1 (бір) жұмыс күні ішінде "Е-лицензиялау" мемлекеттік деректер базасы" ақпараттық жүйесінде (бұдан әрі – "Е-лицензиялау" МДБ" АЖ) мемлекеттік қызмет көрсету нәтижесін қалыптастырады, ол көрсетілетін қызметті берушінің басшысы қол қойғаннан кейін көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолданады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйенің ақаулығы жағдайында, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық почтасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизация сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымның операторын хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар және хабарламалар мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысындағы деректер автоматты түрде мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...168 lines deleted...]
-      11. Көрсетілетін қызметті алушы лицензия және (немесе) лицензияға қосымшаның телнұсқасын беру үшін өтінішті тапсырған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды алған сәттен бастап 1 (бір) жұмыс күні ішінде оларды қарайды және толықтығын тексереді. Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда не Тізбенің 9-тармағында көзделген негіздер бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="30"/>
+    <w:bookmarkStart w:name="z124" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы әкімшілік (сотқа дейінгі) тәртіпте әкімшілік актіні қабылдауға байланысты емес шешімге, әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде көзделген жағдайларда көрсетілетін қызметті алушы әкімшілік актіні қабылдауға байланысты әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2444,68 +2796,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4631,68 +4983,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымшамен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күзет қызметімен айналысу құқығына лицензия алуға/лицензияны қайта ресімдеуге/лицензияның телнұсқасын және (немесе) лицензияға қосымшаны алуға арналған өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5362,68 +5714,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 3-қосымшамен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күзет қызметімен айналысу құқығына лицензия беру/лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу бойынша мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6361,68 +6713,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="34"/>
+    <w:bookmarkStart w:name="z121" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-қосымшамен толықтырылды – ҚР Ішкі істер министрінің 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6896,68 +7248,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="35"/>
+    <w:bookmarkStart w:name="z123" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 5-қосымшамен толықтырылды – ҚР Ішкі істер министрінің 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7503,1086 +7855,1200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 261 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Ішкі істер министрінің 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Ішкі істер министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы Қағидаларға 2 және 3-қосымшаларға сәйкес мәліметтер нысанымен толтырылған көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      2. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Ішкі істер министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды тапсырғаннан кейін көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама бейнеленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші өтінішті алған күні тіркеуді жүзеге асырады. Өтініш жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен жағдайда өтініш келесі жұмыс күні тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы Қағидаларға 2 және 3-қосымшаларға сәйкес мәліметтер нысанымен толтырылған көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда көрсетілетін қызметті беруші көрсетілген мерзімде көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="46"/>
+    <w:bookmarkStart w:name="z128" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету кезінде "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды – ҚР Ішкі істер министрінің м.а. 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырған кезде көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде ұсынылған құжаттарды зерделейді және көрсетілетін қызметті алушыны "Күзет қызметі туралы" Қазақстан Республикасы Заңының талаптарына сәйкестігіне тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жолданады. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен кейін 3 (үш) жұмыс күні ішінде "Жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау туралы" Қазақстан Республикасы Ішкі істер министрі бұйрығының жобасын әзірлейді (бұдан әрі – Бұйрық), оны Қазақстан Республикасы Ішкі істер министрлігінің мүдделі қызметтеріне құқықтық және редакциялық сараптамаларға жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші сарапшылардың қорытындыларын алғаннан кейін 4 (төрт) жұмыс күні ішінде бұйрықты келіседі және Қазақстан Республикасының Ішкі істер министрі қол қояды және мемлекеттік көрсетілетін қызметтің нәтижесін (Бұйрық) көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйенің ақаулығы жағдайында, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық почтасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизация сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымның операторын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар және хабарламалар мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысындағы деректер автоматты түрде мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...224 lines deleted...]
-      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен кейін 3 (үш) жұмыс күні ішінде "Жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау туралы" Қазақстан Республикасы Ішкі істер министрі бұйрығының жобасын әзірлейді (бұдан әрі – Бұйрық), оны Қазақстан Республикасы Ішкі істер министрлігінің мүдделі қызметтеріне құқықтық және редакциялық сараптамаларға жолдайды.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="53"/>
+    <w:bookmarkStart w:name="z125" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті алушы әкімшілік (сотқа дейінгі) тәртіпте әкімшілік актіні қабылдауға байланысты емес шешімге, әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде көзделген жағдайларда көрсетілетін қызметті алушы әкімшілік актіні қабылдауға байланысты әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8985,68 +9451,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Ішкі істер министрінің 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10298,70 +10764,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="55"/>
+          <w:bookmarkStart w:name="z80" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің "Күзет қызметі туралы" Қазақстан Республикасының Заңында және "Жеке күзет ұйымдарында басшы және күзетші лауазымын атқаратын жұмыскерлерді даярлау және олардың біліктілігін арттыру жөніндегі үлгілік оқу бағдарламалары мен үлгілік оқу жоспарларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 23 ақпандағы № 143 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10802,68 +11268,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындауға арналған өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11524,126 +11990,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау бойынша мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда – ҚР Ішкі істер министрінің м.а. 27.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 519</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жалпы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)  _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12105,1086 +12571,1086 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 261 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Ішкі істер министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсетудің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы немесе көрсетілетін қызметті берушіге Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар Тізбеде көрсетілген.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
-[...15 lines deleted...]
-      2. "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Ішкі істер министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Құжаттарды Портал арқылы тапсырған жағдайда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салуды қарау мәртебесі туралы ақпарат, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама бейнеленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті беруші өтінішті алған күні тіркеуді жүзеге асырады. Өтініш жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері келіп түскен жағдайда өтініш келесі жұмыс күні тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      3. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) "электрондық үкіметтің" www.egov.kz немесе www.elicense.kz веб-порталы (бұдан әрі – Портал) арқылы немесе көрсетілетін қызметті берушіге Қағидаларға 2-қосымшаға сәйкес көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған электрондық құжат нысанындағы 1-қосымшаға сәйкес "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің (бұдан әрі – Тізбе) 8-тармағында көрсетілген құжаттарды қоса бере отырып, өтінішті жолдайды.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырмаған және (немесе) мерзімі өтіп кеткен құжаттарды тапсырған жағдайда көрсетілетін қызметті беруші көрсетілген мерзімде көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында өтінішті одан әрі қараудан дәлелді бас тарту жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 923</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="69"/>
+    <w:bookmarkStart w:name="z129" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7-1. Көрсетілетін қызметті беруші мемлекеттік қызметтер көрсету кезінде "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға көрсетілетін қызметті алушының келісімін алады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 7-1-тармақпен толықтырылды - ҚР Ішкі істер министрінің м.а. 27.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 519</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық пакетін тапсырған кезде көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде ұсынылған құжаттарды зерделейді және көрсетілетін қызметті алушыны "Күзет қызметі туралы" Қазақстан Республикасы Заңының талаптарына сәйкестігіне тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тізбенің 9-тармағында көзделген негіздер болған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға позициясын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама алдын ала, бірақ мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірілмей жолданады. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті алушыға көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында оң нәтиже не мемлекеттік қызмет көрсетуден дәлелді бас тарту жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 542</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен кейін 6 (алты) жұмыс күні ішінде Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес көрсетілетін қызметті алушы құратын күзет ұйымын құруға, оның ішінде қызметтің жарғылық түрлерін кеңейтуге және (немесе) өзгертуге алдын ала келісімін растау үшін монополияға қарсы органға хат жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті беруші монополияға қарсы органнан жауап алғаннан кейін 4 (төрт) жұмыс күні ішінде ұлттық компанияның күзет ұйымын құруға келісім – хатты әзірлейді, келіседі және басшысы қол қояды, сондай-ақ мемлекеттік көрсетілетін қызметтің нәтижесін көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті берушінің уәкілетті адамының ЭЦҚ-мен қол қойылған электрондық құжат нысанында жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 22.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 923</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызмет көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйенің ақаулығы жағдайында, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап sd@nitec.kz электрондық почтасы бойынша бірыңғай қолдау қызметіне сұрау салу жолдау арқылы авторизация сәтінен бастап қателік туындаған сәтке дейін қателік болған нақты уақытты көрсете отырып, қадамдық скриншоттарды қоса бере отырып, мемлекеттік көрсетілетін қызметтің атауы, әкімшілік құжаттың нөмірі және коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі бойынша міндетті түрде ақпарат ұсына отырып, "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымның операторын хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіпте мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар және хабарламалар мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысындағы деректер автоматты түрде мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...224 lines deleted...]
-      9. Көрсетілетін қызметті беруші тиісті тексеріс жүргізілгеннен кейін 6 (алты) жұмыс күні ішінде Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес көрсетілетін қызметті алушы құратын күзет ұйымын құруға, оның ішінде қызметтің жарғылық түрлерін кеңейтуге және (немесе) өзгертуге алдын ала келісімін растау үшін монополияға қарсы органға хат жолдайды.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтерді көрсету мәселелері бойынша көрсетілетін қызметті берушілердің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:p>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тарау жаңа редакцияда – ҚР Ішкі істер министрінің 10.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 542</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="76"/>
+    <w:bookmarkStart w:name="z126" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті алушы әкімшілік (сотқа дейінгі) тәртіпте әкімшілік актіні қабылдауға байланысты емес шешімге, әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде көзделген жағдайларда көрсетілетін қызметті алушы әкімшілік актіні қабылдауға байланысты әрекетке (әрекетсіздікке) шағымданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13542,68 +14008,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді – ҚР Ішкі істер министрінің 29.03.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15290,68 +15756,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызмет көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісуге арналған өтініші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15929,842 +16395,842 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 261 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z101" w:id="79"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z102" w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Күзет қызметімен айналысу кұқығына лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 236 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11143 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 9 қыркүйекте жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z103" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындауы" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11132 болып тіркелген, "Егемен Қазақстан" газетінде 2016 жылғы 23 шілдеде № 140 (28868) болып жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z104" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 238 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11100 болып тіркелген, "Егемен Қазақстан" газетінде 2016 жылғы 23 шілдеде № 140 (28868) болып жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 439 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11368 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Ұлттық компанияның күзет ұйымын құруға уәкілетті органмен келісу" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 441 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11358 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z107" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 442 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11352 болып тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 30 қазанда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z108" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 237 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 15 наурыздағы № 189 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15083 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 12 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z109" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Ұлттық компанияның күзет ұйымын құруын уәкілетті органмен келісу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 238 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 15 наурыздағы № 190 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15066 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 12 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 442 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 30 мамырдағы № 366 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15289 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 5 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z111" w:id="89"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Ұлттық компанияның күзет ұйымын құруға уәкілетті органмен келісу" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 441 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 30 мамырдағы № 367 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15279 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2017 жылғы 10 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z112" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Күзет қызметімен айналысу кұқығына лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 236 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 4 сәуірдегі № 256 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16827 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 15 мамырда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z113" w:id="91"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z113" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 439 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 19 маусымдағы № 454 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17164 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 16 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z114" w:id="92"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Күзет қызметімен айналысу кұқығына лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 236 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 18 қазандағы № 726 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17710 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2018 жылғы 14 қарашада жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z115" w:id="93"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z115" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 439 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 8 желтоқсандағы № 895 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17996 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 3 қаңтарда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z116" w:id="94"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z116" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 237 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 6 наурыздағы № 184 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18385 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 15 наурызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z117" w:id="95"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z117" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Күзет қызметімен айналысу кұқығына лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 16 наурыздағы № 236 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 6 наурыздағы № 185 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18386 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 18 наурызда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z118" w:id="96"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Күзет қызметімен айналысу құқығына лицензия беру" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 439 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 442 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 19 наурыздағы № 219 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18423 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 3 сәуірде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z119" w:id="97"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Уәкілетті органның жеке күзет ұйымында басшы және күзетші лауазымдарын атқаратын жұмыскерлерді даярлау және біліктілігін арттыру жөніндегі мамандандырылған оқу орталығын айқындау" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 8 мамырдағы № 442 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2019 жылғы 11 сәуірдегі № 292 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18543 болып тіркелген, Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде 2019 жылғы 24 сәуірде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>