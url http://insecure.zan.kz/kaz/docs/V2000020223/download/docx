--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="24c653f" w14:textId="24c653f">
+    <w:p w14:paraId="e6cd3b5" w14:textId="e6cd3b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,543 +100,528 @@
         </w:rPr>
         <w:t>Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидаларын, Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту үшін құжаттарға қойылатын талаптарды, Жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесін және оларға қойылатын талаптарды, Акциялар шығарылымының проспектісін, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 42 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20223 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Бағалы қағаздар нарығы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағына және "Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңының 10-бабының 1)-тармақшасына сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...73 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 93</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту үшін құжаттарға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесі және оларға қойылатын талаптар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Акциялар шығарылымының проспектісін, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілері құрылымдық элементтерінің күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бағалы қағаздар нарығы департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының 2) тармақшасында және 4-тармағында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Халықаралық қатынастар және сыртқы коммуникациялар басқармасы осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -780,130 +765,130 @@
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "КЕЛІСІЛДІ"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Цифрлық даму, инновациялар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және аэроғарыш өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2020 жылғы ____ __________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1021,479 +1006,647 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 42 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғам акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z418" w:id="18"/>
+    <w:bookmarkStart w:name="z418" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z102" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z102" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғам акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
-[...19 lines deleted...]
-        <w:t>, "</w:t>
+      1. Осы Жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғам акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидалары (бұдан әрі - Қағидалар) Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Акционерлік қоғамдар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">", "Бағалы қағаздар рыногы туралы" (бұдан әрі - Бағалы қағаздар рыногы туралы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заң</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>), "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бағалы қағаздар рыногы туралы</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>Инвестициялық және венчурлік қорлар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік көрсетілетін қызметтер туралы</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t>Мемлекеттік жəне əлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" (бұдан әрі - Мемлекеттік көрсетілетін қызметтер туралы заң) Қазақстан Республикасының заңдарына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z419" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалар жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу (бұдан әрі - өзгерістерді және (немесе) толықтыруларды тіркеу), акционерлік қоғам акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою талаптары мен тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпарат тиісті нормативтік құқықтық акті әділет органдарында мемлекеттік тіркелгеннен кейін 3 (үш) жұмыс күні ішінде уәкілетті органның ресми интернет-ресурсында орналастырылады, "цифрлық үкіметтің" операторына және бірыңғай байланыс-орталығына жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қағидалар жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу (бұдан әрі – өзгерістерді және (немесе) толықтыруларды тіркеу), акционерлік қоғам акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою талаптары мен тәртібін айқындайды. </w:t>
-[...38 lines deleted...]
-      3. Қағидаларда пайдаланылатын ұғымдар Бағалы қағаздар рыногы туралы </w:t>
+      3. Қағидаларда пайдаланылатын ұғымдар Қазақстан Республикасының Цифрлық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Бағалы қағаздар рыногы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="22"/>
+        <w:t xml:space="preserve"> және Мемлекеттік көрсетілетін қызметтер туралы заңда көрсетілген мағыналарда қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жарияланған акциялар шығарылымын мемлекеттік тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z106" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z106" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акционерлік қоғам (бұдан әрі - қоғам) жарияланған акциялар шығарылымын мемлекеттік тіркеу үшін қаржы нарығын және қаржы ұйымдарын реттеу, бақылау мен қадағалау жөніндегі уәкілетті органға (бұдан әрі - уәкілетті орган) еркін нысанда жасалған өтінішті бағалы қағаздар орталық депозитарийінің веб-порталы арқылы (бұдан әрі - портал) электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жарияланған акциялар шығарылымын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, онда қызмет көрсету процесінің сипаттамасы, нысаны, мазмұны және нәтижесі, мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі, мемлекеттік қызмет көрсетуден бас тарту негіздері, мемлекеттік қызмет көрсету мерзімі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтер Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жарияланған акциялар шығарылымын мемлекеттік тіркеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі - акциялар шығарылымын тіркеу тізбесі) келтірілген. Эмитент өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұратудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі. Заңды тұлға ретінде қоғамды мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді уәкілетті орган орталық мемлекеттік органдардың, сондай-ақ "Азаматтарға арналған үкімет" мемлекеттік корпорациясының дерекқорынан алады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="24"/>
+    <w:bookmarkStart w:name="z107" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қоғам орталық депозитариймен уәкілетті органға жарияланған акциялар шығарылымын мемлекеттік тіркеу мақсатында құжаттарды ұсынғанға дейін қоғамның акцияларын ұстаушылар тізілімдерінің жүйесін жүргізуге шарт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z108" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z108" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Уәкілетті органның хат-хабарларды қабылдауға және тіркеуге уәкілетті қызметкері өтініш келіп түскен күні оны қабылдауды, тіркеуді және мемлекеттік қызмет көрсетуге жауапты уәкілетті органның бөлімшесіне (бұдан әрі - жауапты бөлімше) орындауға жіберуді жүзеге асырады. Қоғам жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1508,71 +1661,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Меркелер туралы заң) сәйкес демалыс және мереке күндері өтініш жасаған жағдайда өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z109" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z109" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Жауапты бөлімшенің қызметкері ұсынылған құжаттар топтамасының толықтығын және құжаттардың қолданылу мерзімін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жарияланған акциялар шығарылымын мемлекеттік тіркеу кезінде өтініш тіркелген күннен бастап 2 (екі) жұмыс күні; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1601,51 +1754,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толық болмау фактісі анықталған және (немесе) қолданылу мерзімі өткен жағдайда жауапты бөлімшенің қызметкері осы тармақпен белгіленген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және қоғамға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті органның уәкілетті адамының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған өтінішті одан әрі қараудан дәлелді бас тарту қоғамға портал арқылы электрондық нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z110" w:id="27"/>
+    <w:bookmarkStart w:name="z110" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Ұсынылған құжаттардың толық болу және (немесе) қолданылу мерзімі өтпеу фактісі анықталған кезде жауапты бөлімшенің қызметкері құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1680,51 +1833,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>инвестициялық және венчурлік қорлар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңнама талаптарына сәйкес келу тұрғысынан қарайды және мемлекеттік қызмет көрсетуге хаттың (куәліктің) не мемлекеттік қызметті көрсетуден бас тартудың жобасын дайындайды, уәкілетті органның уәкілетті адамына мемлекеттік қызмет көрсету нәтижесіне:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жарияланған акциялар шығарылымын мемлекеттік тіркеу кезінде 12 (он екі) жұмыс күні; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1807,71 +1960,133 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету нәтижесіне қол қойылғаннан кейін 1 (бір) жұмыс күні ішінде оны уәкілетті органның уәкілетті адамының ЭЦҚ куәландырылған электрондық нысанда қоғамның "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық кіші түрлері бойынша Мемлекеттік қызмет көрсету процестері бірдей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="29"/>
+    <w:bookmarkStart w:name="z111" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметтің көрсетілу сатысы туралы ақпарат мемлекеттік қызметтердің көрсетілуін мониторингтеу цифрлық жүйесінде автоматты режимде жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қоғам жарияланған акциялар шығарылымын мемлекеттік тіркеу үшін ұсынған құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1926,71 +2141,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңнама талаптарына сәйкес келген жағдайда, уәкілетті орган қоғамның "жеке кабинетіне" электрондық нысанда Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлікті және жарияланған акциялар шығарылымы проспектісін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z113" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z113" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қоғам акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу үшін электрондық нысанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Бағалы қағаздар рыногы туралы заңның 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2023,323 +2238,307 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Бағалы қағаздар рыногы туралы заңның 9-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) және 3) тармақшаларында көрсетілген мәліметтер өзгерген жағдайда - қоғамның тиісті органдары шешім қабылдаған күннен кейін күнтізбелік 30 (отыз) күн ішінде оларды уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z114" w:id="31"/>
+    <w:bookmarkStart w:name="z114" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті орган қоғам жарияланған акциялар шығарылымын, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды мемлекеттік тіркеуге құжаттарды ұсыну шарттары мен тәртібін бұзған және құжаттарды қарау барысында олардың Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасында белгіленген талаптарға сәйкессіздігін анықтаған жағдайда, жарияланған акциялар шығарылымын, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды мемлекеттік тіркеуден бас тартады. Жарияланған акциялар шығарылымын немесе акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды мемлекеттік тіркеуден бас тартылған жағдайда қоғам Бағалы қағаздар рыногы туралы заңның 11-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде уәкілетті органның ескертулерін жояды және құжаттарды уәкілетті органға қайта ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z115" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z115" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қоғам жарияланған акциялар шығарылымын мемлекеттік тіркеу кезінде уәкілетті орган берген жарияланған акциялар шығарылымын қағаз тасымалдағышта мемлекеттік тіркеу туралы куәліктің түпнұсқаларын жоғалтқан жағдайда, қоғам құжаттардың телнұсқасын алу қажет болған кезде бұқаралық ақпарат құралының атауы және жоғалған құжаттардың жарамсыздығы туралы хабарламаның жарияланған күні жайлы мәліметтерді көрсете отырып, уәкілетті органға жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің телнұсқасын беру үшін портал арқылы электрондық нысанда жасалған өтініш береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган қоғамға өтінішті алған күннен кейін 10 (он) жұмыс күні ішінде куәліктің телнұсқасын электрондық нысанда "жеке кабинетке" портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="33"/>
+    <w:bookmarkStart w:name="z116" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уәкілетті орган акциялар шығарылымы проспектісінде қамтылған, акцияларды орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту туралы, қоғам акцияларының бөлінуіне байланысты акцияларды орналастыру қорытындылары туралы есептегі өзгерістер туралы, қаржылық есептілік депозитарийінің интернет-ресурсында акциялар шығарылымы проспектісін, оған енгізілген өзгерістерді және (немесе) толықтыруларды ескере отырып, орналастыру арқылы акциялар шығарылымының күшін жою туралы ақпаратты, акцияларды орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту туралы, қоғам акцияларының бөлінуіне байланысты акцияларды орналастыру қорытындылары туралы есептегі өзгерістер туралы, уәкілетті орган акциялар шығарылымы проспектісін мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде акциялар шығарылымының күшін жою туралы, акциялар шығару проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу туралы есепті бекіту туралы, акцияларды орналастыру қорытындылары туралы есепті, қоғам акцияларының бөлінуіне байланысты акцияларды орналастыру қорытындылары туралы есептегі өзгерістерді қабылдау, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті, акциялар шығарылымының күшін жою туралы есепті бекіту туралы ақпаратты жариялайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z117" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қоғам акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу үшін құжаттарды ұсынған жағдайда, қоғам акциялар шығарылымы проспектісін жасау және ресімдеу қағидаларына 1-қосымшаға сәйкес акциялар шығарылымы проспектісінің құрылымына сәйкес акциялар шығарылымы проспектісінің, акциялар шығарылымы проспектісіне өзгерістер және (немесе) толықтырулардың, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есептің, осы қаулымен бекітілген акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есептің электрондық нысанын толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық нысандарды толтыру кезінде акциялар шығарылымы проспектісіндегі ақпарат уәкілетті органға құжаттарды ұсыну күнінің алдындағы айдың соңғы жұмыс күнгі жағдай бойынша келтіріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...35 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 93</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қоғам акцияларын орналастыру қорытындылары туралы есепті, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z119" w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z119" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қоғам акцияларды орналастыру қорытындылары туралы есепті бекіту үшін уәкілетті органға еркін нысанда жасалған ілеспе хатты портал арқылы электрондық түрде жібереді. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесін, мемлекеттік қызмет көрсетуден бас тарту негіздерін, мемлекеттік қызмет көрсету мерзімін қамтитын "Акцияларды орналастыру қорытындылары туралы есепті бекіту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтер Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Акцияларды орналастыру қорытындылары туралы есепті бекіту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – акцияларды орналастыру қорытындылары туралы есепті бекіту бойынша талаптарды тізбесі). Эмитент өтінішті портал арқылы "жеке кабинетке" жіберген кезде нәтижені алу күні мен уақыты көрсетіле отырып, мемлекеттік қызметті көрсетуге сұратудың қабылданғаны туралы мәртебе автоматты түрде көрсетіледі. Тұрақтандыру банкі акцияларды орналастыру қорытындылары туралы есепті ұсынбайды. Акцияларды орналастырудың есепті кезеңінің аяқталу күні акцияларды орналастырудың есепті кезеңі соңғы айының тиісті күні болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z120" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z120" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Уәкілетті органның хат-хабарды қабылдауға және тіркеуге уәкілетті қызметкері өтініш келіп түскен күні оны қабылдауды, тіркеуді және жауапты бөлімшеге орындауға жіберуді жүзеге асырады. Қоғам жұмыс уақыты аяқталғаннан кейін, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2354,111 +2553,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Мерекелер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері өтініш жасаған жағдайда өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z121" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z121" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жауапты бөлімшенің қызметкері көрсетілген мерзімде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және қоғамға жібереді. Уәкілетті органның уәкілетті адамының ЭЦҚ қойылған өтінішті одан әрі қараудан дәлелді бас тарту қоғамға портал арқылы электрондық нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z122" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z122" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Ұсынылған құжаттардың толық болу және (немесе) қолданылу мерзімі өтпеу фактісі анықталған кезде жауапты бөлімшенің қызметкері 5 (бес) жұмыс күні ішінде құжаттардың Бағалы қағаздар рыногы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңның</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келу тұрғысынан қарайды және мемлекеттік қызмет көрсетуге хаттың (куәліктің) не мемлекеттік қызмет көрсетуден бас тартудың жобасын дайындайды, уәкілетті органның уәкілетті адамына мемлекеттік қызмет көрсету нәтижесіне қол қойдырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсетуден бас тарту үшін негіздер анықталған кезде уәкілетті орган қоғамға мемлекеттік қызмет көрсетуден бас тарту жөніндегі алдын ала шешім туралы, сондай-ақ қоғамға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2505,526 +2704,588 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жауапты бөлімшенің қызметкері мемлекеттік қызмет көрсету нәтижесіне қол қойылғаннан кейін 1 (бір) жұмыс күні ішінде оны уәкілетті органның уәкілетті адамының ЭЦҚ куәландырылған электрондық нысанда қоғамның "жеке кабинетіне" жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлық кіші түрлер бойынша мемлекеттік қызметтер көрсету процестері бірдей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="40"/>
+    <w:bookmarkStart w:name="z123" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мемлекеттік қызмет көрсетілу сатысы туралы ақпарат мемлекеттік қызметтердің көрсетілуін мониторингтеу цифрлық жүйесінде автоматты режимде жаңартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті уәкілетті орган Бағалы қағаздар рыногы туралы заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z125" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z125" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Уәкілетті орган Бағалы қағаздар рыногы туралы заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген жағдайда акцияларды орналастыру қорытындылары туралы есепті, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті бекітуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z126" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z126" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Қоғамның акцияларын орналастыру қорытындылары туралы есепті немесе қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті бекітуден бас тартылған жағдайда, қоғам уәкілетті органның ескертулерін жояды және Бағалы қағаздар рыногы туралы заңның 24-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген мерзімде пысықталған есепті уәкілетті органға қайта ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z127" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z127" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Акцияларды бөлшектеу жағдайында қоғам уәкілетті органға портал арқылы акцияларды бөлшектеуді аяқтау күнінен кейінгі күннен бастап күнтізбелік 30 (отыз) күн ішінде акцияларды орналастыру қорытындылары туралы уәкілетті орган бекіткен есепке өзгерістерді қарауға және мәліметке алу үшін электрондық нысанда ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z128" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z128" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді уәкілетті орган 8 (сегіз) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z129" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z129" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Қоғам ұсынған құжаттар сәйкес келмеген жағдайда, уәкілетті орган қоғам акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді мәліметке алмайды және бағалы қағаздар рыногы және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>акционерлік қоғамдар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес болатын ақпарат және құжаттар ұсыну қажеттілігі туралы хатты электрондық нысанда жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z130" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z130" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Жарияланған акциялар шығарылымының күшін жою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z131" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z131" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Қоғам акциялар шығарылымының күшін жою үшін Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағында белгіленген мерзімде уәкілетті органға электрондық нысанда портал арқылы өтініш жасайды. Уәкілетті орган осы қаулымен бекітілген жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесінде және оларға қойылатын талаптарда көрсетілген, қоғамның жарияланған акциялар шығарылымының күшін жою үшін ұсынған құжаттарын оларды алған күннен кейін 10 (он) жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z132" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z132" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Қоғам жарияланған акциялар шығарылымының күшін жою үшін ұсынған құжаттар Қазақстан Республикасының акционерлік қоғамдар және бағалы қағаздар рыногы туралы заңнамасының талаптарына сәйкес келген жағдайда, уәкілетті орган жарияланған акциялар шығарылымының күшін жояды және қоғамға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жарияланған акциялар шығарылымының күшін жою туралы куәлікті жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z133" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z133" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Акциялар шығарылымы қоғамға жарияланған акциялар шығарылымының күшін жою туралы куәлік жіберілген күннен бастап жойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z134" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z134" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уәкілетті орган жарияланған акциялар шығарылымының мемлекеттік тiркеуін жарамсыз деп тану туралы немесе қоғамды мәжбүрлеп тарату туралы заңды күшіне енген сот шешімдерін және (немесе) Ұлттық бизнес-сәйкестендіру нөмірлерінің тізілімінен қоғамды тарату немесе қоғамды қайта ұйымдастыру туралы ақпарат алған күннен кейін осы қаулымен бекітілген Жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесінде және оларға қойылатын талаптарда көрсетілген құжаттарды ұсынбай-ақ 10 (он) жұмыс күні ішінде қоғамның жарияланған акциялар шығарылымын жояды. Уәкілетті органның тұрақтандыру банкінің қызметін тоқтату туралы шешімінің негізінде уәкілетті орган тұрақтандыру банкінің акциялар шығарылымын жою туралы шешім қабылдайды. Қоғамды мәжбүрлеп тарату туралы заңды күшіне енген сот шешімінің және (немесе) Ұлттық бизнес-сәйкестендіру нөмірлерінің тізілімінен қоғамды тарату немесе қоғамды қайта ұйымдастыру туралы ақпараттың және (немесе) уәкілетті органның тұрақтандыру банкінің қызметін тоқтату туралы шешімінің негізінде жарияланған акциялар шығарылымының күші жойылған жағдайда деректер Эмиссиялық бағалы қағаздардың мемлекеттік тізіліміне енгізілген күннен бастап қоғамның акциялары шығарылымының күші жойылады. Жарияланған акциялар шығарылымының мемлекеттік тіркеуін жарамсыз деп тану туралы сот шешімінің негізінде жарияланған акциялар шығарылымының күші жойылған жағдайда уәкілетті орган қоғамға Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жарияланған акциялар шығарылымының күшін жою туралы куәлікті электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z135" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z135" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уәкілетті орган Бағалы қағаздар рыногы туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында белгіленген жағдайларда бас тарту себептерін көрсете отырып, жарияланған акциялар шығарылымының күшін жоюдан бас тартады. Жарияланған акциялар шығарылымының күшін жоюдан бас тартылған жағдайда, қоғам уәкілетті органның ескертулерін жояды және бас тарту алған күннен бастап 45 (қырық бес) жұмыс күні ішінде уәкілетті органға электрондық нысанда құжаттарды қайталап ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z136" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z136" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша уәкілетті органның және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z137" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z137" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Мемлекеттік қызмет көрсету мәселелері бойынша шағымды қарауды Мемлекеттік көрсетілетін қызметтер туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ерекшеліктер ескеріле отырып, уәкілетті органның жоғары тұрған лауазымды адамы, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған уәкілетті органға және (немесе) уәкілетті органның лауазымды адамына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3037,70 +3298,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Бағалы қағаздар рыногы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, Мемлекеттік қызмет туралы заңда өзгеше көзделмесе, сотқа жүгіну сотқа дейінгі тәртіппен шағым жасалғаннан кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="54"/>
+    <w:bookmarkStart w:name="z138" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Уәкілетті органның басшысына жіберілетін шағымда қоғамның - қоғамның атауы, пошталық мекенжайы, шығыс нөмірі және күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қабылдаған адамның тегі мен аты-жөнін, берілген шағымға жауап алу мерзімі мен орнын көрсете отырып, уәкілетті органның кеңсесінде оны тіркеу (мөртабан, кіріс нөмірі және күні) уәкілетті орган басшысының шағымның қабылданғанын растау болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3188,282 +3449,1087 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жарияланған акциялар </w:t>
-[...68 lines deleted...]
-            </w:r>
+              <w:t>Жарияланған акциялар шығарылымын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттiк тiркеу, акциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылымы проспектісіне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өзгерістерді және (немесе)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтыруларды тіркеу,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акционерлік қоғамның</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акцияларын орналастыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорытындылары туралы есепті,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акционерлік қоғамның</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>орналастырылған акцияларының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бір түрін осы акционерлік қоғам</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акцияларының басқа түріне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">айырбастау туралы есепті </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекіту, жарияланған акциялар</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-              <w:t>1- қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылымының күшін жою</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="55"/>
+    <w:bookmarkStart w:name="z140" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Жарияланған акциялар шығарылымын мемлекеттік тіркеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3477,87 +4543,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жарияланған акциялар шығарылымын мемлекеттік тіркеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жарияланған акциялар шығарылымын мемлекеттік тіркеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3576,68 +4662,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1798" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарияланған акциялар шығарылымын мемлекеттік тіркеу;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) акциялар шығарылымы проспектісіне өзгерістер және (немесе) толықтырулар енгізу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3820,68 +4908,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1799" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағалы қағаздар орталық депозитарийінің веб-порталы (бұдан әрі - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3951,84 +5041,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1800" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жарияланған акциялар шығарылымын мемлекеттік тіркеу - құжаттарды мемлекеттік тіркеуге ұсынған күннен бастап 15 (он бес) жұмыс күні ішінде;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) акциялар шығарылымы проспектісіне өзгерістер және (немесе) толықтырулар енгізу – мемлекеттік реттеуге берілген құжаттарды алған күннен кейін 10 (он) жұмыс күні ішінде.</w:t>
+2) акциялар шығарылымы проспектісіне өзгерістер және (немесе) толықтырулар енгізу - мемлекеттік реттеуге берілген құжаттарды алған күннен кейін 10 (он) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4082,125 +5174,127 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1801" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлық кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-электрондық (толық автоматтандырылған).</w:t>
+электрондық (толық цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5. </w:t>
+              <w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4213,84 +5307,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1802" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қағидаларға 2-қосымшаға сәйкес нысан бойынша жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлік және акциялар шығарылымын мемлекеттік тіркеген жағдайда-жарияланған акциялар шығарылымының проспектісі электрондық нысанда,</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қағидаларға 2-қосымшаға сәйкес нысан бойынша жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлік және акциялар шығарылымын мемлекеттік тіркеген жағдайда-жарияланған акциялар шығарылымының проспектісі электрондық нысанда,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қағидаларға 2-қосымшаға сәйкес нысан бойынша жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлік (жарияланған акциялар санының ұлғайған және (немесе) олардың түрлері өзгерген, және (немесе) атауы өзгерген, және (немесе) акционерлік қоғамның орналасқан жері өзгерген кезде)және электрондық нысанда - акциялар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізілген жағдайда-өзгерістер және (немесе) толықтырулар ескеріле отырып, жарияланған акциялар шығарылымының проспектісі не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4417,52 +5523,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-7. </w:t>
+              <w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4475,182 +5581,154 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1804" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...10 lines deleted...]
-              <w:t>кодексіне</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі - Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve"> (бұдан әрі - Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа күндері, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>
+2) уәкілетті орган - Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4704,304 +5782,416 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1806" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарияланған акциялар шығарылымын мемлекеттік тіркеу үшін:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 2) тармақшасында белгіленген жағдайда жарияланған акцияларды шығару туралы құрылтай жиналысы (жалғыз құрылтайшының шешімі) немесе акционерлердің жалпы жиналысы (барлық дауыс беретін акцияларды иеленуші акционердің шешімі) хаттамасының электрондық көшірмесі;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі - Бағалы қағаздар рыногы туралы заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында белгіленген жағдайда жарияланған акцияларды шығару туралы құрылтай жиналысы (жалғыз құрылтайшының шешімі) немесе акционерлердің жалпы жиналысы (барлық дауыс беретін акцияларды иеленуші акционердің шешімі) хаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> 2) тармақшасында белгіленген жағдайда жарияланған акциялар шығарылымын жарамсыз деп тану туралы сот шешімінің электрондық көшірмесі;</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) Бағалы қағаздар рыногы туралы заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағының 2) тармақшасында белгіленген жағдайда жарияланған акциялар шығарылымын жарамсыз деп тану туралы сот шешімінің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) электрондық нысандағы жарияланған акциялар шығарылымының проспектісі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) электрондық нысандағы жарияланған акциялар шығарылымының проспектісі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) акционерлік қоғам құрылтайшыларының арасында орналастырылған, жарияланған акциялардың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) акционерлік қоғам құрылтайшыларының арасында орналастырылған, жарияланған акциялардың төленгенін растайтын құжаттардың электрондық көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акционерлік инвестициялық қордың жария етілген акциялар шығарылымын мемлекеттік тіркеу үшін осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының бірінші бөлігінде көрсетілген құжаттардан басқа акционерлік инвестициялық қор акционерлік инвестициялық қордың басқарушы компаниясының шарттары жобаларының электрондық көшірмелерін, сондай-ақ акционерлік инвестициялық қор құрылтайшыларының жалпы жиналысы не жалғыз құрылтайшысы бекіткен инвестициялық декларацияның электрондық көшірмесін қосымша ұсынады.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акционерлік инвестициялық қордың жария етілген акциялар шығарылымын мемлекеттік тіркеу үшін осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағының бірінші бөлігінде көрсетілген құжаттардан басқа акционерлік инвестициялық қор акционерлік инвестициялық қордың басқарушы компаниясының шарттары жобаларының электрондық көшірмелерін, сондай-ақ акционерлік инвестициялық қор құрылтайшыларының жалпы жиналысы не жалғыз құрылтайшысы бекіткен инвестициялық декларацияның электрондық көшірмесін қосымша ұсынады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акциялар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізу үшін:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акциялар шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) акционерлік қоғамның уәкілетті адамының электрондық цифрлық қолтаңбасы арқылы куәландырылған ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) акционерлік қоғамның уәкілетті адамының электрондық цифрлық қолтаңбасы арқылы куәландырылған цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) өзгерістерді және (немесе) толықтыруларды есепке ала отырып акциялар шығарылымының проспектісі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) өзгерістерді және (немесе) толықтыруларды есепке ала отырып акциялар шығарылымының проспектісі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) шешімнің (хаттаманың) электрондық көшірмесі немесе оның негізінде акционерлік қоғамның акциялары шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізілген акционерлік қоғам органы отырысының хаттамасынан үзінді;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) шешімнің (хаттаманың) электрондық көшірмесі немесе оның негізінде акционерлік қоғамның акциялары шығарылымының проспектісіне өзгерістер және (немесе) толықтырулар енгізілген акционерлік қоғам органы отырысының хаттамасынан үзінді;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-4) "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) "Акционерлік қоғамдар туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32-бабында</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> белгіленген жағдайларда жарғылық капиталына мемлекет қатысатын (мерзімі өткен салық берешегін өтеу үшін акционерлік қоғамның жарияланған акциялары болмаған немесе олар жеткіліксіз болған жағдайда) акционерлік қоғамның жарияланған акцияларын мәжбүрлеп шығару туралы сот шешімінің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -5226,102 +6416,124 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету ерекшеліктері ескерілген өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1818" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда іркіліс немесе техникалық ақаулықтар анықталған жағдайда, бірыңғай байланыс орталығына хабарласу қажет.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда іркіліс немесе техникалық ақаулықтар анықталған жағдайда, бірыңғай байланыс орталығына хабарласу қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 8 800 080 86 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -5378,926 +6590,1981 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жарияланған акциялар </w:t>
-[...68 lines deleted...]
-            </w:r>
+              <w:t>Жарияланған акциялар шығарылымын</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттiк тiркеу, акциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">шығарылым проспектісіне </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өзгерістерді және (немесе) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">толықтыруларды тіркеу, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акционерлік қоғамның </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акцияларын орналастыру </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қорытындылары туралы есепті, </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акционерлік қоғамның </w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастырылған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акцияларының бір түрін осы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акционерлік қоғам </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акцияларының басқа түріне </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">айырбастау туралы есепті </w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекіту, жарияланған</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акциялар шығарылымының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күшін жою қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="56"/>
+    <w:bookmarkStart w:name="z142" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлік</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
-[...7 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1821" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20_ жылғы "___"</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20_ жылғы "___"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматы қаласы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алматы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1824" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган (уәкілетті органның толық атауы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z1825" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z1826" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z1827" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (акционерлік қоғамның бизнес-сәйкестендіру нөмірі (бар болса) тіркелген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z1828" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z1829" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z1830" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (акционерлік қоғамның толық атауы және орналасқан жері) жарияланған акциялар шығарылымын мемлекеттік тіркеуге алды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z1831" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығарылым</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z1832" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z1833" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1834" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (акциялар саны цифрмен және жазбаша, акциялар түрі) акцияларға бөлінген, оларға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1835" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1836" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       халықаралық сәйкестендіру нөмiрi (ISIN коды) берілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1837" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір акцияның номиналды құны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1838" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1839" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1840" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1841" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1842" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (акционерлік қоғамның жарияланған акциялар шығарылымын мемлекеттік тіркеу кезінде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1843" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толтырылады). (цифрмен және жазбаша)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1844" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акционерлік қоғамның жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлікті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1845" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауыстыру себебі (акционерлік қоғамның жарияланған акциялар шығарылымын мемлекеттік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1846" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы куәлік ауыстырылған жағдайда толтырылады):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1847" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1848" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1849" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z1850" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті адам</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z1851" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1852" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңба) (тегі, инициалдары)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6331,282 +8598,1152 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жарияланған акциялар </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Жарияланған акциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">шығарылымын мемлекеттiк </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тiркеу, акциялар шығарылымы</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проспектісіне өзгерістерді және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(немесе) толықтыруларды </w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу, акционерлік қоғамның</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акцияларын орналастыру</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қорытындылары туралы есепті,</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акционерлік қоғамның</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орналастырылған акцияларының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бір түрін осы акционерлік</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">қоғам акцияларының басқа </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">түріне айырбастау туралы есепті </w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-              <w:t>3- қосымша</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекіту, жарияланған акциялар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығарылымының күшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жою қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Акцияларды орналастыру қорытындылары туралы есепті бекіту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6620,87 +9757,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акцияларды орналастыру қорытындылары туралы есепті бекіту</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акцияларды орналастыру қорытындылары туралы есепті бекіту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -6719,84 +9876,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің кіші түрлерінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1860" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) акцияларды орналастыру қорытындылары туралы есепті бекіту;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) акцияларды бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді назарға алу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6981,66 +10150,86 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1862" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін: Бағалы қағаздардың орталық депозитарийі веб-порталы (бұдан әрі - портал).</w:t>
+Барлық кіші түрлер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағалы қағаздардың орталық депозитарийі веб-порталы (бұдан әрі - портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7222,92 +10411,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлер үшін: электрондық (толық автоматтандырылған).</w:t>
+Барлық кіші түрлер үшін: электрондық (толық цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5. </w:t>
+              <w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7320,156 +10509,226 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетудің нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1863" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші түрлері бойынша:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының атына:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының атына:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-акцияларды орналастыру қорытындылары туралы есеп бекітілген жағдайда, акцияларды орналастыру қорытындылары туралы есепті бекіту туралы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акцияларды орналастыру қорытындылары туралы есеп бекітілген жағдайда, акцияларды орналастыру қорытындылары туралы есепті бекіту туралы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есеп бекітілген жағдайда, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту туралы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есеп бекітілген жағдайда, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту туралы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қоғамның акцияларын бөлшектеумен байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер назарға алынған жағдайда, қоғамның акцияларын бөлшектеумен байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді назарға алу туралы хат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоғамның акцияларын бөлшектеумен байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер назарға алынған жағдайда, қоғамның акцияларын бөлшектеумен байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді назарға алу туралы хат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап. Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7578,52 +10837,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-7. </w:t>
+              <w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7636,182 +10895,154 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1869" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс кестесі:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...10 lines deleted...]
-              <w:t>кодексіне</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) портал - жөндеу жұмыстарының жүргізілуіне байланысты болатын техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (бұдан әрі - Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заңына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+              <w:t xml:space="preserve"> (бұдан әрі - Мерекелер туралы заң) сәйкес демалыс және мереке күндері өтініш жасаған кезде өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа күндері, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
+              <w:t>
+2) уәкілетті орган - Кодекске және Мерекелер туралы заңға сәйкес демалыс және мереке күндерінен басқа күндері, сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен дүйсенбі - жұма аралығында сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7865,246 +11096,348 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтер тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1871" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Акцияларды орналастыру қорытындылары туралы есепті бекіту:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық ілеспе хат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық ілеспе хат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының акцияларын орналастыру қорытындылары туралы электрондық нысандағы есеп;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының акцияларын орналастыру қорытындылары туралы электрондық нысандағы есеп;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушының акцияларына ақы төлегенін растайтын электрондық құжаттардың көшірмелері;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушының акцияларына ақы төлегенін растайтын электрондық құжаттардың көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) акцияларды орналастырудың есепті кезеңі аяқталған айдың немесе көрсетілетін қызметті алушының барлық жарияланған акциялары орналастырылған кезеңнің соңындағы жағдай бойынша жасалған шоғырландырылмаған қаржылық есептіліктің электрондық көшірмесі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) акцияларды орналастырудың есепті кезеңі аяқталған айдың немесе көрсетілетін қызметті алушының барлық жарияланған акциялары орналастырылған кезеңнің соңындағы жағдай бойынша жасалған шоғырландырылмаған қаржылық есептіліктің электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акцияларды орналастыру қорытындылары туралы есепті бекіту (акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту):</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акцияларды орналастыру қорытындылары туралы есепті бекіту (акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық ілеспе хат;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық ілеспе хат;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы электрондық нысандағы есеп;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы электрондық нысандағы есеп;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастауға негіз болған шешімнің (хаттаманың) электрондық көшірмесі.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастауға негіз болған шешімнің (хаттаманың) электрондық көшірмесі.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акцияларды орналастыру қорытындылары туралы есепті бекіту (акцияларды бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді назарға алу):</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Акцияларды орналастыру қорытындылары туралы есепті бекіту (акцияларды бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістерді назарға алу):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті алушының уәкілетті адамының электрондық цифрлық қолтаңбасымен куәландырылған цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын, мәліметтерді пайдалануға келісімі бар еркін нысанда жасалған электрондық өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) электрондық нысандағы қоғам акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8191,71 +11524,71 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-"Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңының 24-бабының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес уәкілетті органның құжаттарды қарау процесінде олардың Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келмегенін анықтауы мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады.</w:t>
+"Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7-тармағына сәйкес уәкілетті органның құжаттарды қарау процесінде олардың Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келмегенін анықтауы мемлекеттік қызмет көрсетуден бас тартуға негіз болып табылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8309,102 +11642,124 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге де талаптар мемлекеттік қызметті көрсету ерекшеліктері ескерілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1882" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету орындарының мекенжайлары және мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары уәкілетті органның ресми интернет-ресурсында орналастырылған.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинет", сондай-ақ мемлекеттік қызметтер көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинет", сондай-ақ мемлекеттік қызметтер көрсету мәселелері бойынша бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталда іркіліс немесе техникалық ақаулықтар анықталған жағдайда, бірыңғай байланыс орталығына хабарласу қажет.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда іркіліс немесе техникалық ақаулықтар анықталған жағдайда, бірыңғай байланыс орталығына хабарласу қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай байланыс орталығы: 8 800 080 86 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -8693,84 +12048,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нысан </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z146" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарияланған акциялар шығарылымының күшін жою туралы куәлік</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосыша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 22.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9318,68 +12657,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 42 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="58"/>
+    <w:bookmarkStart w:name="z148" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту үшін құжаттарға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9452,70 +12791,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инвестициялық және венчурлік қорлар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және жарияланған акциялар шығарылымын мемлекеттік тіркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды мемлекеттік тіркеу (бұдан әрі - өзгерістерді және (немесе) толықтыруларды тіркеу), акционерлік қоғамның (бұдан әрі - қоғам) акцияларын орналастыру қорытындылары туралы есепті, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту үшін құжаттарға қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z150" w:id="59"/>
+    <w:bookmarkStart w:name="z150" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қоғамның жарияланған акцияларының төлемін растайтын құжаттар (аталғандардың біреуі немесе бірнешеуі):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлем құжаттары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9562,70 +12901,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орталық депозитарийдің орналастырылатын акциялар төлеміне енгізілетін бағалы қағаздарға меншік құқығын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жарияланған акциялардың ақысына енгізілген мүлікке меншік құқығын растайтын құжаттар (төлем меншік құқығын тіркеуді талап ететін мүлікпен жүргізілген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="60"/>
+    <w:bookmarkStart w:name="z151" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қоғамның жарияланған акциялар шығарылымы туралы немесе оның негізінде акциялар шығарылымы проспектіне өзгерістер және (немесе) толықтырулар енгізілген шешімде (хаттамада) мынадай мәліметтер қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акционерлердің жалпы жиналысының хаттамасы (дауыс беретін барлық акцияларға ие акционердің шешімі) немесе одан үзінді-көшірме:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9996,70 +13335,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Директорлар кеңесі отырысының хаттамасынан үзінді-көшірме қоғамның уәкілетті қызметкерінің қолымен расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атқарушы орган отырысының хаттамасынан үзінді-көшірме қоғамның атқарушы органы басшысының (не оның орнындағы адамның) қолымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="61"/>
+    <w:bookmarkStart w:name="z152" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қоғам ұсынатын жылдық қаржылық шоғырландырылмаған есептілік бухгалтерлік баланстан, пайда және шығын туралы есептен, ақша қозғалысы туралы есептен, меншікті капиталдағы өзгерістер туралы есептен және түсіндірме жазбадан тұрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғам ұсынатын аралық қаржылық шоғырландырылмаған есептілік бухгалтерлік баланстан, меншікті капиталдағы өзгерістер туралы есептен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -10195,68 +13534,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 42 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="62"/>
+    <w:bookmarkStart w:name="z192" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесі және оларға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Талаптар жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10329,126 +13668,126 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Инвестициялық және венчурлік қорлар туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарына сәйкес әзірленді және жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесін және аталған құжаттарға қойылатын талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="63"/>
+    <w:bookmarkStart w:name="z157" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сот жарияланған акциялар шығарылымын мемлекеттік тіркеуді жарамсыз деп таныған жағдайда, қоғам жарияланған акциялар шығарылымының күшін жою үшін қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі - уәкілетті орган) бағалы қағаздардың орталық депозитарийінің веб-порталы (бұдан әрі – портал) арқылы белгіленген мерзімде мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамның жарияланған акцияларының шығарылымын мемлекеттік тіркеуді жарамсыз деп тану туралы сот шешімінің электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="64"/>
+    <w:bookmarkStart w:name="z158" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қоғам акционерлерінің жалпы жиналысы қоғамның ерікті түрде таратылуына байланысты жарияланған акциялар шығарылымын жою туралы шешім (жалғыз акционердің немесе барлық дауыс беруші акцияларына ие тұлғаның шешімі) қабылдаған жағдайда қоғам акциялар шығарылымын жою үшін портал арқылы уәкілетті органға белгіленген мерзімде мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10477,70 +13816,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) акционерлердің жалпы жиналысы (жалғыз акционердің немесе барлық дауыс беруші акцияларына ие тұлғаның шешімі) бекіткен қоғамның тарату балансының электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орналастырылған акциялардың (қоғам сатып алған акцияларды шегергенде) жалпы санының он және одан көп пайызына ие акционерлер туралы қоғамның ерікті түрде таратылуына байланысты акциялар шығарылымының күшін жою туралы шешім қабылдаған күні орталық депозитарий берген анықтаманың электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="65"/>
+    <w:bookmarkStart w:name="z159" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қоғам мәжбүрлеп таратылған жағдайда қоғам белгіленген мерзімде портал арқылы уәкілетті органға акциялар шығарылымының күшін жою үшін мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10551,70 +13890,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамды мәжбүрлеп тарату туралы сот шешімінің электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сот бекіткен қоғамның тарату балансының электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="66"/>
+    <w:bookmarkStart w:name="z160" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қоғамды шаруашылық серіктестікке немесе өндірістік кооперативке қайта құру арқылы қайта ұйымдастырған жағдайда қоғам белгіленген мерзімде акциялар шығарылымының күшін жою үшін портал арқылы уәкілетті органға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10643,70 +13982,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) атқарушы органдардың басшысы (атқарушы органның функцияларын жеке-дара жүзеге асыратын тұлға) мен қайта құрылатын қоғамның бас бухгалтері немесе олардың орнын ауыстыратын адамдар (міндеттерді орындауды жүктеу туралы растайтын құжаттың көшірмесін ұсына отырып) қол қойған тапсыру актісінің электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орналастырылған акциялардың (қоғам сатып алған акцияларды шегергенде) жалпы санының он және одан көп пайызына ие акционерлер туралы шаруашылық серіктестікке немесе өндірістік кооперативке қайта құру арқылы қоғамды қайта ұйымдастыру туралы шешім қабылдаған күні орталық депозитарий берген анықтаманың электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="67"/>
+    <w:bookmarkStart w:name="z161" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 2 (екі) немесе бірнеше қоғамды біріктіру арқылы қоғам қайта ұйымдастырылған жағдайда қайта ұйымдастырылатын қоғамдар белгіленген мерзімде акциялар шығарылымының күшін жою үшін портал арқылы уәкілетті органға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10753,70 +14092,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) біріктіру жолымен қоғамды қайта ұйымдастыру нәтижесінде құрылған қоғамның жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәліктің электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) орналастырылған акциялардың (қоғам сатып алған акцияларды шегергенде) жалпы санының он және одан көп пайызына ие акционерлер туралы қайта ұйымдастырылатын қоғамдардың акциялары шығарылымының күшін жою туралы шешім қабылдаған күні орталық депозитарий берген анықтамалардың электрондық көшірмелерін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="68"/>
+    <w:bookmarkStart w:name="z162" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоғамды (қоғамдарды) басқа қоғамға қосу арқылы қоғам қайта ұйымдастырылған жағдайда қосылатын қоғам (қосылатын қоғамдар) белгіленген мерзімде акциялар шығарылымының күшін жою үшін портал арқылы уәкілетті органға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10845,70 +14184,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті тұлғалар қол қойған тапсыру актісінің электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орналастырылған акциялардың (қоғам сатып алған акцияларды шегергенде) жалпы санының он және одан көп пайызына ие акционерлер туралы қосылатын қоғамның (қоғамдардың) акцияларын сатып алғанын растайтын қосу жүзеге асырылатын қоғамға орталық депозитарий берген анықтаманың электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="69"/>
+    <w:bookmarkStart w:name="z163" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қоғамды 2 (екі) немесе одан көп қоғамға бөлу арқылы қоғам қайта ұйымдастырылған жағдайда, бөлінетін қоғам белгіленген мерзімде акциялары шығарылымының күшін жою үшін портал арқылы уәкілетті органға мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) еркін түрде құрылған электрондық нысандағы өтінішті;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10937,70 +14276,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бөлінген қоғамдардың мүдделерін оларды құру барысында білдіру тапсырылатын тұлғалар қол қойған бөлу балансының электрондық көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) орналастырылған акциялардың (қоғам сатып алған акцияларды шегергенде) жалпы санының он және одан көп пайызына ие акционерлер туралы қоғамды 2 (екі) немесе одан көп қоғамдарға бөлу арқылы қоғамды қайта ұйымдастыру туралы шешім қабылдаған күні орталық депозитарий берген анықтаманың электрондық көшірмесін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="70"/>
+    <w:bookmarkStart w:name="z164" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қоғам жарияланған акциялар шығарылымының күшін жою кезінде уәкілетті орган қағаз тасымалдағышта берген жарияланған акциялар шығарылымының күшін жою туралы куәліктің түпнұсқасын жоғалтқан жағдайда, қоғам жарияланған акциялар шығарылымының күшін жою туралы куәліктің телнұсқасын алу қажет болған кезде бұқаралық ақпарат құралының атауы және жоғалған құжаттың жарамсыздығы туралы хабарламаның жарияланған күні жайлы мәліметтерді көрсете отырып, жарияланған акциялар шығарылымының күшін жою туралы куәліктің телнұсқасын беру үшін портал арқылы уәкілетті органға электрондық нысанда өтініш жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган қоғамға өтінішті алған күннен кейін 10 (он) жұмыс күні ішінде жарияланған акциялар шығарылымының күшін жою туралы куәліктің телнұсқасын портал арқылы "жеке кабинетке" электрондық нысанда жібереді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -11136,126 +14475,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 42 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z239" w:id="71"/>
+    <w:bookmarkStart w:name="z239" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акциялар шығарылымының проспектісін, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z240" w:id="72"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z240" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z241" w:id="73"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z241" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Акциялар шығарылымы проспектісін, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу қағидалары (бұдан әрі − Қағидалар) "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және акциялар шығарылымы проспектісін, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның (бұдан әрі - қоғам) акцияларын орналастыру қорытындылары туралы есепті, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11274,290 +14613,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="74"/>
+    <w:bookmarkStart w:name="z242" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Акциялар шығарылымының проспектісі Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай, акциялар шығарылымы проспектісінің құрылымына сәйкес жасалады және ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z243" w:id="75"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z243" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қоғамның акциялары шығарылымының проспектісіндегі мәліметтер жарияланған акциялар шығарылымын мемлекеттік тіркеу үшін қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға (бұдан әрі - уәкілетті орган) құжаттарды ұсынған күннің алдындағы айдың соңғы жұмыс күніне келтіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z244" w:id="76"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z244" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акциялар шығарылымы проспектісінің титул парағында мыналар қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z245" w:id="77"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z245" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "Акциялар шығарылымының проспектісі";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z246" w:id="78"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z246" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамның толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z247" w:id="79"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z247" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мынадай жазба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z248" w:id="80"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z248" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Уәкілетті органның жарияланған акциялар шығарылымын мемлекеттік тіркеуі инвесторларға проспектіде сипатталған акцияларды иеленуге қатысты қандай да бір ұсыныстарды беруді білдірмейді және осы құжаттағы ақпараттың дәйектілігін растамайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z249" w:id="81"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z249" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамның лауазымды тұлғалары осы проспектіде берілген бүкіл ақпараттың дәйекті және акционерлік қоғам мен оның орналастырылатын акцияларына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z250" w:id="82"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z250" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акционерлік қоғам акциялар айналысы кезеңінде Қазақстан Республикасының бағалы қағаздар рыногы туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес қаржылық есептілік депозитарийінің интернет-ресурсында бағалы қағаздар рыногындағы ақпаратты жариялауды қамтамасыз етеді.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z251" w:id="83"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z251" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Акциялар шығарылымы проспектісін қоғам уәкілетті органға бағалы қағаздар орталық депозитарийінің веб-порталы арқылы электрондық нысанда ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11576,70 +14915,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="84"/>
+    <w:bookmarkStart w:name="z252" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Акциялар шығарылымының проспектісі қазақ және орыс тiлдерiнде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11776,70 +15115,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="85"/>
+    <w:bookmarkStart w:name="z260" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Акциялар шығарылымы проспектісі қазақ және орыс тілдерінде жасалған өзгерістер және (немесе) толықтырулар ескеріле отырып, электрондық нысанда жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11858,190 +15197,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="86"/>
+    <w:bookmarkStart w:name="z262" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қоғам акцияларын орналастыру қорытындылары туралы есеп Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай акционерлік қоғам акцияларын орналастыру қорытындылары туралы есептің құрылымына сәйкес жасалады және ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z263" w:id="87"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z263" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Акцияларды орналастыру қорытындылары туралы есепті қоғам уәкілетті органға электрондық түрде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z264" w:id="88"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z264" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Акцияларды орналастыру қорытындылары туралы есеп қазақ және орыс тілдерінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z265" w:id="89"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z265" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есеп Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сай акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есептің құрылымына сәйкес жасалады және ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z266" w:id="90"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z266" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қоғамның орналастырылған акцияларының бір түрін осы қоғамның басқа түрдегі акцияларына айырбастау туралы есеп қазақ және орыс тілдерінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12114,70 +15453,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z411" w:id="91"/>
+    <w:bookmarkStart w:name="z411" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер Қағидаларға 4-қосымшаға сәйкес қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есептің құрылымына сәйкес жасалады және ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12196,70 +15535,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z412" w:id="92"/>
+    <w:bookmarkStart w:name="z412" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер қазақ және орыс тілдерінде жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12357,1562 +15696,2395 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Акциялар шығарылымының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проспектісін, акциялар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шығарылымының проспектісіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>өзгерістерді және (немесе)</w:t>
             </w:r>
-            <w:r>
-[...131 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>толықтыруларды, акционерлік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қоғамның акцияларын </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орналастыру қорытындылары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы есепті, акционерлік </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қоғамның орналастырылған </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акцияларының бір түрін осы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">акционерлік қоғам </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>акцияларының басқа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түріне айырбастау туралы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есепті жасау және</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ресімдеу қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z269" w:id="93"/>
+    <w:bookmarkStart w:name="z269" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акциялар шығарылымы проспектісінің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z270" w:id="94"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 07.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 127</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1885" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Қоғамның атауы және оның орналасқан жері туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z271" w:id="95"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1886" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құрылтай құжаттарына сәйкес қоғам туралы ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z272" w:id="96"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1887" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғамды бастапқы мемлекеттік тіркеу күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z273" w:id="97"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1888" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамды мемлекеттік қайта тіркеу күні (егер қайта тіркелген болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z274" w:id="98"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z1889" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоғамның толық және қысқартылған атауы қазақ, орыс және ағылшын (бар болса) тілдерінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z275" w:id="99"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z1890" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоғамның атауы өзгерген жағдайда, оның барлық бұрынғы толық және қысқартылған атаулары, сондай-ақ олардың өзгерген күндері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z276" w:id="100"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z1891" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) егер қоғам заңды тұлғаны (заңды тұлғаларды) қайта ұйымдастыру нәтижесінде құрылған болса, қайта ұйымдастырылған заңды тұлғаларға және (немесе) қоғамға қатысты құқық мирасқорлығы туралы мәліметтер көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z277" w:id="101"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z1892" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қоғамның бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z278" w:id="102"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z1893" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ISO 17442 халықаралық стандартына сәйкес Legal Entity Identifier коды "Financial services - Legal Entity Identifier" (LEI) (бар болса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z279" w:id="103"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z1894" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қоғамның байланыс телефондарының, факс нөмірлерін және электрондық пошта мекенжайын, сондай-ақ егер қоғамның нақты мекенжайы заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамада көрсетілген қоғамның орналасқан жерінен ерекшеленетін болса, қоғамның нақты мекенжайын көрсете отырып, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға сәйкес қоғамның орналасқан жері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z280" w:id="104"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z1895" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Акциялар туралы, оларды төлеу тәсілдері және олар бойынша кіріс алу туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z281" w:id="105"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z1896" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жарияланған акциялар шығарылымы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z282" w:id="106"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z1897" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жарияланған акциялардың саны, түрлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z283" w:id="107"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z1898" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құрылтайшылар төлейтін акциялардың саны, түрлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z284" w:id="108"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1899" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылтайшылар төлейтін бір акцияның номиналды құны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z285" w:id="109"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1900" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) артықшылықты акциялар бойынша дивидендтің кепілді мөлшері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z286" w:id="110"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1901" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру банкі тұрақтандыру банкінің жарияланған акцияларының саны, түрлері, номиналды құны туралы ақпаратты ғана толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z287" w:id="111"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1902" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Акцияларды төлеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z288" w:id="112"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1903" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акцияларды төлеу тәсілі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z289" w:id="113"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z1904" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ақшамен (құрылтайшылардың (инвесторлардың) акцияларды төлегенін растайтын төлем құжатының (құжаттарының) деректемелерін, төлем сомасын және төлеушінің атауын көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z290" w:id="114"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z1905" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бағалы қағаздармен (бағалы қағаздар эмитентінің атауын, бағалы қағаздардың халықаралық сәйкестендіру нөмірі (ISIN коды) мен санын, бағалаушының атауын, бағалау туралы есептің жасалған күнін, бағалау сомасын (нарықтық бағасы болмаған жағдайда) мәміле тіркелу күнін көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z291" w:id="115"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z1906" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүліктік құқықтармен (қоғамның тиісті органдарының қоғамның ақшалай міндеттемелерін қоғамның орналастырылатын акцияларын төлеу есебіне өтеу туралы қабылдаған шешімінің күнін және қоғамның осы шешімді қабылдаған органын; қоғамның ақшалай міндеттемелерін салыстырып тексеру актісінің деректемелерін, бағалаушының атауын, бағалау туралы есептің жасалған күнін, бағалау сомасын, мүлікті қабылдау-өткізу актісінің күнін көрсету);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z292" w:id="116"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z1907" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге мүлікпен (бағалаушының атауын, бағалау туралы есептің жасалған күнін, мүлікті бағалау сомасын, мүлікті қабылдау-өткізу актісінің күнін көрсету).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z293" w:id="117"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z1908" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғам қайта ұйымдастырылған жағдайда қайта ұйымдастыру туралы акционерлердің жалпы жиналысының шешімді қабылдаған күні, тапсыру актісінің күні көрсетіледі (банктерді біріктіру нысанында ерікті түрде қайта ұйымдастырылған жағдайда қолданылмайды). Қайта ұйымдастырылған банктер акционерлерінің бірлескен жалпы жиналысында бекітілген акцияларды айырбастау коэффициенті көрсетілетін, банкті басқа банкке қосу нысанында банктерді ерікті түрде қайта ұйымдастыру жағдайын қоспағанда, біріктіру арқылы қоғамды қайта ұйымдастырған жағдайда, қосылатын қоғамның акцияларын сату бағасы, қосылу жүріп жатқан қоғамның акцияларын орналастыру (сату) бағасы қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z294" w:id="118"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z1909" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акцияларға цифрлық (виртуалдық) бірліктермен және (немесе) құны цифрлық (виртуалдық) бірліктердің құнына (құнының өзгеруіне) байланысты болатын қаржы құралдарымен төлем жасалмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z296" w:id="120"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z1910" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акциялар шығарылымы проспектісінің мақсаты үшін цифрлық (виртуалдық) бірлік деп криптография және (немесе) компьютерлік есептеу құралдарын қолдана отырып, орталықтандырылмаған цифрлық жүйеде құрылған және есепке алынатын сандық жазба болып табылатын бірлік түсініледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z1911" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Акцияларды орналастыру шарттары мен тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z297" w:id="121"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z1912" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Акцияларды орналастыру және айналысқа шығару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z298" w:id="122"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z1913" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акцияларды орналастыру және айналысқа шығару жоспарланатын нарық (бағалы қағаздардың ұйымдастырылған және (немесе) ұйымдастырылмаған нарығы);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z299" w:id="123"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1914" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) акцияларды ұйымдастырылмаған нарықта орналастырған жағдайда орналастыру тәсілі: жазылу немесе аукцион көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z300" w:id="124"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1915" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылтайшылар жиналысында бағалы қағаздардың ұйымдастырылмаған нарығында қоғамның акцияларды сатып алу кезінде олардың құнын айқындау әдістемесін бекіткен күні көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z301" w:id="125"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1916" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) акционерлік инвестициялық қорда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z302" w:id="126"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1917" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік инвестициялық қордың акцияларын сатып алуға өтінімдер беру және орындау шарттары мен тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z303" w:id="127"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z1918" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік инвестициялық қордың акцияларын орналастыру және (немесе) сатып алу жөніндегі делдалдар тізбесі (олар бар болса) олардың орналасқан жері мен байланыс телефондарының нөмірлері беріле отырып қосымша көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z304" w:id="128"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z1919" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қоғамның орналастырылған (акционерлік қоғамның сатып алғандарын қоспағанда) акцияларының (жарғылық капиталға қатысу үлестерінің) он және одан да көп пайызына ие құрылтайшылары немесе ірі акционерлері (қатысушылары) туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z305" w:id="129"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z1920" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жаңадан құрылған, оның ішінде қайта ұйымдастырылу жолымен құрылған қоғамдар, сондай-ақ сот шешімі бойынша жарияланған акциялары шығарылымын мемлекеттік тіркеу жарамсыз деп танылған қоғамдар үшін қоғамның жарғылық капиталына қатысу үлестерінің он және одан да көп пайызына ие құрылтайшылары (қатысушылары) туралы мәліметтер, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z307" w:id="131"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z1921" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалардың құрылтайшыларының (қатысушыларының) тегі, аты, әкесінің аты (ол болған жағдайда) және (немесе) заңды тұлғалардың құрылтайшыларының (қатысушыларының) толық атауы, орналасқан жері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z1922" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамның жарғылық капиталына қатысу үлестерінің он және одан да көп пайызына ие құрылтайшылары (қатысушылары) ақысын алдын ала төлеген акцияларының саны мен түрі (түрлері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z308" w:id="132"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z1923" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) құрылтайшылардың (қатысушылардың) қоғамның жарғылық капиталына қатысу үлестерінің он және одан да көп пайызына ие болған күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z309" w:id="133"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z1924" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғылық капиталдың ақысы заңды тұлғаны тіркеуге дейін төленген жағдайда қоғамды заңды тұлға ретінде мемлекеттік тіркеу күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z310" w:id="134"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z1925" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғылық капиталдың ақысы заңды тұлғаны тіркегеннен кейін төленген жағдайда құрылтайшылардың қоғамның жарғылық капиталының ең төменгі мөлшерін толық төлеген күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z311" w:id="135"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z1926" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот шешімі бойынша жарияланған акциялар шығарылымының мемлекеттік тіркеуін жарамсыз деп танылған қоғамдар акционерлердің жалпы жиналысында жаңа акциялардың шығарылымын тіркеу туралы шешім қабылдаған күнді көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z312" w:id="136"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z1927" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қоғам қызметінің негізгі түрлерін көрсете отырып, қоғамның қаржы-экономикалық және шаруашылық қызметінің көрсеткіштері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z313" w:id="137"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1928" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қоғам қызметінің түрлері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z314" w:id="138"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1929" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметінің негізгі түрлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z315" w:id="139"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1930" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамның маусымдық сипаттағы қызмет түрлерін және олардың қоғамның жалпы кірісіндегі үлесін көрсете отырып, қызметінің түрлеріне қысқаша сипаттама беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z316" w:id="140"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1931" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоғамның бәсекелесі болып табылатын ұйымдар туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z317" w:id="141"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z1932" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоғам қызметінің негізгі түрлері бойынша сату (жұмыстарды, қызметтерді) кірістілігіне оң және теріс әсер ететін факторлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z318" w:id="142"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z1933" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Акционерлік инвестициялық қорлар болып табылатын қоғамдардың қызметі туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z319" w:id="143"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z1934" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z320" w:id="144"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z1935" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік инвестициялық қордың инвестициялық қызметі туралы негізгі ережелер, инвестициялық саясаты мақсаттарының сипаттамасы, акционерлік инвестициялық қордың кірістеріне жағымсыз әсерін тигізуі мүмкін ықтимал факторларды көрсете отырып тиісті объектілерге инвестициялау себептері мен тәуекелдері, сондай-ақ олардың туындау мүмкіндіктері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z321" w:id="145"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z1936" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       акционерлік инвестициялық қордың басқарушы компаниясы туралы мәліметтер (толық атауы, орналасқан жері);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z322" w:id="146"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z1937" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қоғамның инвестициялық декларациясында көрсетілген инвестициялау объектілері, оның ішінде акционерлік инвестициялық қор үшін барынша маңызды объектілері нарығындағы жалпы үрдістің қысқаша сипаттамасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z323" w:id="147"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z1938" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қоғамның қызметіне әсер ететін тәуекел факторлары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="149"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z1939" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғам туралы және ол орналастыратын эмиссиялық бағалы қағаздар туралы қосымша мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z1940" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қоғамның төлеу агенті туралы мәліметтер (бар болса):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z326" w:id="150"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z1941" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) төлеу агентінің толық атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z327" w:id="151"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1942" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орналасқан жері, байланыс телефондары, электрондық пошта адресі (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z328" w:id="152"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1943" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоғамның төлеу агентімен жасасқан шартының күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z329" w:id="153"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1944" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қоғамның консультанты туралы мәліметтер (Бағалы қағаздар рыногы туралы заңға сәйкес эмиссиялық бағалы қағаздарды қор биржасының ресми тізіміне енгізу және олардың тізімде болуы мәселелері бойынша консультациялық қызметтер көрсету бойынша шарт жасасу міндеті белгіленген жағдайда):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z330" w:id="154"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1945" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғам акцияларын қор биржасының ресми тізіміне енгізу және олардың тізімде болуы мәселелері бойынша консультациялық қызметтер көрсететін тұлғаның толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z331" w:id="155"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z1946" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғам акцияларын қор биржасының ресми тізіміне енгізу және олардың тізімде болуы мәселелері бойынша консультациялық қызметтер көрсететін тұлғаның орналасқан жері, байланыс телефондарының нөмірлері, электрондық пошта адресі (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z332" w:id="156"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z1947" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоғамның қоғам акцияларын қор биржасының ресми тізіміне енгізу және олардың тізімде болуы мәселелері бойынша консультациялық қызметтер көрсететін адаммен жасасқан шартының күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z333" w:id="157"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z1948" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер, қоғамның пікірі бойынша, мұндай мәліметтерді жария ету қоғам акцияларын сатып алу туралы шешім қабылдау үшін маңызды болса, қоғамның өзге де консультанттары туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z334" w:id="158"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z1949" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қоғамның орталық депозитарийімен жасасқан қоғам акцияларын ұстаушылар тізілімдерінің жүйесін жүргізу жөнінде қызмет көрсету туралы шарттың күні мен нөмірі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z335" w:id="159"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z1950" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тұрақтандыру банкі жарияланған акциялар шығарылымының проспектісін жасаған кезде, осы қосымшаның 10 және 11-тармақтары толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14134,126 +18306,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және ресімдеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z337" w:id="160"/>
+    <w:bookmarkStart w:name="z337" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есептің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="161"/>
+    <w:bookmarkStart w:name="z413" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Акцияларды орналастыру қорытындылары туралы есептің титул парағында мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "_______ бастап __________ дейінгі кезеңдегі акцияларды орналастыру қорытындылары туралы есеп";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14282,70 +18454,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мынадай жазба:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Уәкілетті органның акцияларды орналастыру қорытындылары туралы есепті бекітуі инвесторларға акцияларды орналастыру қорытындылары туралы есепте сипатталған акцияларды иеленуге қатысты қандай да бір ұсыныстарды беруді білдірмейді және осы құжаттағы ақпараттың дәйектілігін растамайды. Акционерлік қоғамның лауазымды тұлғалары акцияларды орналастыру қорытындылары туралы есепте берілген бүкіл ақпараттың дәйекті және акционерлік қоғам мен оның орналастырылатын акцияларына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="162"/>
+    <w:bookmarkStart w:name="z414" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акцияларды орналастыру қорытындылары туралы есептің мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғамның толық атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15179,328 +19351,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және ресімдеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z378" w:id="163"/>
+    <w:bookmarkStart w:name="z378" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есеп құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z379" w:id="164"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z379" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы есептің титул парағында мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z380" w:id="165"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z380" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "Акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есеп";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z381" w:id="166"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z381" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамның толық және қысқартылған атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z382" w:id="167"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z382" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мынадай жазба:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z383" w:id="168"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z383" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Акционерлік қоғамның лауазымды тұлғалары акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепте берілген бүкіл ақпараттың дәйекті және акционерлік қоғам мен оның орналастырылатын акцияларына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z384" w:id="169"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z384" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есептің мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z385" w:id="170"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z385" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғамның толық атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z386" w:id="171"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z386" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоғамды мемлекеттік тіркеу (қайта тіркеу) күні және мемлекеттік тіркеуді (қайта тіркеуді) жүзеге асырған органның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z387" w:id="172"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z387" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жарияланған акциялар шығарылымын мемлекеттік тіркеу (жарияланған акциялар шығарылымын мемлекеттік тіркеу туралы куәлікті ауыстыру) күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z388" w:id="173"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z388" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) акционерлердің жалпы жиналысында айырбастау талаптарын, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау жүзеге асырылған мерзімді көрсете отырып, қоғамның орналастырылған акцияларының бір түрін осы қоғам акцияларының басқа түріне айырбастау туралы шешім қабылдау күні;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z389" w:id="174"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z389" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) акциялар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z390" w:id="175"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z390" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жай және артықшылықты акциялардың санын көрсете отырып жарияланған акциялардың жалпы саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z391" w:id="176"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z391" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айырбастауға жатқызылған акциялардың саны және айырбастауға жатқызылмаған акциялардың саны, орналастырылған акцияларды айырбастау тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15787,126 +19959,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z415" w:id="177"/>
+    <w:bookmarkStart w:name="z415" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістердің құрылымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағида 4-қосымшамен толықтырылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 23.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z416" w:id="178"/>
+    <w:bookmarkStart w:name="z416" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістердің титул парағында мынадай ақпарат қамтылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құжаттың атауы: "Қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістер";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15935,70 +20107,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мынадай жазба:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Акционерлік қоғамның лауазымды тұлғалары қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке енгізілген өзгерістерде берілген бүкіл ақпараттың дәйекті және акционерлік қоғам мен оның орналастырылатын акцияларына қатысты инвесторларды жаңылыстырмайтын болып табылатынын растайды.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="179"/>
+    <w:bookmarkStart w:name="z417" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Акционерлік қоғамның акцияларын бөлшектеуге байланысты акцияларды орналастыру қорытындылары туралы есепке өзгерістердің мазмұны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қоғамның толық атауы және орналасқан жері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16314,189 +20486,189 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 42 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z393" w:id="180"/>
+    <w:bookmarkStart w:name="z393" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылды деп танылатын Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілерінің, сондай-ақ Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z394" w:id="181"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z394" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту, жарияланған акциялар шығарылымының күшін жою қағидаларын, Жарияланған акциялар шығарылымын мемлекеттiк тiркеу, акциялар шығарылымы проспектісіне өзгерістерді және (немесе) толықтыруларды тіркеу, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті бекіту үшін құжаттарға қойылатын талаптарды, Жарияланған акциялар шығарылымының күшін жоюға арналған құжаттардың тізбесін және оларға қойылатын талаптарды, Акциялар шығарылымының проспектісін, акциялар шығарылымының проспектісіне өзгерістерді және (немесе) толықтыруларды, акционерлік қоғамның акцияларын орналастыру қорытындылары туралы есепті, акционерлік қоғамның орналастырылған акцияларының бір түрін осы акционерлік қоғам акцияларының басқа түріне айырбастау туралы есепті жасау және ресімдеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17857 болып тіркелген, 2018 жылғы 19 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z395" w:id="182"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z395" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне бағалы қағаздар нарығын реттеу мәселелері бойынша өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 26 қарашадағы № 213 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19681 болып тіркелген, 2019 жылғы 9 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z396" w:id="183"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z396" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 сәуірдегі № 71 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11534 болып тіркелген, 2015 жылғы 15 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12) және 15) тармақшалары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z397" w:id="184"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z397" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 31 шілдедегі № 149 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15685 болып тіркелген, 2017 жылғы 27 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16511,251 +20683,251 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z398" w:id="185"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z398" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 сәуірдегі № 71 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 24 ақпандағы № 37 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15210 болып тіркелген, 2017 жылғы 22 маусымда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тоқсан бірінші абзацы, бір жүз он бірінші абзацынан бастап бір жүз отызыншы абзацы аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z399" w:id="186"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z399" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 сәуірдегі № 71 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 7 ақпандағы № 26 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18340 болып тіркелген, 2019 жылғы 6 наурызда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бір жүз алпыс бірінші абзацынан бір жүз сексен екінші абзацы аралығы, екі жүз бірінші абзацынан екі жүз он алтыншы абзацы аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z400" w:id="187"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z400" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 31 шілдедегі № 149 қаулысына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 16 сәуірдегі № 65 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18589 болып тіркелген, 2019 жылғы 6 мамырда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жетпіс бірінші абзацынан сексен төртінші абзацы аралығы, тоқсан тоғызыншы абзацынан бір жүз он екінші абзацы аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z401" w:id="188"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z401" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2015 жылғы 30 сәуірдегі № 71 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 13 қыркүйектегі № 160 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19393 болып тіркелген, 2019 жылғы 19 қыркүйекте Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацынан он тоғызыншы абзацы аралығы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z402" w:id="189"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z402" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Қазақстан Республикасы Ұлттық Банкінің мемлекеттік көрсетілетін қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 31 шілдедегі № 149 қаулысына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 19 қарашадағы № 206 қаулысының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19660 болып тіркелген, 2019 жылғы 6 желтоқсанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші абзацы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17135,31 +21307,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>