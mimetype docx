--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fb149d" w14:textId="2fb149d">
+    <w:p w14:paraId="cd96833" w14:textId="cd96833">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,74 +113,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ішкі істер министрінің 2020 жылғы 27 наурыздағы № 259 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 31 наурызда № 20207 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасының Заңы 10-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН: </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ішкі істер министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса берiлiп отырған Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу бойынша мемлекеттік көрсетілетін қызмет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -770,94 +832,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      1. Осы "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына, "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы 55-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және Қазақстан Республикасы азаматтарының, Қазақстан Республикасының аумағында тұрақты тұратын шетелдіктердің және Қазақстан Республикасының аумағында тұрақты тұратын азаматтығы жоқ адамдардың Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу бойынша мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына, "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармақшасына сәйкес әзірленді және Қазақстан Республикасы азаматтарының, Қазақстан Республикасының аумағында тұрақты тұратын шетелдіктердің және Қазақстан Республикасының аумағында тұрақты тұратын азаматтығы жоқ адамдардың Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу бойынша мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -914,228 +1038,684 @@
         <w:t>
       3) әкімшілік орган (көрсетілетін қызметті беруші) - Қазақстан Республикасының заңдарына сәйкес әкімшілік актіні қабылдау, әкімшілік әрекет жасау (әрекетсіздік таныту) жөнінде өкілеттіктер берілген мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, сондай-ақ өзге ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әкімшілік рәсім - әкімшілік органның, лауазымды адамның өтініш негізінде немесе өз бастамасы бойынша жасалатын әкімшілік істі қарау, ол бойынша шешім қабылдау және орындау қызметі, сондай-ақ оңайлатылған әкімшілік рәсім тәртібінде жүзеге асырылатын қызмет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) тармақша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) тармақша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) аумақтық полиция органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көші-қон саласындағы уәкілетті орган осы Қағидаға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Мемлекеттік корпорацияларға, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрлымының операторына және мемлекеттік қызметтер көрсету мәселелері жөніндегі Бірыңғай байланыс орталығына жібереді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасының азаматтары Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шыға алады және Қазақстан Республикасына кедергiсiз қайта оралады. Шығу және қайту Қазақстан Республикасының паспортымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік көрсетілетін қызметті алу үшін жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш-сауалнаманы "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген құжаттармен қоса көрсетілетін қызметті берушіге "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорациясы КЕАҚ) не портал арқылы береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген жағдайда өтініш-сауалнама электронды нысанда толтырылады, Тізбенің 8-тармағында көрсетілген құжаттардың электронды көшірмелері қоса тіркеледі, оны көрсетілетін қызметті алушының ЭЦҚ-мен растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1148,168 +1728,262 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Процесс сипаттамаларын, нысанын, мазмұнын және көрсету нәтижесін, сондай-ақ мемлекеттік қызмет ұсынудың ерекшеліктерін ескере отырып, өзге де мәліметтерден құралатын мемлекеттік қызмет қөрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тізбенің 8-тармағының 3) және 5) тармақшаларында көрсетілген адамдарды Қазақстан Республикасының аумағында тіркеу туралы мәліметтер болмаған жағдайда кету туралы өтініш білдірген азамат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың ел аумағында тіркелу фактісін анықтау үшін ішкі істер органдарына өтінішпен жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында тұрақты тіркелген, Қазақстан Республикасының азаматтығынан шығуды ресімдеген не Қазақстан Республикасының азаматтығын жоғалтқан азаматтар Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға арналған құжаттарды "Шетелдіктерге және азаматтығы жоқ адамдарға Қазақстан Республикасында уақытша және тұрақты тұруға рұқсаттар беру қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 4 желтоқсандағы № 992 бұйрығының (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12880 болып тіркелген) талаптарына сәйкес Қазақстан Республикасында тұрақты тұратын шетелдіктер немесе азаматтығы жоқ адамдар ретінде тіркелгеннен кейін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Құжаттарды Мемлекеттік корпорация арқылы қабылдаған жағдайда көрсетілетін қызметті алушыға тиісті құжаттарды қабылдау туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы Мемлекеттік корпорацияға жүгіну күні мемлекеттік қызмет көрсету мерзіміне кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1376,70 +2050,184 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдайды, тіркейді және құрылымдық бөліністің жауапты орындаушысына береді. Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде еңбек заңнамасына сәйкес өтініштерді қабылдау және мемлекеттік қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің жауапты құрылымдық бөлінісінің қызметкері құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Көрсетілетін қызметті алушы құжаттардың толық пакетін ұсынған кезде көрсетілетін қызметті беруші бөлінісінің қызметкері көрсетілетін қызметті алушы туралы мәліметтерді Қазақстан Республикасы Ішкі істер министрлігінің Көші-қон полициясы ақпараттық жүйесіне (бұдан әрі – КҚП АЖ) енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші бөлінісінің қызметкері бір жұмыс күні ішінде сұрау салуға ұсынылған құжаттарды мемлекеттік қызмет көрсетуден бас тарту үшін негіздердің болмауына қарайды және сұрау салуды бір жұмыс күні ішінде Қазақстан Республикасы Ұлттық қауіпсіздік комитетінің (бұдан әрі – ҰҚКД), Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің, Қазақстан Республикасы Әділет министрлігінің, Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кірістер комитетінің және Қазақстан Республикасы Қорғаныс министрлігінің (бұдан әрі – мемлекеттік органдар) аумақтық бөліністеріне мемлекеттік органдарға келісуге жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1666,306 +2454,380 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы хабарламаны алғаннан кейін бір жұмыс күні ішінде Мемлекеттік корпорацияға жеке куәлікті не Қазақстан Республикасында шетелдіктің тұруға ықтиярхатын немесе азаматтығы жоқ адамның куәлігін тапсыру үшін жүгінуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша беруді жүзеге асырады.</w:t>
+        <w:t>
+      Жеке куәлікті немесе Қазақстан Республикасында шетелдіктің тұруға ықтиярхатын немесе азаматтығы жоқ адамның куәлігін тапсырғанын растағаннан кейін көрсетілетін қызметті беруші сол күні көрсетілетін қызметті алушыға (не нотариалды куәландырған сенімхат бойынша оның өкіліне) тұрақты тұрғылықты жері бойынша тіркеуден алуды, Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешімді осы Қағидаларға 8 немесе 9-қосымшаларға сәйкес нысан бойынша беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде Қазақстан Республикасынан тыс жерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім басшының ЭЦҚ қойылған электрондық құжат нысанында "жеке кабинетке" жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кететін Қазақстан Республикасының азаматтарына олардың жасына қарамастан Қазақстан Республикасы азаматының паспорты ресімделеді. Олардың жеке куәліктері Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кетуге арналған құжаттарды ресімдеген ішкі істер органдарына тапсырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасынан тыс жерге уақытша жұмыстармен кеткен және сол жерде тұрақты тұрғылықты тұруға ниет білдірген Қазақстан Республикасының азаматтары Қазақстан Республикасының шетелдегі мекемелеріне өтініш білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік құпияларға рұқсаты болуына (бұдан әрi – құпия тасығыштар) байланысты өзiнiң Қазақстан Республикасынан тыс жерлерге кетуін шектеу мүмкiндiгi бойынша өзiне мiндеттемелер алған және шетелге шығуға ниет бiлдiрген Қазақстан Республикасының азаматтары көрсетiлген мiндеттемелерге өздерi қол қойған мемлекеттiк органдардың немесе басқа ұйымдардың (бұдан әрi – ұйымдар) басшыларынан шығуға алдын ала рұқсат алуға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымдар қайта ұйымдастырылған жағдайда, құпия тасығыштардың Қазақстан Республикасынан тыс жерлерге тұрақты тұруға шығу мүмкiндiгi туралы шешiмдi олардың құқықтық мұрагерлерi болып табылатын ұйымдардың басшылары қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ұйымдар жойылған (таратылған) кезде кету мүмкіндігі туралы шешімді аумақтық ұлттық қауіпсіздік органдарының басшылары құпия тасығыштардың тұрғылықты жері бойынша қабылдайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті беруші Қазақстан Республикасы Көлік және коммуникациялар министрінің 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларында белгіленген тәртіпте мемлекеттік қызметті көрсету сатысы туралы деректерді мемлекеттік қызметті көрсетуді мониторингілеу ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызмет көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1973,151 +2835,329 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағымды жолдамауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті берушінің атына тікелей келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті берушінің атына тікелей келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік корпорация арқылы қызметтер көрсету кезінде Мемлекеттік корпорация қызметкерлерінің әрекетіне (әрекетсіздігіне) шағым әкімшілік әрекетіне (әрекетсіздігіне) шағымданатын Мемлекеттік корпорация басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Егер Қазақстан Республикасының Заңында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2287,68 +3327,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> САУАЛНАМА–ӨТІНІШ/ЗАЯВЛЕНИЕ – АНКЕТА</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10110,50 +11150,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркелген күні / Дата регистрации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" ___ 20__ года</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 15.05.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 348</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12790,68 +13946,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тұрғылықты жерінің тіркелген</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы көрсетілсін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кетуге арналған </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13183,68 +14339,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көрсетілетін қызметті алушыдан құжаттарды қабылдау туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы қолхат ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13756,68 +14912,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14421,68 +15577,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызметті ұсынудан бас тарту туралы хабарлама Осы мемлекеттік көрсетілетін қызмет тізілімнің 9-тармағында көзделген негіздерге, атап атқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. _____________________________________-_________________ дейін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14904,68 +16060,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік көрсетілетін қызметті ұсынудан бас тарту туралы хабарлама Осы мемлекеттік көрсетілетін қызмет тізілімнің 9-тармағында көзделген негіздерге, атап атқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ________________________________________-_________________ дейін; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15491,68 +16647,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z78" w:id="40"/>
+    <w:bookmarkStart w:name="z78" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________ тұрақты тұру үшін шығуға арналған құжаттарды ресімдеуге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16046,68 +17202,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z79" w:id="41"/>
+    <w:bookmarkStart w:name="z79" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу туралы шешім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________ тұрақты тұру үшін шығуға арналған құжаттарды ресімдеуге </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16540,440 +17696,440 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 259 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ішкі істер министрлігі күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымшамен толықтырылды – ҚР Ішкі істер министрінің 27.08.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 19 наурыздағы № 254 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 11030 болып тіркелген, 2015 жылы 12 мамырда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 30 мамырдағы № 498 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 11568 болып тіркелген, 2015 жылығы 7 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер Министрінің 2015 жылғы 19 наурыздағы № 254 бұйрығына өзгеріс енгізу туралы" азақстан Республикасы Ішкі істер министрінің 2016 жылғы 19 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 13401 болып тіркелген, 2016 жылы 5 наурызда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 30 мамырдағы № 498 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2016 жылғы 25 ақпандағы № 177 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 13539 болып тіркелген, 2016 жылғы 1 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кетуге арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 19 наурыздағы № 254 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2017 жылғы 4 желтоқсандағы № 789 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 16121 болып тіркелген, 2017 жылғы 26 желтоқсанда Нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының шегінен тыс тұрақты тұрғылықты жерге кетуге арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 19 наурыздағы № 254 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 14 наурыздағы № 194 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 16738 болып тіркелген, 2018 жылғы 18 сәуірде Нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасынан тыс жерлерге тұрақты тұру үшін шығуға арналған құжаттарды ресімдеу" мемлекеттік көрсетілетін қызмет регламентін бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 30 мамырдағы № 498 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 5 мамырдағы № 340 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілері мемлекеттік тіркеу тізілімінде № 16923 болып тіркелген, 2018 жылғы 30 мамырда Нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>