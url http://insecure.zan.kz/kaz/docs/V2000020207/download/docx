--- v1 (2026-06-08)
+++ v2 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd96833" w14:textId="cd96833">
+    <w:p w14:paraId="9fa197a" w14:textId="9fa197a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -18081,55 +18081,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18455,31 +18455,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>