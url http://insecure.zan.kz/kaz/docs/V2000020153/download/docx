--- v1 (2026-03-13)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fa7e76" w14:textId="0fa7e76">
+    <w:p w14:paraId="3131352" w14:textId="3131352">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -108,455 +108,579 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2020 жылғы 19 наурыздағы № 105 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 20 наурызда № 20153 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" 2013 жылғы 15 сәуірдегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызметін көрсету қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Әділет министрлігінің Зияткерлік меншік құқығы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты мемлекеттік тіркеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 84</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР Әділет министрінің 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...56 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Әділет министрлігінің ресми интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 819</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Әділет министрінің 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...151 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Әділет вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -872,746 +996,1092 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 105 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) алып тасталды - ҚР Әділет министрінің 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арыз – әкімшілік рәсімге қатысушының өз құқықтарын, бостандықтары мен заңды мүдделерін немесе басқа тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға жәрдемдесу туралы өтінішхаты қамтылған жолданым нысандарының бірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арыз иесі – әкімшілік рәсімді жүзеге асыру үшін әкімшілік органға, лауазымды адамға жолданым берген адам, сондай-ақ өзіне қатысты әкімшілік акт қабылданатын, әкімшілік әрекет жасалатын (әрекетсіздік танылатын) адам (әкімшілік актінің адресаты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әкімшілік акт – жария-құқықтық қатынастарда әкімшілік орган, лауазымды адам қабылдайтын, белгілі бір тұлғаның немесе жеке-дара айқындалған тұлғалар тобының Қазақстан Республикасының заңдарында белгіленген құқықтары мен міндеттерін іске асыратын шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әкімшілік орган – Қазақстан Республикасының заңдарына сәйкес әкімшілік актіні қабылдау, әкімшілік әрекет жасау (әрекетсіздік таныту) жөнінде өкілеттіктер берілген мемлекеттік орган, жергілікті өзін-өзі басқару органы, мемлекеттік заңды тұлға, сондай-ақ өзге ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әкімшілік рәсім – әкімшілік органның, лауазымды адамның әкімшілік істі қарау, ол бойынша шешімді қабылдау және орындау жөніндегі, жолданым негізінде немесе өз бастамасы бойынша жасалатын қызметі, сондай-ақ оңайлатылған әкімшілік рәсім тәртібімен жүзеге асырылатын қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әкімшілік іс – әкімшілік рәсімді жүзеге асыру барысы мен нәтижелерін және (немесе) сотта жария-құқықтық даудың қаралуын тіркеп-бекітетін материалдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша – ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жеке тәртіппен жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі – мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін, сондай-ақ өзге де мәліметтерді қамтитын тізбе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу (бұдан әрі – аккредиттеу) – уәкілетті органның құқықтарды ұжымдық басқару жөніндегі ұйымдардың өкілеттіктерін ресми түрде тану рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесiлiлiгiн және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандардың жинағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) www.egov.kz, www.elicense.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 819</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Әділет министрінің 15.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Аккредиттеу жүргізу мемлекеттік қызмет көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасының Әділет министрлігі (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...413 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Аккредиттеу жүргізу мемлекеттік қызмет көрсету тәртібі</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттік қызмет көрсету мерзімі он бес жұмыс күнін құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызмет көрсету мерзімі өтініш келіп түскен күннен бастап он бес жұмыс күні.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1778,430 +2248,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеуді жөніндегі комиссияның (бұдан әрі – аккредиттеу жөніндегі комиссия) қорытындысы негізінде көрсетілетін қызметті беруші жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу жөніндегі комиссияның құрамы мен ережесін көрсетілетін қызметті берушімен бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 2-қосымшаға сәйкес "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Мемлекеттік көрсетілетін қызметті корсетуге негізгі талаптар тізбесі) келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші құжаттар түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аккредиттеу жөніндегі комиссияның құрамы мен ережесін көрсетілетін қызметті берушімен бекітеді.</w:t>
-[...80 lines deleted...]
-      6. Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар осы Қағидаларға 2-қосымшаға сәйкес "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Мемлекеттік көрсетілетін қызметті корсетуге негізгі талаптар тізбесі) келтірілген.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) мемлекеттік көрсетілетін қызметті корсетуге негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды қабылдау аяқталған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Көрсетілетін қызметті беруші құжаттар түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...33 lines deleted...]
-      8. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері (бұдан әрі – көрсетілетін қызметті берушінің қызметкері) мемлекеттік көрсетілетін қызметті корсетуге негізгі талаптар тізбесінің 8-тармағында көрсетілген құжаттарды қабылдау аяқталған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын тексереді.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z42" w:id="18"/>
-[...15 lines deleted...]
-      Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет көрсетуден мынадай негіздер бойынша бас тартады:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z43" w:id="19"/>
-[...15 lines deleted...]
-      1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уәкілетті мемлекеттік органның мемлекеттік қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z44" w:id="20"/>
-[...15 lines deleted...]
-      2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z45" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттардың толықтығы мен сәйкестігі қаралғаннан кейін, мемлекеттік қызмет көрсету үшін қажетті құжаттар мен мәліметтер тізбесінің 8-тармағына сәйкес, қызмет көрсетушінің жауапты құрылымдық бөлімшесінің қызметкері оларды аккредиттеу жөніндегі комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2329,71 +2799,169 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z20" w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар 8-1, 8-2, 8-3, 8-4 тармақтармен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамасында белгiленген құжаттарды ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2504,50 +3072,166 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағында белгіленген ұжымдық басқару салаларындағы қызметті жүзеге асыруға аккредиттеу туралы куәлікті көрсетілетін қызметті беруші аккредиттеуден бас тарту туралы шешім қабылдаған күннен бастап екі жыл ішінде алуға құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақтың үшінші бөлігі жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2580,190 +3264,314 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Қазақстан Республикасы Әділет министрлігі қызметкерлерінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті алушының басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда өтініш беруші нәтижелерге сот тәртібімен шағымдануға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z22" w:id="26"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15-1. Осы Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде уәкілетті орган "электрондық үкіметтің" ақпараттық - коммуникациялық инфрақұрылым операторына, Бірыңғай байланыс орталығына тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркеуден өткізгеннен кейін үш жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушысының 2013 жылғы 14 маусымдағы № 452 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2824,50 +3632,158 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -3118,68 +4034,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заңды мекенжайы, байланыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="29"/>
+    <w:bookmarkStart w:name="z25" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеуден өту үшін ұсынылатын өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3554,50 +4470,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызметтер көрсету кезінде ақпараттық жүйелерде қамтылған, Заңмен </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 08.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3691,68 +4733,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="30"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5536,68 +6578,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқықтарды ұжымдық басқару жөніндегі ұйымдардың аккредиттеуден өту үшін ұсынатын мәліметтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6065,68 +7107,68 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Әділет министрлігі 20___ жылғы "___"__________ № ____ Құқықтарды ұжымдық басқару жөніндегі ұйымдарды аккредиттеу туралы КУӘЛІГІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 28.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6456,55 +7498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>