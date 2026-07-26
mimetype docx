--- v2 (2026-06-08)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3131352" w14:textId="3131352">
+    <w:p w14:paraId="1202f8e" w14:textId="1202f8e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -7498,55 +7498,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7872,31 +7872,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>