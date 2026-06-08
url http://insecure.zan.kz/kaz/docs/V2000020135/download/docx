--- v1 (2026-03-13)
+++ v2 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aae5fab" w14:textId="aae5fab">
+    <w:p w14:paraId="08e4dde" w14:textId="08e4dde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,51 +189,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -258,71 +258,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 312-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1075,1730 +1075,2516 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Жекелеген тауар түрлерінің импортына және (немесе) экспортына лицензия беру" мемлекеттiк қызметін көрсету қағидаларын (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      1. Осы "Жекелеген тауар түрлерінің импортына және (немесе) экспортына лицензия беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5) тармақшасына сәйкес әзірлеген және жекелеген тауар түрлерінің импортына және (немесе) экспортына лицензия беру (бұдан әрі – мемлекеттік көрсетілетін қызметтер) тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 13-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және жекелеген тауар түрлерінің импортына және (немесе) экспортына лицензия беру (бұдан әрі – мемлекеттік көрсетілетін қызметтер) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 312-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z99" w:id="14"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 27.02.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 85-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Мемлекеттік қызметті Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті (бұдан әрі – көрсетілетін қызметті беруші) портал арқылы көрсетеді.</w:t>
-[...18 lines deleted...]
-      Мемлекеттік қызмет ақылы негізде көрсетіледі.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 4-тармағында белгіленген мөлшерлемелерге сәйкес жүзеге асырылады.</w:t>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алым сомасын төлеу үшін екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда немесе ЭҮТШ арқылы жүзеге асырылады.</w:t>
+      2) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, ақпараттық жүйелердің ақпараттық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия – лицензиар жеке немесе заңды тұлғаға қауіптіліктің жоғары деңгейіне байланысты лицензияланатын қызмет түрін не лицензияланатын қызмет түрінің кіші түрін жүзеге асыруға беретін бірінші санаттағы рұқсат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z102" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 432-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы:</w:t>
-[...138 lines deleted...]
-      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкердің мемлекеттік тіркеуі немесе жеке кәсіпкер ретінде қызмет бастауы туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушыдан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      6) "электрондық үкіметтің" төлем шлюзі (бұдан әрі – ЭҮТШ) – төлемдерді электрондық нысанда көрсетілетін өтеулі қызметтер көрсету шеңберінде жүргізу туралы ақпарат беру процестерін автоматтандыратын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті (бұдан әрі – көрсетілетін қызметті беруші) портал арқылы көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет ақылы негізде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      Мемлекеттік қызметті көрсеткені үшін алым "Салық және бюджетке төленетiн басқа да мiндеттi төлемдер туралы" Қазақстан Республикасы Кодексінің (Салық кодексі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>554-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағында белгіленген мөлшерлемелерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      Алым сомасын төлеу үшін екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы қолма-қол және қолма-қол ақшасыз нысанда немесе ЭҮТШ арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.11.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="27"/>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Көрсетілетін қызметті алушының өтініші бойынша 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік қызмет көрсету нәтижесіне көліктік қолтаңба қою арқылы мемлекеттік қызмет көрсету нәтижесін портал толық автоматты түрде өңдейді және қалыптастырады.</w:t>
+      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z110" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) электрондық құжат нысанында осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тауарлардың жекелеген түрлерінің экспортына немесе импортына лицензия беру туралы өтініш (бұдан әрі – өтініш);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z111" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы сауда шартының (келісімшартының) электрондық көшірмесі, қосымшалары және (немесе) оған толықтырулар (біржолғы лицензия үшін), ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниеттерін растайтын өзге де құжаттың электрондық көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z112" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер қызмет түрі Еуразиялық экономикалық одақтың кедендік аумағында лицензиялау енгізілген тауар айналымына байланысты болса, лицензияланатын қызмет түрін жүзеге асыруға лицензияның электрондық көшірмесі немесе лицензияланатын қызмет түрін жүзеге асыруға лицензияның болуы туралы мәліметтер (егер бұл Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасында көзделген болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 312-НҚ</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...85 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...380 lines deleted...]
-      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші, шешіміне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік орган, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібереді.</w:t>
+      4) лицензиялық алымның төленгені туралы мәліметтер жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол үш жұмыс күні ішінде шағымда талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібермейді.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкердің мемлекеттік тіркеуі немесе жеке кәсіпкер ретінде қызмет бастауы туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t>
+      Көрсетілетін қызметті алушыдан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="40"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға жол беріледі.</w:t>
+        <w:t>
+      5. Көрсетілетін қызметті алушының өтініші бойынша 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік қызмет көрсету нәтижесіне көліктік қолтаңба қою арқылы мемлекеттік қызмет көрсету нәтижесін портал толық автоматты түрде өңдейді және қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 432-НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="41"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. Көрсетілетін қызмет беруші осы Қағидаларға өзгерістер мен толықтырулар енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер мен толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымның операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+        <w:t xml:space="preserve">
+      6. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көліктік қолтаңбамен куәландырылған электрондық құжат немесе Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді бас тарту нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік қызметті көрсетуден бас тартудың негіздері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы лицензия алу үшін ұсынған құжаттарда мәліметтердің толық емес немесе анық емес болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z92" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың бірыңғай тізбесіне енгізілген тауарлардың экспортына және (немесе) импортына лицензиялар мен рұқсаттар беру қағидаларының 10, 11 және 12-тармақтарында көзделген талаптардың сақталмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z93" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) лицензия беруге негіз болатын бір немесе бірнеше құжаттар қолданысының тоқтатылуы немесе тоқтатыла тұруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z94" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) іске асыру үшін лицензия сұралатын шартты (келісімшартты) орындау салдарынан туындауы мүмкін мүше мемлекеттердің халықаралық міндеттемелерінің бұзылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z95" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) квотаның, сондай-ақ тарифтік квотаның бітуі не олардың болмауы (квоталанатын тауарларға лицензия ресімделген жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z96" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызметтiң жекелеген түрлерiмен айналысу құқығы үшiн лицензиялық алымның енгізілмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z97" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 312-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші техникалық ақау анықталған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды, немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды, немесе рұқсат құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып бірыңғай қолдау қызметі sd@nitec.kz электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша орталық мемлекеттік органдардың, сондай-ақ көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z25" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік орган, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол үш жұмыс күні ішінде шағымда талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Көрсетілетін қызмет беруші осы Қағидаларға өзгерістер мен толықтырулар енгізу туралы нормативтік құқықтық акті бекітілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер мен толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымның операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағида 11-тармақпен толықтырылды - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2984,68 +3770,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="42"/>
+    <w:bookmarkStart w:name="z28" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауар түрлерінің экспортына лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3106,154 +3892,234 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. № өтініш</w:t>
+              <w:t xml:space="preserve">1. № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Қолданылу кезеңі</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КК.АА.ЖЖЖЖ дан бастап</w:t>
+              <w:t xml:space="preserve">КК.АА.ЖЖЖЖ дан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КК.АА.ЖЖЖЖ қоса алғанда</w:t>
+              <w:t xml:space="preserve">КК.АА.ЖЖЖЖ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алғанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3907,50 +4773,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Тауарлардың жекелеген түрлерінің экспортына лицензия беру туралы өтініш көрсетілетін қызметті алушы, Еуразиялық экономикалық комиссия Кеңесінің 2023 жылғы 24 қарашадағы № 125 шешімімен бекітілген Үшінші елдермен саудада тарифтік емес реттеу шаралары қолданылатын тауарлардың, бірыңғай тізбесіне енгізілген тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына лицензиялар және рұқсаттар беруге өтініштерді ресімдеу жөніндегі қағидаларына 1 қосымшасының Тауарлардың жекелеген түрлерінің экспортына немесе импортына лицензиялар өтініштерді рәсімдеу және сондай лицензияларды рәсімдеу нұсқаулығына сәйкес қатаң толтырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КК.АА.ЖЖЖЖ – КК – күн, АА – ай, ЖЖ – жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4096,68 +5058,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="43"/>
+    <w:bookmarkStart w:name="z30" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауар түрлерінің импортына лицензия беру туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4218,154 +5180,234 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. № өтініш</w:t>
+              <w:t xml:space="preserve">1. № </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Қолданылу кезеңі</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КК.АА.ЖЖЖЖ дан бастап</w:t>
+              <w:t xml:space="preserve">КК.АА.ЖЖЖЖ дан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КК.АА.ЖЖЖЖ қоса алғанда</w:t>
+              <w:t xml:space="preserve">КК.АА.ЖЖЖЖ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алғанда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5151,68 +6193,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметін көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="44"/>
+    <w:bookmarkStart w:name="z32" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауарлардың жекелеген түрлерінің импортына және (немесе) экспортына лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5500,1347 +6542,1547 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...155 lines deleted...]
-өтініштерді қабылдау және нәтижелерді беру "электрондық үкімет" веб-порталы арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 144-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсету мерзімі - өтініш тіркелген күннен бастап 1 (бір) жұмыс күні ішінде.</w:t>
+1) "импортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініштерді қабылдау және нәтижелерді беру "электрондық үкімет" веб-порталы арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "экспортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+өтініштерді қабылдау және нәтижелерді беру "электрондық үкімет" веб-порталы арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "импортқа лицензия беру":</w:t>
-[...53 lines deleted...]
-Электрондық (толық автоматтандырылған).</w:t>
+Көрсету мерзімі - өтініш тіркелген күннен бастап 1 (бір) жұмыс күні ішінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Импортқа лицензия беру":</w:t>
-[...125 lines deleted...]
-Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көліктік қолтаңбамен куәландырылған электрондық құжат нысанында жолданады. </w:t>
+1) "импортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық автоматтандырылған).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "экспортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (толық автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы негізде көрсетіледі.</w:t>
+1) "Импортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік қызмет көрсету нәтижесі – көліктік қолтаңбамен куәландырылған осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша жекелеген тауар түрлерінің импортына лицензия немесе осы тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәделді бас тарту туралы электрондық құжат нысанындағы жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көліктік қолтаңбамен куәландырылған электрондық құжат нысанында жолданады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Экспортқа лицензия беру":</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі – көліктік қолтаңбамен куәландырылған осы Қағидаларға 5-қосымшаға сәйкес нысан бойынша жекелеген тауар түрлерінің экспортына лицензия немесе осы тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту туралы электрондық құжат нысанындағы жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электрондық.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Мемлекеттік қызметті көрсету үшін алым "Салық және бюджетке төленетiн басқа да мiндеттi төлемдер туралы" Қазақстан Республикасының </w:t>
-[...55 lines deleted...]
-Алым сомасын төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылады.</w:t>
+Мемлекеттік қызмет көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көліктік қолтаңбамен куәландырылған электрондық құжат нысанында жолданады. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...197 lines deleted...]
-Мемлекеттік қызмет көрсету мекенжайлары Министрліктің интернет-ресурсында орналастырылған: www. beta. egov.kz "Мемлекеттік көрсетілетін қызметтер".</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 144-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы:</w:t>
-[...71 lines deleted...]
-4) лицензиялық алымның төленгені туралы мәліметтер жолдайды.</w:t>
+Мемлекеттік қызмет жеке және заңды тұлғаларға ақылы негізде көрсетіледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті көрсету үшін алым "Салық және бюджетке төленетiн басқа да мiндеттi төлемдер туралы" Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кодексінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Салық кодексі) белгіленген мөлшерлемелерге сәйкес жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алым ставкалары: лицензия беру үшін – 10 (он) айлық есептік көрсеткішті құрайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алым сомасын төлеу қолма-қол немесе қолма-қол емес нысанда екінші деңгейдегі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы немесе "электрондық үкіметтің" төлем шлюзі (бұдан әрі - ЭҮТШ) арқылы жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) Порталдың жұмыс кестесі – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, құжаттарды қабылдау тәулік бойы жүзеге асырылады (көрсетілетін қызметті алушы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңының (бұдан әрі – Мерекелер туралы Заң) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштер қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) Көрсетілетін қызметті беруші – Кодекске және Мерекелер туралы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда, сағат 12:30-ден 13:30-ге дейінгі түскі үзіліспен сағат 08:30-ден 17:30-ге дейін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мекенжайлары Министрліктің интернет-ресурсында орналастырылған: www. beta. egov.kz "Мемлекеттік көрсетілетін қызметтер".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) осы мемлекеттік көрсетілетін қызмет қағидаларына 1 және 2-қосымшаға сәйкес нысан бойынша тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сыртқы сауда шартының (келісімшартының) электрондық өшірмесі, қосымшалары және ( немесе) оған толықтырулар (біржолғы лицензия үшін), ал сыртқы сауда шарты (келісімшарты) болмаған жағдайда – тараптардың ниеттерін растайтын өзге де құжаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) егер қызмет түрі Еуразиялық экономикалық одақтың кедендік аумағында лицензиялау енгізілген тауар айналымына байланысты болса, лицензияланатын қызмет түрін жүзеге асыруға лицензияның электрондық көшірмесі немесе лицензияланатын қызмет түрін жүзеге асыруға лицензияның болуы туралы мәліметтер (егер бұл Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасында көзделген болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) лицензиялық алымның төленгені туралы мәліметтер жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7016,50 +8258,150 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ұсынылатын көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы деректерге қол жеткізуге келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 144-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9668,79 +11010,159 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Қолдану кезеңі</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолдану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ЖЖЖЖ.КК.АА. дан бастап ЖЖЖЖ.КК.АА дейін</w:t>
+              <w:t>ЖЖЖЖ.КК.АА</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ЖЖЖЖ.КК.АА </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10472,1242 +11894,1764 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 51-НҚ бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="45"/>
+    <w:bookmarkStart w:name="z37" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасының аумағында тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру" мемлекеттiк қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z38" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z39" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Қазақстан Республикасының аумағында тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру" мемлекеттiк қызметті көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      1. Осы "Қазақстан Республикасының аумағында тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру" мемлекеттiк қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" 2014 жылғы 16 мамырдағы Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 5) тармақшасына сәйкес әзірлеген және Қазақстан Республикасының аумағында тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру тәртібін айқындайды (бұдан әрі – мемлекеттік көрсетілетін қызметтер).</w:t>
+        <w:t xml:space="preserve">, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 13-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген және жекелеген тауар түрлерінің импортына және (немесе) экспортына лицензия беру (бұдан әрі – мемлекеттік көрсетілетін қызметтер) тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, ақпараттық жүйелердің ақпараттық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) рұқсат – автоматты түрде лизенциялау (байқау) белгіленген тауар нысанасы болып табылатын сыртқы сауда шартының (келісімшартының) негізінде сыртқы сауда қызметіне қатысушыға берілетін арнайы құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z42" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік қызметті Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті (бұдан әрі – көрсетілетін қызметті беруші) портал арқылы көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет ақысыз негізде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес ресімделетін тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру жобасының электрондық көшірмесі бар сұрау жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жеке кәсіпкердің мемлекеттік тіркеуі немесе жеке кәсіпкер ретінде қызмет бастауы туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушыдан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 432-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті алушының өтініші бойынша 1 (бір) жұмыс күні ішінде көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік қызмет көрсету нәтижесіне көліктік қолтаңба қою арқылы мемлекеттік қызмет көрсету нәтижесін портал толық автоматты түрде өңдейді және қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 312-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="48"/>
+    <w:bookmarkStart w:name="z45" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+        <w:t xml:space="preserve">
+      6. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көліктік қолтаңбамен куәландырылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z105" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 27.02.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Бiрыңғай байланыс орталығы – Қазақстан Республикасының Үкіметі айқындаған, көрсетiлетiн қызметтi алушыларға мемлекеттiк және өзге де қызметтер көрсету мәселелерi бойынша ақпарат, сондай-ақ мемлекеттік органдарға ақпараттық-коммуникациялық қызметтер көрсету мәселелері бойынша ақпарат беру жөнiндегi ақпараттық-анықтамалық қызмет функцияларын орындайтын заңды тұлға;</w:t>
+      7. Ақпараттық жүйе істен шыққан жағдайда көрсетілетін қызметті беруші техникалық ақау анықталған сәттен бастап дереу "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторын мемлекеттік көрсетілетін қызмет атауы, өтініш бойынша әкімшілік құжаттың нөмірі және коды, немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі және коды, немесе рұқсат құжатының бірегей сәйкестендіру нөмірі, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі немесе бизнес-сәйкестендіру нөмірі бойынша ақпаратты міндетті түрде көрсету арқылы, авторизациялау сәтінен бастап қатенің нақты уақытын көрсете отырып, қате пайда болған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып бірыңғай қолдау қызметі sd@nitec.kz электрондық поштасына сұрау салуды жіберу арқылы хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша орталық мемлекеттік органдардың, сондай-ақ көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z106" w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көліктік қолтаңба – WSSecurity ерекшелігін қолдана отырып, ақпараттық жүйелердің ақпараттық өзара іс-қимылы кезінде берілетін хабарламалардың тұтастығы мен авторлығын қамтамасыз ету үшін пайдаланылатын электрондық цифрлық қолтаңба;</w:t>
+      8. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z107" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) мемлекеттік көрсетілетін қызмет – көрсетілетін қызметті алушылардың өтініш жасауы бойынша немесе өтініш жасауынсыз жүзеге асырылатын және олардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға, оларға тиісті материалдық немесе материалдық емес игіліктер беруге бағытталған жекелеген мемлекеттік функцияларды іске асыру нысандарының бірі немесе олардың жиынтығы;</w:t>
+      Шағым әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік органға, лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z108" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рұқсат – автоматты түрде лизенциялау (байқау) белгіленген тауар нысанасы болып табылатын сыртқы сауда шартының (келісімшартының) негізінде сыртқы сауда қызметіне қатысушыға берілетін арнайы құжат;</w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын әкімшілік орган, лауазымды адам, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z109" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе.</w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол үш жұмыс күні ішінде шағымда талаптарды толық қанағаттандыратын қолайлы әкімшілік акт қабылдаса, әкімшілік әрекет жасаса, шағымды қарайтын органға жібермейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Мемлекеттік қызметті Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті (бұдан әрі – көрсетілетін қызметті беруші) портал арқылы көрсетеді.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік қызмет ақысыз негізде көрсетіледі.</w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="56"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік қызметті алу үшін жеке және заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы осы Қағидаларға </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ресімделетін тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру жобасының электрондық көшірмесі бар сұрау жолдайды.</w:t>
+      9. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін сотқа шағым жасауға жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...91 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 312-НҚ</w:t>
+        <w:t>№ 144-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...453 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11934,68 +13878,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="63"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауарлар түрлерiнiң экспортына рұқсат беру жобасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12057,51 +14001,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Уәкілетті орган</w:t>
+              <w:t>Уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12973,68 +14927,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="64"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жекелеген тауарлар түрлерiнiң импортына рұқсат беру жобасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 04.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13096,51 +15050,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Уәкілетті орган</w:t>
+              <w:t>Уәкілетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13999,68 +15963,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="65"/>
+    <w:bookmarkStart w:name="z55" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының аумағына тауарлардың жекелеген түрлерін экспорттауға және (немесе) импорттауға рұқсат беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 15.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14272,255 +16236,254 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Құжаттарды қабылдау және мемлекеттік қызмет нәтижесін беру "электрондық үкіметтің" веб-порталы www. egov. kz, www. eli cens e. kz. арқылы жүзеге асырылады.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 144-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету тәсілдері</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттарды қабылдау және мемлекеттік қызмет нәтижесін беру "электрондық үкіметтің" веб-порталы www. egov. kz, www. eli cens e. kz. арқылы жүзеге асырылады.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -15286,50 +17249,150 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті алу үшін жеке және заңды тұлға көрсетілетін қызметті берушіге портал арқылы осы мемлекеттік көрсетілетін қызмет "Қазақстан Республикасының аумағында тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру" мемлекеттік қызметін көрсету қағидаларында 1 немесе 2-қосымшаға сәйкес рәсімделетін тауарлардың жекелеген түрлерінің экспортына және (немесе) импортына рұқсат беру жобасының электрондық көшірмесі бар сұрау жолдайды.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9-жол жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 26.03.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 144-НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17108,126 +19171,226 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1. Рұқсат №</w:t>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рұқсат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Қолдану кезеңі</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолдану</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КК.АА.ЖЖЖЖ. дан бастап КК.АА.ЖЖЖЖ дейін</w:t>
+              <w:t>КК.АА.ЖЖЖЖ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бастап</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КК.АА.ЖЖЖЖ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17959,68 +20122,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 51-НҚ бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="66"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Тауар биржалары қызметімен айналысу құқығына лицензия беру" мемлекеттiк қызметті көрсету қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - ҚР Сауда және интеграция министрінің 09.08.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18163,442 +20326,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 51-НҚ бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkStart w:name="z82" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 21 сәуірдегі № 347 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 19 мамырда № 11079 тіркелді, 2015 жылғы 22 мамырда "Әділет" құқықтық жүйеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z84" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 мамырдағы № 396 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2015 жылы 11 маусымда № 11298 тіркелді, 2015 жылғы 23 маусымда "Әділет" құқықтық жүйеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z85" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 21 сәуірдегі № 347 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 26 қаңтардағы № 29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2016 жылы 23 ақпанда № 13177 болып тіркелді), 2016 жылғы 10 наурызда "Әділет" құқықтық жүйеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z86" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика Министрінің 2015 жылғы 20 мамырдағы № 396 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 26 ақпандағы № 107 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2016 жылы 24 наурызда № 13519 болып тіркелді, 2016 жылғы 6 сәуір "Әділет" құқықтық жүйеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z87" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 21 сәуірдегі № 347 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 20 маусымдағы № 269 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2016 жылы 20 шілдеде № 13948 болып тіркелді, 2016 жылғы 1 тамызда "Әділет" құқықтық жүйеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z88" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 мамырдағы № 396 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 20 маусымдағы № 247 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2017 жылғы 19 шілдеде № 15349 болып тіркелді, Қазақстан Республикасының нормативтік құқықтық актілерінің анықтамалық бақылау банкінде 2017жылғы 31 шілдеде жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z89" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер стандарттарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 21 сәуірдегі № 347 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 10 қаңтардағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 16 қаңтарда № 18199 болып тіркелді, Қазақстан Республикасының нормативтік құқықтық актілерінің анықтамалық бақылау банкінде 2019 жылғы 23 қаңтарда жарияланған);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z90" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасы Ұлттық экономика министрлігі көрсететін мемлекеттік қызметтер регламенттерін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 20 мамырдағы № 396 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2019 жылғы 19 наурыздағы № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2019 жылғы 2 сәуірде № 18448 болып тіркелді, Қазақстан Республикасының нормативтік құқықтық актілерінің анықтамалық бақылау банкінде 2019 жылғы 9 сәуірде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18924,31 +21087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>