--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47765c4" w14:textId="47765c4">
+    <w:p w14:paraId="c256c6c" w14:textId="c256c6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1087,612 +1087,726 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объектінің баланс ұстаушысы туралы мәліметті (пошта мекенжайы, телефон, факс, электронды пошта адресі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Хабарландыруды орналастыру мерзімін мемлекеттік орта білім беру ұйымы дербес анықтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Объектіні мүліктік жалдауға (жалға алуға) алуға үміткер жеке тұлғалар және мемлекеттік емес заңды тұлғалар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша объектіні мүліктік жалдауға (жалға алуға) беруге өтінім (бұдан әрі – өтінім) береді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста объектінің атауы, оның баланс ұстаушысы, сондай-ақ мынадай құжаттардың электрондық (сканерленген) көшірмелері қоса берілген объектіге деген қажеттілік негіздемесі көрсетіле отырып, электрондық нысанда ресімделеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік емес заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...33 lines deleted...]
-      1) мемлекеттік емес заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жеке тұлғалар үшін – өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі, өтініш беруші жіберген хабарламалар туралы рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімінен үзінді көшірме (жеке кәсіпкер үшін). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...15 lines deleted...]
-      2) жеке тұлғалар үшін – өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі, өтініш беруші жіберген хабарламалар туралы рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімінен үзінді көшірме (жеке кәсіпкер үшін). </w:t>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2. Өтінімдерді қарау және оларды қарау нәтижелерін ресімдеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік орта білім беру ұйымы өтінімдер мен оларға қоса берілген құжаттарды олар түскен күннен бастап үш жұмыс күні ішінде кезектілік тәртібімен қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әр өтінімді және оған қоса берілген құжаттарды қарау нәтижелері бойынша мынадай шешімдердің бірі қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту туралы, соның ішінде мына жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген құжаттарды ұсынбау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген объектіні берудің нысаналы бағыттарына сәйкес келмеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бұрын қаралған өтінім бойынша объектіні мүліктік жалдауға (жалға алуға) беру туралы шешім қабылдау. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту шешіміне Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Мемлекеттік орта білім беру ұйымының объектіні мүліктік жалдауға (жалға алуға) беру туралы шешімі объектіні мүліктік жалға (жалдауға) беру шартын жасасуға негіз болып табылады. Аталған шарт жасалған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz адресі бойынша Интернет желісінде орналастырылған интернет-ресурста тіркелуі тиіс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемінде бір жыл мерзімге жасалған объектіні мүліктік жалдау (жалға алу) шартын құқықтық кадастрда мемлекеттік тіркеу жалдаушының (жалға алушының) қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 2. Өтінімдерді қарау және оларды қарау нәтижелерін ресімдеу</w:t>
-[...211 lines deleted...]
-      8. Мемлекеттік орта білім беру ұйымының объектіні мүліктік жалдауға (жалға алуға) беру туралы шешімі объектіні мүліктік жалға (жалдауға) беру шартын жасасуға негіз болып табылады. Аталған шарт жасалған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz адресі бойынша Интернет желісінде орналастырылған интернет-ресурста тіркелуі тиіс. </w:t>
+        <w:t xml:space="preserve"> § 3. Объектіні беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> § 3. Объектіні беру</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Объектіні мүліктік жалдауға (жалға алуға) беру қабылдау-беру актісі бойынша жүзеге асырылады, онда мыналар көрсетіледі: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      9. Объектіні мүліктік жалдауға (жалға алуға) беру қабылдау-беру актісі бойынша жүзеге асырылады, онда мыналар көрсетіледі: </w:t>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) оның жасалған орны мен күні; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      1) оның жасалған орны мен күні; </w:t>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) өкілдерге тараптардың мүдделерін білдіруге уәкілеттік беретін құжаттардың атауы мен деректемелері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
-[...15 lines deleted...]
-      2) өкілдерге тараптардың мүдделерін білдіруге уәкілеттік беретін құжаттардың атауы мен деректемелері; </w:t>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектіні қабылдауды және беруді жүзеге асыруға негіз болатын шарттың нөмірі мен оған қол қойылған күн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
-[...15 lines deleted...]
-      3) объектіні қабылдауды және беруді жүзеге асыруға негіз болатын шарттың нөмірі мен оған қол қойылған күн;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) берілетін объектінің атауы, оның орналасқан жері, техникалық сипаттамалары және анықталған ақаулықтар тізбесі қоса берілген жай-күйі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...15 lines deleted...]
-      4) берілетін объектінің атауы, оның орналасқан жері, техникалық сипаттамалары және анықталған ақаулықтар тізбесі қоса берілген жай-күйі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдау-беру актісі қазақ және орыс тілдерінде екі данада жасалады және қол қойылған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста тіркелуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Объектіні қосалқы жалгерлікке беруге рұқсат етілмейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...33 lines deleted...]
-      10. Объектіні қосалқы жалгерлікке беруге рұқсат етілмейді. </w:t>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объектіні оның нысаналы мақсаты бойынша пайдалануға жарамсыз күйге жеткізген жалдаушы (жалға алушы) өз қаражаты есебінен қалпына келтіру жұмыстарын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
-[...15 lines deleted...]
-      11. Объектіні оның нысаналы мақсаты бойынша пайдалануға жарамсыз күйге жеткізген жалдаушы (жалға алушы) өз қаражаты есебінен қалпына келтіру жұмыстарын жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік орта білім беру ұйымдары жалдау (жалға алу) ақысының мөлшерлемесін есептеу кезінде Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 212 бұйрығымен (Қазақстан Республикасының нормативтік құқықтық актілері мемлекеттік тізімінде 2015 жылы 17 наурызда № 10467 болып тіркелді) бекітілген Мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген базалық мөлшерлемелерді және қолданыстағы коэффициенттердің мөлшерлерін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1875,108 +1989,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Объектіні мүліктік жалдауға (жалға алуға) беруге ӨТІНІМ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста жарияланған мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру туралы ақпаратпен, Мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру қағидаларымен, сондай-ақ "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленген Республикалық мүлікті мүлiктiк жалдауға (жалға алуға) беру қағидасында белгіленген жалдау ақысының мөлшерлемесін есептеу шарттарымен таныса отырып,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z42" w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2261,70 +2375,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________ үшін талап етіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (объектіге деген қажеттілік негіздемесі көрсетіледі) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Өзім(-із) туралы мынадай мәліметтерді ұсынамын (-з): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңды тұлға үшін: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>