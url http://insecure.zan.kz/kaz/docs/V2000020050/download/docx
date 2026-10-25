--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c256c6c" w14:textId="c256c6c">
+    <w:p w14:paraId="2450a28" w14:textId="2450a28">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру қағидаларын бекіту туралы</w:t>
+        <w:t>Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 18 ақпандағы № 65 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 20 ақпанда № 20050 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -244,74 +282,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру </w:t>
+      1. Қоса беріліп отырған Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Білім және ғылым министрлігінің Бюджеттік жоспарлау департаменті заңнамамен белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -729,188 +829,206 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру қағидалары</w:t>
+        <w:t xml:space="preserve"> Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт құрылысжайларын мүліктік жалдауға (жалға) беру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі - Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
+      1. Осы Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Білім туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және оларға бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарының (бұдан әрі – объектілер) мемлекеттік орта білім беру ұйымдары мүліктік жалдауға (жалға алуға) беру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының өздеріне бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын (бұдан әрі – объектілер) мүліктік жалдауға (жалға алуға) беру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 30.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 98</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1025,420 +1143,426 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> § 1. Объектілерді беруге дайындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Мемлекеттік орта білім беру ұйымы объектіні мүліктік жалдауға (жалға алуға) беру үшін www.gosreestr.kz адресі бойынша Интернет желісіндегі интернет-ресурста мынадай ақпаратты қамтитын хабарландыру орналастырады:</w:t>
+      4. Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымы объектіні мүліктік жалдауға (жалға алуға) беру үшін www.gosreestr.kz мекен-жайы бойынша Интернет желісіндегі интернет-ресурста мынадай ақпаратты қамтитын хабарландыру орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      1) объектінің атауын, санын, өлшем бірлігін, мүліктік жалдауға (жалға алуға) беру мерзімін, қысқаша сипаттамасын, орналасқан жерін көрсете отырып, объект туралы мәліметті;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атауын, санын, өлшем бірлігін, мүліктік жалдауға (жалға алуға) беру мерзімін, қысқаша сипаттамасын, орналасқан жерін көрсете отырып, объект туралы мәліметті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      2) объектінің баланс ұстаушысы туралы мәліметті (пошта мекенжайы, телефон, факс, электронды пошта адресі).</w:t>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің баланс ұстаушысы туралы мәліметті (пошта мекенжайы, телефон, электронды пошта мекен-жайы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Хабарландыруды орналастыру мерзімін мемлекеттік орта білім беру ұйымы дербес анықтайды.</w:t>
+      Хабарландыруды орналастыру мерзімін мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымы дербес анықтайды, бірақ үш жұмыс күнінен кем болмауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Объектіні мүліктік жалдауға (жалға алуға) алуға үміткер жеке тұлғалар және мемлекеттік емес заңды тұлғалар осы Қағидаларға қосымшаға сәйкес нысан бойынша объектіні мүліктік жалдауға (жалға алуға) беруге өтінім (бұдан әрі – өтінім) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста объектінің атауы, оның баланс ұстаушысы, сондай-ақ мынадай құжаттардың электрондық (сканерленген) көшірмелері қоса берілген объектіге деген қажеттілік негіздемесі көрсетіле отырып, электрондық нысанда ресімделеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік емес заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың көшірмесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) жеке тұлғалар үшін – өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі, өтініш беруші жіберген хабарламалар туралы рұқсаттар мен хабарламалардың мемлекеттік цифрлық тізілімінен үзінді көшірме (жеке кәсіпкер үшін). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88-НҚ</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...91 lines deleted...]
-      2) жеке тұлғалар үшін – өтініш берушінің жеке басын куәландыратын құжаттың көшірмесі, өтініш беруші жіберген хабарламалар туралы рұқсаттар мен хабарламалардың мемлекеттік электрондық тізілімінен үзінді көшірме (жеке кәсіпкер үшін). </w:t>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 2. Өтінімдерді қарау және оларды қарау нәтижелерін ресімдеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> § 2. Өтінімдерді қарау және оларды қарау нәтижелерін ресімдеу</w:t>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымы өтінімдер мен оларға қоса берілген құжаттарды олар түскен күннен бастап үш жұмыс күні ішінде кезектілік тәртібімен қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...15 lines deleted...]
-      6. Мемлекеттік орта білім беру ұйымы өтінімдер мен оларға қоса берілген құжаттарды олар түскен күннен бастап үш жұмыс күні ішінде кезектілік тәртібімен қарайды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әр өтінімді және оған қоса берілген құжаттарды қарау нәтижелері бойынша мынадай шешімдердің бірі қабылданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...33 lines deleted...]
-      1) объектіні мүліктік жалдауға (жалға алуға) беру туралы;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту туралы, соның ішінде мына жағдайларда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1485,328 +1609,514 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген объектіні берудің нысаналы бағыттарына сәйкес келмеу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+        <w:t>
+      бұрын қаралған өтінім бойынша объектіні мүліктік жалдауға (жалға алуға) беру туралы шешім қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Объектіні мүліктік жалдауға (жалға алуға) беруден бас тарту шешіміне Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымының объектіні мүліктік жалдауға (жалға алуға) беру туралы шешімі объектіні мүліктік жалға (жалдауға) беру шартын жасасуға негіз болып табылады. Аталған шарт жасалған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz мекен-жайы бойынша Интернет желісінде орналастырылған интернет-ресурста тіркелуі тиіс. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...15 lines deleted...]
-      8. Мемлекеттік орта білім беру ұйымының объектіні мүліктік жалдауға (жалға алуға) беру туралы шешімі объектіні мүліктік жалға (жалдауға) беру шартын жасасуға негіз болып табылады. Аталған шарт жасалған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz адресі бойынша Интернет желісінде орналастырылған интернет-ресурста тіркелуі тиіс. </w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемінде бір жыл мерзімге жасалған объектіні мүліктік жалдау (жалға алу) шартын құқықтық кадастрда мемлекеттік тіркеу жалдаушының (жалға алушының) қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> § 3. Объектіні беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Объектіні мүліктік жалдауға (жалға алуға) беру қабылдау-беру актісі бойынша жүзеге асырылады, онда мыналар көрсетіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оның жасалған орны мен күні; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өкілдерге тараптардың мүдделерін білдіруге уәкілеттік беретін құжаттардың атауы мен деректемелері; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектіні қабылдауды және беруді жүзеге асыруға негіз болатын шарттың нөмірі мен оған қол қойылған күн;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
-[...15 lines deleted...]
-      3) объектіні қабылдауды және беруді жүзеге асыруға негіз болатын шарттың нөмірі мен оған қол қойылған күн;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) берілетін объектінің атауы, оның орналасқан жері, техникалық сипаттамалары және анықталған ақаулықтар тізбесі қоса берілген жай-күйі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау-беру актісі қазақ және орыс тілдерінде екі данада жасалады және қол қойылған күнінен бастап үш жұмыс күні ішінде www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста тіркелуі тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Объектіні қосалқы жалгерлікке беруге рұқсат етілмейді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объектіні оның нысаналы мақсаты бойынша пайдалануға жарамсыз күйге жеткізген жалдаушы (жалға алушы) өз қаражаты есебінен қалпына келтіру жұмыстарын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
-[...15 lines deleted...]
-      11. Объектіні оның нысаналы мақсаты бойынша пайдалануға жарамсыз күйге жеткізген жалдаушы (жалға алушы) өз қаражаты есебінен қалпына келтіру жұмыстарын жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары жалдау (жалға алу) ақысының мөлшерлемесін есептеу кезінде Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 17 наурыздағы № 212 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10467 болып тіркелген) бекітілген Мемлекеттік мүлікті мүліктік жалдауға (жалға алуға) беру қағидаларында белгіленген базалық мөлшерлемелерді және қолданыстағы коэффициенттердің мөлшерлерін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1840,116 +2150,129 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік орта білім</w:t>
+              <w:t>Мемлекеттік орта, техникалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беру ұйымдарына бекітілген</w:t>
+              <w:t>және кәсіптік, орта білімнен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">дене шынықтыру-сауықтыру </w:t>
+              <w:t>кейінгі білім беру ұйымдарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">және спорт құрылысжайларын </w:t>
+              <w:t>бекітілген дене шынықтыру-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мүліктік жалдауға (жалға) </w:t>
+              <w:t>сауықтыру және спорт құрылыс</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру қағидаларына </w:t>
+              <w:t>жайларын мүліктік жалдауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(жалға) беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1989,214 +2312,196 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Объектіні мүліктік жалдауға (жалға алуға) беруге ӨТІНІМ</w:t>
-[...15 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Объектіні мүліктік жалдауға (жалға) беруге ӨТІНІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста жарияланған мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру туралы ақпаратпен, Мемлекеттік орта білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру қағидаларымен, сондай-ақ "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
+      Ескерту. Қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 23.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 277-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Интернет желісінде www.gosreestr.kz мекен-жайы бойынша орналасқан интернет-ресурста жарияланған мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру туралы ақпаратпен, Мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарына бекітілген дене шынықтыру-сауықтыру және спорт ғимараттарын мүліктік жалдауға (жалға алуға) беру қағидаларымен, сондай-ақ "Мемлекеттік мүлік туралы" Қазақстан Республикасы Заңының 74-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленген Республикалық мүлікті мүлiктiк жалдауға (жалға алуға) беру қағидасында белгіленген жалдау ақысының мөлшерлемесін есептеу шарттарымен таныса отырып,</w:t>
-[...108 lines deleted...]
-      Мүліктік жалдауға (жалға алуға) берілетін объекті туралы мәлімет:</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленген Республикалық мүлікті мүлiктiк жалдауға (жалға алуға) беру қағидаларында белгіленген жалдау ақысының мөлшерлемесін есептеу шарттарымен таныса отырып,___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке тұлғаның тегі, аты, әкесінің аты (ол болған жағдайда) немесе мемлекеттік емес заңды тұлғаның атауы және заңды тұлға басшысының немесе сенімхат негізінде әрекет ететін  заңды тұлға өкілінің тегі, аты, әкесінің аты (ол болған жағдайда) төменде көрсетілген объектіні жалға алуға ниет білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүліктік жалдауға (жалға алуға) берілетін объект туралы мәлімет:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2335,720 +2640,790 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...182 lines deleted...]
-      Телефон (факс) нөмірі: ________________________________________________ </w:t>
+        <w:t>
+      Мүліктік жалдауға (жалға алуға) берілетін объект___________________ ______________________________________________ үшін талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (объектіге деген қажеттілік негіздемесі көрсетіледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өзім(-із) туралы мынадай мәліметтерді ұсынамын (-з):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшысының тегі, аты, әкесінің аты (ол болған жағдайда) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекен-жайы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронды пошта адресі _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шарт жасасу үшін банк деректемелері: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...414 lines deleted...]
-      (қолы) жеке тұлғаның аты-жөні, әкесінің аты (болған жағдайда) немесе заңды тұлғаның атауы және заңды тұлға басшысының немесе сенімхат негізінде әрекет ететін заңды тұлға өкілінің аты-жөні, әкесінің аты (болған жағдайда)</w:t>
+        <w:t>
+      ЖСК _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімге мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке тұлға үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (ол болған жағдайда)______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжаттар ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекен-жайы: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон нөмірі: _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электронды пошта адресі _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шарт жасасу үшін банк деректемелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСК _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСК ____ ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің атауы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кбе ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімге мыналар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен дербес деректерді жинауға жəне өңдеуге өз келісімімді беремін______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) жеке тұлғаның, заңды немесе сенімхат негізінде әрекет ететін заңды тұлғаның өкілінің  тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      www.gosreestr.kz адресі бойынша Интернет желісінде орналасқан интернет-ресурста, 20 __ жылғы "__" _____ _____ сағат ____ минутта қабылдады.</w:t>
+      www.gosreestr.kz мекен-жайы бойынша Интернет желісінде орналасқан интернет-ресурста, 20 __ жылғы "__" _____ _____ сағат ____ минутта қабылдады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3056,55 +3431,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>