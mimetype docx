--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a9a07e9" w14:textId="a9a07e9">
+    <w:p w14:paraId="e667799" w14:textId="e667799">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1973,184 +1973,112 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жазылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...90 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 296</w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2752,111 +2680,375 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      18. Көрсетілетін қызметті беруші қызметкерлерінің шешіміне, әрекетіне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына және (немесе) Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексіне және "Мемлекеттік көрсетілетін қызметтер туралы" Заңға (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы Заң) сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
+        <w:t xml:space="preserve">
+      18. Қызмет көрсетушінің қызметкерлерінің шешіміне, әрекетіне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік маңызы бар көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Мемлекеттік қызметтер туралы заң) сәйкес қызмет көрсетушінің басшысының атына және (немесе) мемлекеттік көрсетілетін қызметтердің сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25-бабының 2-тармағына сәйкес тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті берушінің атына келіп түскен Көрсетілетін қызметті алушының шағымы Мемлекеттік қызметтер туралы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік көрсетілетін қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен Көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      19. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметтер туралы Заңның 4-бабының 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+        <w:t xml:space="preserve">
+      19. Көрсетілетін қызметті беруші шешімінің нәтижелерімен келіспеген жағдайда, көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызметтер туралы заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3556,50 +3748,124 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы)             (лауазымы, тегі, аты-жөні, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20__ жылғы " ___ " ____________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z65" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкерлер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаларды қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3633,51 +3899,155 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мөрдің орны</w:t>
+              <w:t>Аңшылардың және аңшылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы субъектілерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоғамдық бірлестіктерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">республикалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастықтарын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттеу, оларды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттеуден өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3698,378 +4068,1451 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(жеке кәсіпкерлер</w:t>
-[...285 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       республикалық қауымдастықтары үшін) Аңшылық минимумының бағдарламасы бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теориялық курс өткізу үшін жабдықталған үй-жайлар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Мекенжайы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Үй-жайлардың сипаттамасы, жабдықтар және алаңы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Жеке меншік құқығын растайтын құжаттың нөмірі және күні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өкілдіктер және (немесе) филиалдар туралы мәліметтер (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Мекенжайы: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) Атауы: ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) филиалды және (немесе) өкілдікті тіркеу туралы заңды және жеке тұлғалар үшін анықтама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы кәсіби білімі бар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерлердің тиісті штатының болуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) Тегі, аты, әкесінің аты (бар болса) __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) Лауазымы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) Осы ұйымда жұмыс істейді _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тұрақты немесе уақытша екені көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Жұмыс өтілі: __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мамандығы және атқаратын қызметі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) Оқу орнының атауы ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) Оқу жылдары ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) Диплом бойынша біліктілігі ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) Диплом бойынша мамандығы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында арнайы әдебиеттің, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аңшылық минимумы бойынша әдістемелік материалдардың, көмекші құралдар мен экспонаттардың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) Атауы: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16) Өлшем бірлігі: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17) Саны: _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Веб-сайттың болуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18) Атауы:____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19) Өлшем бірлігі _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20) Саны ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21) Ескертпе _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қауымдастық құрылтайшыларында мүшелерінде аңшылық шаруашылығын жүргізу, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтарды аңшылық минимумына оқыту бойынша жұмыс тәжірибесінің болуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22) Тегі, аты, әкесінің аты (бар болса) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23) Лауазымы ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) Осы ұйымда жұмыс істейді ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(тұрақты немесе уақытша екені көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25) Жұмыс өтілі: _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(мамандығы және атқаратын қызметі көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26) Оқу орнының атауы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27) Оқу жылдары _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28) Диплом бойынша біліктілігі __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29) Диплом бойынша мамандығы _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауымдастық құрамында аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің болуы туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қоғамдық бірлестіктердің атауы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31) Саны ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32) Мекенжайы:________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Берілген ақпараттың дұрыстығын растаймын және теріс мәліметтер бергені үшін Қазақстан </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасының заңнамасына сәйкес жауапкершілік жайында хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде болатын заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтініш берілген күн 20___ жылғы "__" ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       (тегі, аты, әкесінің аты (бар болса), қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке кәсіпкерлер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болып табылатын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тұлғаларды қоспағанда)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4105,1578 +5548,238 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>Аңшылардың және аңшылық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шаруашылығы субъектілерінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоғамдық бірлестіктерінің,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сондай-ақ балық аулаушылар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мен балық шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>субъектілерінің қоғамдық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлестіктерінің республикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қауымдастықтарын аккредиттеу,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оларды аккредиттеуден өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...373 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________ </w:t>
-[...1115 lines deleted...]
-                              (тегі, аты, әкесінің аты (бар болса), қолы</w:t>
+      Ескерту. 3-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5712,478 +5815,163 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мөрдің орны</w:t>
-[...258 lines deleted...]
-              </w:rPr>
               <w:t>Аңшылардың және аңшылық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шаруашылығы субъектілерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қоғамдық бірлестіктерінің,</w:t>
+              <w:t>қоғамдық бірлестіктерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сондай-ақ балық аулаушылар</w:t>
+              <w:t>республикалық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мен балық шаруашылығы</w:t>
+              <w:t>қауымдастықтарын аккредиттеу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>субъектілерінің қоғамдық</w:t>
+              <w:t>оларды аккредиттеуден өткізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бірлестіктерінің республикалық</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауымдастықтарын аккредиттеу,</w:t>
-[...38 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...14 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
+      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 296</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -6239,282 +6027,108 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Аңшылардың және аңшылық</w:t>
-[...90 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Елтаңба Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу туралы куәлік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
+      Ескерту. 4-қосымшаға өзгеріс енгізілді  – ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t>№ 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...97 lines deleted...]
-        <w:t xml:space="preserve"> Елтаңба Аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу туралы куәлік</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6772,51 +6386,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аң аулауға пайдаланылатын аушы жыртқыш құстарды тіркеу мен есепке алуды жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өз филиалдары мен өкілдіктері арқылы аңшы куәлігін беру, белгіленген нысан бойынша аң аулаушының берілген куәлігі туралы есептемені уәкілетті органға ұсыну;</w:t>
+      7) өз филиалдары мен өкілдіктері арқылы қоса алғанда, өз филиалдары мен өкілдіктері арқылы аңшы куәлігін беру, белгіленген нысан бойынша аң аулаушының берілген куәлігі туралы есептемені уәкілетті органға ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бекітіп берілген аңшылық алқаптарында аң аулау объектілері болып табылатын жануарлар түрлерінің санын есепке алуды жүргізуге қатысуды, аңшылық шаруашылығының субъектілері ұсынған деректерді талдау мен жалпылауды және жануарлар дүниесі объектілерін алып қою лимитін дайындау үшін уәкілетті орган ведомствосының аумақтық бөлімшелеріне ұсынымдар енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6845,50 +6459,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) аңшылық алқаптарды бекітіп беру жөніндегі конкурстық комиссияларға қатысу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) аушы жыртқыш құстар мен аңшылық иттерді пайдалана отырып, аң аулаудың ұлттық түрлерін дамытуды ұйымдастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-1-тармақшамен толықтыру көзделген - ҚР Экология және табиғи ресурстар министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (01.01.2027 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Жарғыда көзделген және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де қызметті жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8362,144 +8082,229 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қоғамдық бірлестіктерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>республикалық</w:t>
+              <w:t xml:space="preserve">республикалық </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қауымдастықтарын аккредиттеу,</w:t>
+              <w:t>қауымдастықтарын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оларды аккредиттеуден өткізу</w:t>
+              <w:t>аккредиттеу, оларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>аккредиттеуден өткізу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қағидаларына 7-қосымша</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.10.2025 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 296</w:t>
+        <w:t>№ 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8515,51 +8320,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Аңшылардың және аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8592,87 +8407,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызмет берушінің атауы</w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті </w:t>
+              <w:t>
+Қазақстан Республикасы Экология және табиғи ресурстар министрлігінің Орман шаруашылығы және жануарлар дүниесі комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8741,69 +8556,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлық кіші түрлері бойынша:</w:t>
-[...17 lines deleted...]
-"Электрондық үкіметтің" веб-порталы: www.egov.kz (бұдан әрі-Портал).</w:t>
+Барлық кіші түрлері бойынша: "цифрлық үкіметтің" веб-порталы: www.egov.kz (бұдан әрі-Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8985,51 +8782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+цифрлық (ішінара автоматтандырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9098,51 +8895,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу туралы куәлік немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту береді Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: электронды.</w:t>
+Аңшылар мен аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтарын аккредиттеу туралы куәлік немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту береді Мемлекеттік қызмет көрсету нәтижесін ұсыну нысаны: цифрлық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9211,51 +9008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет тегін көрсетіледі.</w:t>
+Мемлекеттік қызмет ақысыз көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9419,267 +9216,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аңшылар мен аңшылық шаруашылығы субъектілерінің қоғамдық бірлестіктерінің қауымдастығын аккредиттеу кезінде:</w:t>
+1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтiнiш;</w:t>
+2) мыналардың бар екенін растайтын құжаттардың цифрлық көшірмелері:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) мыналардың:</w:t>
+аңшылық минимумы бағдарламасы бойынша теориялық курсты өткізуге арналған жабдықталған үй-жайлардың меншік құқығында және (немесе) өзге де заңды негіздерде болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-меншік құқығында және (немесе) өзге де заңды негіздерде аңшылық минимум бағдарламасы бойынша теориялық курс өткізу үшін жабдықталған үй-жайлардың;</w:t>
+веб-сайттың болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-веб-сайттың;</w:t>
+филиалдардың және (немесе) өкілдіктердің болуы (бар болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-филиалдарының және (немесе) өкілдіктерінің (бар болса);</w:t>
+жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы арнайы әдебиеттердің, аңшылық минимумы бойынша әдістемелік материалдардың, оқу құралдарының және экспонаттардың болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жануарлар дүниесін молайту мен пайдалануды қорғау саласындағы арнайы әдебиеттерді, аңшылық минимумы жөніндегі әдістемелік материалдардың, құралдар мен экспонаттардың;</w:t>
+Аталған мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында кәсіптік білімі бар тиісті қызметкерлер штатының;</w:t>
+жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласында кәсіби білімі бар тиісті қызметкерлер құрамының болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қауымдастық құрамындағы әуесқой аңшылардың қоғамдық бірлестіктерінің болуын растайтын құжаттардың электрондық көшірмелерін;</w:t>
+қауымдастық құрамындағы әуесқой аңшылардың қоғамдық бірлестіктерінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша аңшылар және аңшылық шаруашылығы субъектілері қоғамдық бірлестіктерінің республикалық қауымдастықтары үшін мәліметтер нысаның.</w:t>
+3) осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша аңшылар қоғамдық бірлестіктерінің және аңшылық шаруашылығы субъектілерінің республикалық қауымдастықтарына арналған мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғанының мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9917,123 +9714,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік, оның ішінде электрондық нысанда көрсетілетін қызметті көрсету ерекшеліктері ескерілген, өзге де талаптар</w:t>
+Мемлекеттік, оның ішінде цифрлық нысанда көрсетілетін қызметті көрсету ерекшеліктері ескерілген, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) Мемлекеттік қызмет көрсету орындарының мекенжайлары: мемлекеттік органдардың интернет-ресурстарының бірыңғай тұғырнамасы – www.gov.kz Экология және табиғи ресурстар министрлігі "деген бөлімде" қызметтер "деген кіші бөлімде:"; Порталда;</w:t>
+1) Мемлекеттік қызмет көрсету орындарының мекенжайлары мемлекеттік органдардың бірыңғай интернет-ресурстар платформасында – www.gov.kz сайтында ("Экология және табиғи ресурстар министрлігі" бөлімінің "Қызметтер" кіші бөлімінде), сондай-ақ Порталда орналастырылған.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар;</w:t>
+2) Көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы цифрлық нысанда алу мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар;</w:t>
+3) Көрсетілетін қызметті алушының Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде Порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11082,31 +10879,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>