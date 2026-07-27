--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3c9785a" w14:textId="3c9785a">
+    <w:p w14:paraId="4988da7" w14:textId="4988da7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -481,227 +481,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бәйтерек ауданы әкiмiнiң 2019 жылғы</w:t>
+              <w:t>Бәйтерек ауданы әкiмiнiң</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>13 мамырдағы №334 шешiмiне қосымша</w:t>
+              <w:t>2019 жылғы 13 мамырдағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 334 шешiмiне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бәйтерек ауданы аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Бәйтерек ауданы әкімінің 29.02.2024 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Батыс Қазақстан облысы Бәйтерек ауданы әкімінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 13</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шешімімен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - Батыс Қазақстан облысы Бәйтерек ауданы әкімінің 13.03.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімдерімен</w:t>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -712,50 +683,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сайлау учаскесінің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сайлау учаскесінің шекаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1210,51 +1199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Калинин ауылы, Абай көшесі № 17А, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны "Достық" мәдениет үйінің ғимараты.</w:t>
+Калинин ауылы, Абай көшесі № 7, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны "Достық" мәдениет үйінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1359,51 +1348,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаражар ауылы, Аманат көшесі № 92, Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Қаражар бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+Қаражар ауылы, Самал көшесі № 92, Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Қаражар бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1806,51 +1795,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Егіндібұлақ ауылы, Мектеп көшесі № 1/1, Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Егіндібұлақ "мектеп-бөбекжай-балабақша" кешені коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+Егіндібұлақ ауылы, Бейбітшілік көшесі № 8, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Егіндібұлақ ауылдық клубтың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1918,52 +1907,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Мичурин ауылы, Шығыс, Болашақ, Победа, Магистральная, Восточная, Школьная, Светлая, Первомайская, Солнечная, Тайпақ, Қасым Аманжолов, Астана, Сарайшық, Ғұмар Қараш, Казталовская, Кердері, Ғ.Мұстафин, Ермекова, Ғабидолла Тоқай, Ихсанов, Бауыржан Момышұлы, Әлия Молдағұлова, Сәкен Ғұмаров, Сәкен Сейфуллин, Мәншүк Мәметова, Жүсіп, Дина Нүрпейісова, Қабанбай батыр, Бөгенбай батыр, Есет батыр, Айдын, Бәйтерек, Целинная, Яблоневая, Смағұлова, Әйтеке би, І.Жансүгіров, Қазбек би, М. Әуезов, Новая, Абай, Төле би, Шаруашылық, Абылайхан, Т. Бегилдинов, Юго-Восток ПДП, Юг ПДП, 106 есеп кварталы, Әл-Фараби, Д. М. Заец, М. Ирманов, Наурыз батыр, ПК Болашақ-2050, Нұрсат-16 көшелері, Придорожная көшесі бойындағы №4 үйден №88 үйге дейінгі жұп жағы, №17 үйден №87 үйлердің тақ жағы, Октябрьская көшесі бойындағы №1 үйден, №59 үйге дейін, Казахстанская көшесі бойындағы №1 үйден №17 үйге дейін тақ жағы және №2 үйден №26 үйге дейін жұп жағы. </w:t>
+              <w:t>
+Мичурин ауылы, Шығыс, Болашақ, Победа, Магистральная, Восточная, Школьная, Светлая, Первомайская, Солнечная, Тайпақ, Қасым Аманжолов, Астана, Сарайшық, Ғұмар Қараш, Казталовская, Кердері, Ғ.Мұстафин, Ермекова, Ғабидолла Тоқай, Ихсанов, Бауыржан Момышұлы, Әлия Молдағұлова, Сәкен Ғұмаров, Сәкен Сейфуллин, Мәншүк Мәметова, Жүсіп, Дина Нүрпейісова, Қабанбай батыр, Бөгенбай батыр, Есет батыр, Айдын, Бәйтерек, Целинная, Яблоневая, Смағұлова, Әйтеке би, І.Жансүгіров, Қазбек би, М. Әуезов, Новая, Абай, Төле би, Шаруашылық, Абылайхан,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Т. Бегилдинов, Юго-Восток ПДП, Юг ПДП, 106 есеп кварталы, Әл-Фараби, Д. М. Заец, М. Ирманов, Наурыз батыр, ПК Болашақ-2050, Нұрсат-16 көшелері, Придорожная көшесі бойындағы №4 үйден №88 үйге дейінгі жұп жағы, №17 үйден №87 үйлердің тақ жағы, Октябрьская көшесі бойындағы №1 үйден, №59 үйге дейін, Казахстанская көшесі бойындағы №1 үйден №17 үйге дейін тақ жағы және №2 үйден №26 үйге дейін жұп жағы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2217,51 +2224,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайнар ауылы.</w:t>
+Қайнар ауыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2700,51 +2707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щапов ауылы, Бәйтерек көшесі №17, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің Бауыржан Момышұлы атындағы жалпы білім беретін орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+Щапов ауылы, Байқоңыр көшесі №16, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Щапов ауылдық клубтың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3856,51 +3863,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дариян ауылы, Құрманғазы көшесі, Б.Момышұлы көшесі, Абай көшесі, Дария тұйық көшесі, Айтиев көшесі, Сатпаев көшесі, Қарашығанақ көшесі, Ж.Жабаев көшесі, М.Мәметова тұйық көшесі, И.Тайманов тұйық көшесі, М.Мәметова көшесі, А.Молдагулова көшесі, И.Шкилев көшесі, Есенберлин көшесі, И.Тайманов көшесінің жұп жағындағы № 108 үйден №152 үйге дейін, тақ жағындағы № 107/1 үйден № 51 үйге дейін, Достық көшесінің жұп жағындағы № 18 үйден № 62 үйге дейін, тақ жағындағы № 29 үйден № 67 үйге дейін, Балдырған көшесінің тақ жағындағы № 31 үйден № 37 үйге дейін, № 36 үй, Л.Толстой көшесінің жұп жағындағы № 24 үйден № 38 үйге дейін, № 150/1, № 150/2, Абу Насыр-Әл Фараби көшесінің тақ жағындағы № 21 үйден № 39 үйге дейін, жұп жағындағы № 44 үйден № 70 үйге дейін, Әлихан Бөкейхан көшесінің тақ жағындағы № 37 үйден № 59 үйге дейін, жұп жағындағы № 50 үйден № 74 үйге дейін, Пушкин көшесінің тақ жағындағы № 15 үйден № 31 үйге дейін, жұп жағындағы № 20 үйден № 40 үйге дейін, М.Әуезов көшесі, Бекет Батыр көшесі, Алматинский тұйық көшесі, Садовый тұйық көшесі, Арал көшесі, Д.Нұрпейсова тұйық көшесі, Ақотау тұйық көшесі, Д.Нұрпейісова көшесінің тақ жағындағы № 19 үйден № 33/1А үйге дейін, жұп жағындағы № 8 үйден № 36 үйге дейін, Д.Қонаев көшесінің тақ жағындағы үйлер.</w:t>
+Дариян ауылы, Құрманғазы көшесі, Б.Момышұлы көшесі, Абай көшесі, Дария тұйық көшесі, Айтиев көшесі, Сатпаев көшесі, Приуральный көшесі, Ж.Жабаев көшесі, М.Мәметова тұйық көшесі, И.Тайманов тұйық көшесі, М.Мәметова көшесі, А.Молдагулова көшесі, И.Шкилев көшесі, Есенберлин көшесі, И.Тайманов көшесінің жұп жағындағы № 108 үйден №152 үйге дейін, тақ жағындағы № 107/1 үйден № 51 үйге дейін, Достық көшесінің жұп жағындағы № 18 үйден № 62 үйге дейін, тақ жағындағы № 29 үйден № 67 үйге дейін, Балдырған көшесінің тақ жағындағы № 31 үйден № 37 үйге дейін, № 36 үй, Л.Толстой көшесінің жұп жағындағы № 24 үйден № 38 үйге дейін, № 150/1, № 150/2, Абу Насыр-Әл Фараби көшесінің тақ жағындағы № 21 үйден № 39 үйге дейін, жұп жағындағы № 44 үйден № 70 үйге дейін, Әлихан Бөкейхан көшесінің тақ жағындағы № 37 үйден № 59 үйге дейін, жұп жағындағы № 50 үйден № 74 үйге дейін, Пушкин көшесінің тақ жағындағы № 15 үйден № 31 үйге дейін, жұп жағындағы № 20 үйден № 40 үйге дейін, М.Әуезов көшесі, Бекет Батыр көшесі, Алматинский тұйық көшесі, Садовый тұйық көшесі, Арал көшесі, Д.Нұрпейсова тұйық көшесі, Ақотау тұйық көшесі, Д.Нұрпейісова көшесінің тақ жағындағы № 19 үйден № 33/1А үйге дейін, жұп жағындағы № 8 үйден № 36 үйге дейін, Д.Қонаев көшесінің тақ жағындағы үйлер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6425,51 +6432,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалын ауылы, Достық көшесі № 25, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Подхоз негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+Достық ауылы, есептік квартал № 116, құрылыс №2673 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Подхоз негізгі орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6574,51 +6581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Чувашин ауылы, Ы.Алтынсарина көшесі № 26, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Чувашин ауылдық клубтың ғимараты.</w:t>
+Чувашин ауылы, Школьный көшесі, №23 "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Чувашка жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6651,272 +6658,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 203</w:t>
-[...71 lines deleted...]
-Макаров ауылы, Школьная көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Макаров жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+№202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан ауылы, Садовый, Автомобильный, Мирный, Молодежный, Центральный, Набережный, Ч. Айтматов, Айтиев,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С. Датов, Бөкейорда, Солнечный, Рабочий, ПДП Юго-Восток, бау-бақша серіктестігі Березка, Степная, "С.К.ИСЛЯМОВА" бау-бақша және саяжай құрылысы тұтынушылық кооперативі, "Уалиев Т.Е." тұтынушылық саяжай ауылы, Асан шағын ауданы, б/у, Надежда тұтынушылық кооперативі көшелері.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан ауылы, Шыңғыс Айтматов көшесі 15, "Батыс Қазақстан облысы әкімдігі білім басқармасының "Бәйтерек ауданы білім беру бөлімінің "Асан мектеп-балабақша кешені" мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...107 lines deleted...]
-Мирный ауылы, Октябрьская көшесі № 20, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Мирный ауылдық медициналық пункттің ғимараты.</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаров ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Макаров ауылы, Школьная көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Макаров жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6949,123 +6974,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 205</w:t>
-[...71 lines deleted...]
-Садовое ауылы, Арман көшесі № 2А ғимарат, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Пригород жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+№ 204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мирный ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мирный ауылы, Мирный көшесі № 10/1, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Мирный ауылдық медициналық пункттің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7098,123 +7123,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 206</w:t>
-[...71 lines deleted...]
-Мичурин ауылы, Школьная көшесі № 1, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Мичурин ауылдық клубтың ғимараты.</w:t>
+№ 205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовое ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовое ауылы, Арман көшесі № 2А ғимарат, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Пригород жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7247,123 +7272,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 207</w:t>
-[...71 lines deleted...]
-Асан ауылы, Автомобильная көшесі № 4, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Асан ауылдық клубтың ғимараты.</w:t>
+№ 206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичурин ауылы, Березовая, Ардагер, Гагарин, Заводская, Зеленая, Көктерек, Крупская, Ленина, Лесная, Матросова, Минская, Мирная, Мичурина, Молодежная, Набережная, ПИК, Подстанционная, Производственная, Рабочая, Садовая, Садовод, Тепличный, Сады, Тәуелсіздік, У.Громова, Чапаев, Энгельса, Арай, Комсомольская, Студенческая, №1 ш/а, Автомобильная көшелері, Октябрьская №74, №78 үй, Придорожная көшесі бойындағы №1 үйден №19 үйге дейінгі тақ жағы және №16 және №16А үйдің жұп жағы, Казахстанская көшесі бойындағы №19 үйден №33 үйге дейінгі тақ жағы және № 28 үйден №38 үйге дейін жұп жағы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичурин ауылы, Школьная көшесі № 1, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Мичурин ауылдық клубтың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7396,123 +7421,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 208</w:t>
-[...71 lines deleted...]
-Жамбыл ауылы, Кунаев көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+№ 207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан ауылы, Дәулеткерей, Жұбан Молдағалиев, Жәңгірхан, Тайыр Жароков, Қаныш Сәтпаев, Бостандық, Ақжайық, Абылай хан, Алихан Бөкейханов, Алмалы, Құрылысшы, Алпамыс батыр, Исатай батыр, А.Байтұрсынов, Махамбет батыр, Өркен, Алакөл, №1 шағын ауданы, №18 көшелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асан ауылы, Автомобильная көшесі № 4, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Асан ауылдық клубтың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7545,123 +7570,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 209</w:t>
-[...71 lines deleted...]
-Зеленое ауылы, Нариманов көшесі № 2А, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Зеленое ауылдық медициналық пункттің ғимараты.</w:t>
+№ 208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауылы, Кунаев көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Жамбыл жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7694,123 +7719,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 210</w:t>
-[...71 lines deleted...]
-Октябрьск ауылы, Подгорнов көшесі № 3, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Октябрьск ауылдық медициналық пункттің ғимараты.</w:t>
+№ 209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленое ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зеленое ауылы, Раздольная көшесі № 2Б, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Зеленое ауылдық медициналық пункттің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7843,123 +7868,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 211</w:t>
-[...71 lines deleted...]
-Махамбет ауылы, Абай Құнанбаев көшесі № 25, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Махамбет ауылдық клубтың ғимараты.</w:t>
+№ 210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьск ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Октябрьск ауылы, Пригорная көшесі № 2, Батыс Қазақстан облысы әкімдігі денсаулық сақтау басқармасының "№ 2 Бәйтерек аудандық ауруханасы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны Октябрьск ауылдық медициналық пункттің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7992,123 +8017,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 212</w:t>
-[...71 lines deleted...]
-Павлов ауылы, Школьная көшесі № 11, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Павлов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+№ 211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махамбет ауылы, Абай Құнанбаев көшесі № 25, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Махамбет ауылдық клубтың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8141,123 +8166,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 213</w:t>
-[...71 lines deleted...]
-Горбунов ауылы, Минская көшесі № 9, "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Горбунов ауылдық кітапхананың ғимараты.</w:t>
+№ 212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлов ауылы, Кожевников ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Павлов ауылы, Школьная көшесі № 11, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Павлов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8290,123 +8315,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 215</w:t>
-[...71 lines deleted...]
-Бейбітшілік ауылы, Жеңіс көшесі № 33, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Мәдени-спорт кешенінің ғимараты.</w:t>
+№ 213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горбунов ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горбунов ауылы, Минская көшесі № 9, "Бәйтерек ауданының орталықтандырылған кітапханалар жүйесі" мемлекеттік мекемесі Горбунов ауылдық кітапхананың ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8439,164 +8464,313 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ 217</w:t>
-[...71 lines deleted...]
-Сырым батыр ауылы, Б. Момышұлы көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Краснов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+№ 215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік ауылы, Чапурин ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік ауылы, Жеңіс көшесі № 33, "Бәйтерек ауданының мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің Бәйтерек ауданының мәдени-демалыс орталығы" мемлекеттік коммуналдық қазыналық кәсіпорыны Мәдени-спорт кешенінің ғимараты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ 217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырым батыр ауылы, Астафьев ауылы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сырым батыр ауылы, Б. Момышұлы көшесі № 1, "Батыс Қазақстан облысы әкімдігі білім басқармасының Бәйтерек ауданы білім беру бөлімінің "Краснов бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8775,224 +8949,224 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 13 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 334 шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="9"/>
+    <w:bookmarkStart w:name="z187" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Зеленов ауданы әкімінің 2014 жылғы 12 наурыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Зеленов ауданының аумағында сайлау учаскелерін құру туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №3501 тіркелген, 2014 жылғы 23 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z188" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z188" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Зеленов ауданы әкімінің 2015 жылғы 19 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Зеленов ауданы әкімінің 2014 жылғы 12 наурыздағы № 16 "Зеленов ауданының аумағында сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4120 тіркелген, 2015 жылғы 13 қарашада "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z189" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z189" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Зеленов ауданы әкімінің 2016 жылғы 15 ақпандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Зеленов ауданы әкімінің 2014 жылғы 12 наурыздағы № 16 "Зеленов ауданының аумағында сайлау учаскелерін құру туралы" шешіміне өзгерістер енгізу туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №4275 тіркелген, 2016 жылғы 14 наурызында Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>