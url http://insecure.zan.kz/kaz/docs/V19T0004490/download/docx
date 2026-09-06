--- v0 (2025-11-29)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6324585" w14:textId="6324585">
+    <w:p w14:paraId="8292e1d" w14:textId="8292e1d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,153 +93,215 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Атырау облысы бойынша тұрғын үй сертификаттарының мөлшері мен оларды алушылар санаттарының тізбесін айқындау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Атырау облыстық мәслихатының 2019 жылғы 27 тамыздағы № 352-VI шешімі. Атырау облысының Әділет департаментінде 2019 жылғы 9 қыркүйекте № 4490 болып тіркелді</w:t>
+        <w:t>Атырау облыстық мәслихатының 2019 жылғы 27 тамыздағы № 352-VI шешімі. Атырау облысының Әділет департаментінде 2019 жылғы 9 қыркүйекте № 4490 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының 2001 жылғы 23 қаңтардағы Заңының 6-бабының </w:t>
+      Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңының 14-1 бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Заңының 6 бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-9 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының 1997 жылғы 16 сәуірдегі Заңының 14-1 бабының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, VI шақырылған Атырау облыстық мәслихаты кезекті XXXIV сессиясында ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t xml:space="preserve">, Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің 2025 жылғы 30 мамырдағы № 187 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36186 болып тіркелген) бұйрығымен бекітілген Тұрғын үй жағдайларын жақсартуға бағытталған мемлекеттік қолдау шараларын іске асыру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Атырау облыстық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Атырау облыстық мәслихатының 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атырау облысы бойынша тұрғын үй сертификаттарының мөлшері мен оларды алушылар санаттарының тізбесі осы шешімнің қосымшасына сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -576,124 +638,126 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атырау облыстық мәслихатының 2019 жылғы 27 тамыздағы № 352-VI шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z29" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атырау облысы бойынша тұрғын үй сертификаттарының мөлшері және алушылар санаттарының тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қосымша жаңа редакцияда - Атырау облыстық мәслихатының 11.12.2023 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>66-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының Ұлттық Банкі бекіткен ипотекалық бағдарлама және (немесе) Қазақстан Республикасының Үкіметі бекіткен тұрғын үй құрылысы мемлекеттік бағдарламасы, Мемлекет басшысының тапсырмасы бойынша іске қосылған "Наурыз" тұрғын үй бағдарламасы шеңберінде ипотекалық тұрғын үйді сатып алу кезінде бастапқы жарнаның бір бөлігін жабу үшін Атырау облысында әрбір алушыға тұрғын үй сертификатының сомасы 1 500 000 (бір миллион бес жүз мың) теңгеден аспайтын мөлшерде айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -712,350 +776,350 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тұрғын үй сертификаттарының алушылар санаттары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ұлы Отан соғысының ардагерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) басқа мемлекеттердің аумағындағы ұрыс қимылдарының ардагерлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бірінші және екінші топтағы мүгедектігі бар адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мүгедектігі бар балалары бар немесе оларды тәрбиелеп отырған отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) денсаулық сақтау саласындағы уәкілетті орган бекiтетiн аурулар тiзiмiнде аталған кейбiр созылмалы аурулардың ауыр түрлерiмен ауыратын адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жасына қарай зейнет демалысына шыққан зейнеткерлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) кәмелетке толғанға дейiн ата-аналарынан айырылған жиырма тоғыз жасқа толмаған жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар жатады. Мұндай адамдардың жасы әскери қызметке шақырылған кезде мерзiмдi әскери қызметтен өту мерзiмiне ұзартылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қандастар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) экологиялық зiлзалалар, табиғи және техногендi сипаттағы төтенше жағдайлар салдарынан тұрғын үйiнен айырылған адамдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар, көпбалалы отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттiк немесе қоғамдық мiндеттерiн, әскери қызметiн орындау кезiнде, ғарыш кеңістігіне ұшуды дайындау немесе жүзеге асыру кезінде, адам өмiрiн құтқару кезiнде, құқық тәртiбiн қорғау кезiнде қаза тапқан (қайтыс болған) адамдардың отбасылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) толық емес отбасылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) асырауында кәмелетке толмаған балалары және жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары, жоғары оқу орнынан кейінгі білім беру ұйымдарында жалпы білім беретін немесе кәсіптік бағдарламалар бойынша күндізгі оқу нысаны бойынша білім алатын, бірақ жиырма үш жасқа толмаған балалары бар жесір әйелдер (тұл ер адамдар) жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1123,55 +1187,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>