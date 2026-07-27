--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="baecf9a" w14:textId="baecf9a">
+    <w:p w14:paraId="7aaa8f1" w14:textId="7aaa8f1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Мамлют ауданы әкімінің 2018 жылғы 13 желтоқсандағы № 12 "Солтүстік Қазақстан облысы Мамлют ауданында сайлау учаскелерін құру туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы әкімінің 2019 жылғы 6 мамырдағы № 4 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2019 жылғы 6 мамырда № 5396 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Мамлют ауданы әкімінің 2019 жылғы 6 мамырдағы № 4 шешімі. Солтүстік Қазақстан облысының Әділет департаментінде 2019 жылғы 6 мамырда № 5396 болып тіркелді. Күші жойылды - Солтүстік Қазақстан облысы Мамлют ауданы әкімінің 2026 жылғы 26 ақпандағы № 4 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Солтүстік Қазақстан облысы Мамлют ауданы әкімінің 26.02.2026 № 4 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешімімен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 1995 жылғы 28 қыркүйектегі "Қазақстан Республикасындағы сайлау туралы" Конституциялық заңының 23-бабына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -555,5947 +633,6088 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Мамлют ауданындағы сайлау учаскелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="374"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="10836"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сайлау учаскесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орналасқан жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10836" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сайлау учаскелерінің шекаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z17" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданының Мамлют № 2 орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамлютка қаласы, Рабочая көшесі, 28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көшелер: Водопьянов, Чкалов, Советская, Горького, Нефтебаза, Интернациональная, Казахстанская, Шоссейная, Пролетарская, Калинин, Кирова, Крупская, Маяковский, Некрасов, Пушкин, Рабочая, Заводская, Целинная, Викторенко, Папанин, Энергетиктер, Дзержинский</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z18" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мамлют № 1 мектеп-гимназиясы" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамлютка қаласы, Сәбит Мұқанов көшесі, 11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көшелер: А. Кұнанбаев, Сенная, Скачков, Сәбит Мұқанов, Новая, Ломоносов, Лермонтов, З. Космодемьянская, Железнодорожная - № 1, 3, 5 үйлер, Жұмабаев, Деповская, Трудовая - № 2, 13, 15, 16, 18, 19, 28 үйлер, Гоголь, Титов, Школа Интернат, Сосновый Бор, Первомайская, 25 лет Целины, Конституция, № 2579 км жол айрығы, Победа - № 1, 3, 5, 6, 8, 12, 16, 18, 20, 22, 27, 28, 29, 30, 33, 34, 35, 36, 42, 44, 46 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z19" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Мамлют мәдени орталығы" мемлекеттік қазыналық коммуналдық кәсіпорыны</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамлютка қаласы, Ленин көшесі, 47</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көшелер: Базар алаңы, Гостинная, Гуденко, О. Кошевой, Куйбышев, Мальцев, Матросов, Мир, Панфилов, Фурманов, Шевченко, Школьная, Береговая, К. Маркс - № 2, 3, 4, 5, 6, 7/1, 8, 10, 11, 12, 13, 14, 16, 18/1, 18/2, 19, 20, 21, 22, 24, 25, 26, 28, 29, 30, 31, 32, 33, 34 үйлер, Беловский тұйық көше - № 8, 10, 12, 16, 24 үйлер, Гагарин - № 1, 2, 3, 4, 7, 8, 9, 12, 13, 14, 18, 20, 21, 24, 25, 26, 28, 32, 35, 37, 39, 44, 44 а, 45, 46, 49, 51, 53, 54, 56, 68, 70, 72, 74, 76 үйлер, Железнодорожная - № 7, 15, 17, 21, 23, 25, 27, 29, 31, 33, 37, 39, 41 үйлер, Коммунальная - № 3, 4, 6, 8, 9, 10, 12, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 33 үйлер, Комсомольская - № 1, 3, 4, 5, 6, 7, 8, 9, 11, 13, 14, 17, 18, 19, 21, 22, 24, 27, 28, 29, 30, 31, 32, 34, 36, 37, 38, 39, 40, 44, 45, 46, 47, 48, 49, 50, 51, 54, 55, 56, 58, 59, 61, 61 а, 62, 64, 66, 68, 69, 70, 72, 73, 74, 75, 76, 77, 79, 81, 83, 85, 87 үйлер, Ленин - № 4, 6, 9, 11, 12, 14, 15, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 34, 36, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 69, 70, 72 үйлер, Ғ. Мүсірепов - № 2, 3, 4, 5, 6, 7, 8, 9, 11, 14, 15, 16, 17, 19, 20, 22, 23, 25, 27, 29, 30, 31, 34, 36, 37, 38, 39, 40, 41, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60 үйлер, Победы - № 41, 43, 47, 48, 48/2, 50, 51, 53, 55, 56, 57, 58, 59, 65, 67, 68, 70, 74, 75, 76, 77, 78, 81, 82, 83, 84, 86, 87, 89, 90, 91, 92, 94, 96, 97, 101, 103, 105, 107, 109, 111, 113 а, 115, 115 а, 117, 128 үйлер, Свердлов - № 1, 2, 5, 7, 8, 10, 11, 12, 17 үйлер, Трудовая - № 23, 25, 36, 42, 48, 50, 52 үйлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Хасан Бектұрғанов атындағы мектеп-балабақша кешені" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мамлютка қаласы, Ғ. Мүсірепов көшесі, 49</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көшелер: Бектұрғанов, Водосточная, Мичурин, Колхозная, Лагерная, Лесная, Озерная, Северная, Шаталов, Ямская, Тимирязев, К. Маркс - № 35, 36, 37, 38, 39, 40, 41, 42, 45, 46, 47, 48, 51, 53, 54, 55, 56, 58, 59, 60, 61, 62, 64, 65, 66, 67, 69, 70, 72, 73, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 89, 91, 93, 95, 97, 99 үйлер, Беловский тұйық көше – № 15, 17, 27 үйлер, Гагарин - № 63, 65, 67, 69, 71, 75 үйлер, Коммунальная - № 32, 34, 35, 36, 37, 38, 39, 41, 43 үйлер, Комсомольская - № 78, 80, 82, 84, 86, 88, 89, 90, 92, 93, 94, 95, 96, 98, 99, 101, 103, 104, 105, 107, 108, 109, 110, 111, 112, 114, 115, 116, 118, 119, 120, 121, 123, 125, 127, 129, 131, 133, 135, 137, 139, 141 үйлер, Ленин - № 74, 80, 82, 83, 85, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 98, 99, 100, 101, 102,103,105, 107, 108, 109, 110, 111, 112, 113, 114, 116, 117, 118, 119, 120, 121, 122, 123, 124, 125, 128, 130, 132, 133, 135, 136, 138, 141, 142, 143, 143А, 143Б, 143В, 144, 145, 146, 147, 149, 151, 154, 156, 157, 158, 159, 160, 161, 162, 163, 164, 165, 167, 169, 171, 172, 173, 174, 176, 179, 181 үйлер, Свердлов - № 25, 27, 29, 33, 37, 39, 41, 51 үйлер, Ғ. Мүсірепов - № 61, 62, 64, 65, 67, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 81, 82, 83, 84, 85, 88, 89, 90, 91, 93, 94, 95, 96, 97, 99, 101, 102, 103, 107, 109, 113 үйлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z21" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Андреевка орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Андреевка ауылы, 50 лет Казахстана көшесі, 55</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Андреевка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z22" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауылдық клуб</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бостандық ауылы, Мектеп көшесі, 3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бостандық ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z23" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Владимировка ауылы, Школьная көшесі, 22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Владимировка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Белое орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белое ауылы, Мектеп көшесі, 28</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Белое ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z25" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Клуб</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Щучье ауылы, Гүлдер көшесі, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Щучье ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z26" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чистое ауылы, Достық көшесі, 8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Чистое ауылы, Коваль ауылы, Сливное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z27" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Мәдениет үйі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воскресеновка ауылы, Достық көшесі, 17</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Воскресеновка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 334</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Искра орталау мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Искра ауылы, Конституция көшесі, 9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Искра ауылы, Красный Октябрь ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z29" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Становое бастауыш мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Становое ауылы, Мектеп көшесі, 27</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Становое ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z30" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "С.Г. Гуденко атындағы Дубровное орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дубровное ауылы, Сергей Гуденко көшесі, 52</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дубровное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 337</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z31" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Новодубровное бастауыш мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новодубровное ауылы, Мектеп көшесі, 39</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новодубровное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z32" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорын медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пчелино ауылы, Школьная көшесі, 2-б</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пчелино ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z33" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Михайловка орта мектебі" коммуналдық мемлекеттік мекемесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Михайловка ауылы, Жеңіс көшесі, 23</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Михайловка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z34" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "В.М. Скачков атындағы Қызыләскер орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызыләскер ауылы, В Скачков көшесі, 34</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызыләскер ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z35" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Степное ауылы, Школьная көшесі, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Степное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z36" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Кзыласкерское" жауапкершілігі шектеулі серіктестік асхана ғимараты (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Раздольное ауылы, Мир көшесі, 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Раздольное ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 343</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Краснознаменное орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Краснознаменное ауылы, Мектеп көшесі, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Краснознаменное ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 344</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z38" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Калугино орталау мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Калугино ауылы, Жаға Жай көшесі, 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Калугино ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Беловка бастауыш мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беловка ауылы, Мектеп көшесі, 22</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Беловка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z40" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Леденево орта мектебі" коммуналдық мемлекеттік мекемесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Леденево ауылы, Мектеп көшесі, 1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Леденево ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z41" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорын медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новоандреевка ауылы, Орталық көшесі, 26</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новоандреевка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z42" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет үй</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ленино ауылы, Мектеп көшесі, 13/1а</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ленино ауылы, Октябрь ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z43" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дачное ауылы, Орталық көшесі, 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дачное ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z44" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет үйі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новомихайловка ауылы, Победа көшесі, 84</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новомихайловка ауылы, Қатанай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 351</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z45" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Хуландой" жауапкершілігі шектеулі серіктестік кеңсесінің ғимараты (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Токаревка ауылы, Школьная көшесі, 12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Токаревка ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z46" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Меңкесер орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меңкесер ауылы, Школьная көшесі, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меңкесер ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 353</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z47" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бексеит орта мектебі" коммуналдық мемлекеттік мекемесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бексеит ауылы, Мектеп көшесі, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бексеит ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 354</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы Мамлют ауданы әкімдігінің білім бөлімі" коммуналдық мемлекеттік мекемесінің "Покровка орта мектебі" коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Покровка ауылы, Мир көшесі, 61</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Покровка ауылы, 2591 Км жол айрығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z49" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет үйі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Афонькино ауылы, Орталық көшесі, 6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Афонькино ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 356</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z50" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орел ауылы, Орталық көшесі, 21</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Орел ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="374" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="508" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 357</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z51" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Солтүстік Қазақстан облысы әкімдігінің денсаулық сақтау басқармасы" коммуналдық мемлекеттік мекемесінің "Мамлют аудандық орталық аурухана" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорын медициналық пункті (келісім бойынша)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новоукраинка ауылы, Орталық көшесі, 4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
-[...3 lines deleted...]
-            <w:tcW w:w="10836" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6549,63 +6768,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6927,35 +7168,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>