--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0551318" w14:textId="0551318">
+    <w:p w14:paraId="892d125" w14:textId="892d125">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Есіл ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 2019 жылғы 24 сәуірдегі № 93 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2019 жылғы 2 мамырда № 5387 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 2019 жылғы 24 сәуірдегі № 93 қаулысы. Солтүстік Қазақстан облысының Әділет департаментінде 2019 жылғы 2 мамырда № 5387 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қаулының атау жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 20.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -664,2070 +664,2394 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыруға арналған орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 20.09.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 26.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 128</w:t>
+        <w:t>№ 163</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.05.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+р/б</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-№ </w:t>
-[...111 lines deleted...]
-орналастыру үшін орындар</w:t>
+Ауылдық округтің атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үгіттік баспа материалдарын орналастыруға арналған орындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Школьная көшесі, "Жанна" дүкеніне қарама-қарсы</w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Амангелді ауылы, Школьный көшесі, "Жанна" дүкенінің ауданы (келісім бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Жастар көшесі, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің сәулет, құрылыс, тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесінің су қысымды мұнарасы ғимаратының сол жағында</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алматы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Өрнек ауылы, Школьный көшесі, "Белгілі ақын Есләм Зікібаев атындағы Өрнек негізгі мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Мектеп ауылы, Школьный көшесі, "Мектеп негізгі мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Абай көшесі, "Аsil Grain Комарова" жауапкершілігі шектеулі серіктестігі ғимаратының оң жағында</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқұдық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Бесқұдық ауылы, Орталық көшесі, "Простор" дүкенінің ауданы (келісім бойынша),</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Черуновка ауылы, Мир көшесі, Фельдшерлік пункт ғимаратының ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-М.Жұмабаев көшесі, "Жанна" дүкенінің сол жағында</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұлақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Бұлақ ауылы, С. Мұқанов көшесі, "Бұлақ орта мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Ақтас ауылы, Жеңіс көшесі, "Ақтас негізгі мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Московский көшесі, "Юлия" дүкенінің оң жағында</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волошинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z28" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Волошинка ауылы, Пушкин көшесі, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Волошинка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Ивано-Петровка ауылы, Украинский көшесі, "Золотая рыбка" дүкенінің ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Новоселов көшесі, "Заградовское" жауапкершілігі шектеулі серіктестігі ғимаратының оң жағында</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заградовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z29" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Заградовка ауылы, Новоселов көшесі, "Заградовское" жауапкершілігі шектеулі серіктестігі кеңсесінің ауданы (келісім бойынша).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Горное ауылы, Подгорная көшесі, "Достық" демалыс орталығының ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Коваленко көшесі, "Агрофирма Есильское" жауапкершілігі шектеулі серіктестігі ғимаратының оң жағында</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заречный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z30" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Чириковка ауылы, Коваленко көшесі, "Заречный" жауапкершілігі шектеулі серіктестігі кеңсесінің ауданы (келісім бойынша).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Қараағаш ауылы, Абылайхан көшесі, "Қараағаш негізгі мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Абай көшесі, "Артемка" дүкенінің сол жағында</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ильинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z31" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Ильинка ауылы, Закиров көшесі, "Ильинка орта мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Александровка ауылы, А.Байтұрсынов көшесі, "Арина" дүкені мен медициналық пункт аралығында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Абай көшесі, "Райгүл" дүкенінің сол жағында</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корнеевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z32" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Корнеевка ауылы, Ленин көшесі, "Райгүл" дүкенінің ауданы (келісім бойынша).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Советское ауылы, Горьков көшесі, "Золушка" дүкенінің ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Достық көшесі, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Асқар Игібаев атындағы орта мектеп" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Николаевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Николаевка ауылы, Школьный көшесі, "Авось" дүкенінің ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Интернациональная көшесі, "Радуга" дүкенінің сол жағында</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спасовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z33" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Спасовка ауылы, Интернациональный көшесі, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Спасовка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Тауағаш ауылы, Мектеп көшесі, "Лаура" дүкені ғимаратының ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Бейбітшілік көшесі, "Шолпан" дүкенінің оң жағында</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақпараттық жайма тақталары: Петровка ауылы, Бейбітшілік көшесі, "Шолпан" дүкенінің ауданы (келісім бойынша). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Бірлік ауылы, Д.Аяғанов көшесі, "Бірлік бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Октябрьская көшесі, Қазпошта бөлімшесінің сол жағында</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Покровка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Покровка ауылы, Октябрьский көшесі, Қазпошта бөлімшесінің ауданы (келісім бойынша).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпараттық жайма тақталары: Мальцев ауылы, Береговой көшесі, "Вероника" дүкенінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпараттық жайма тақталары: Еңбек ауылы, Школьный көшесі, "Еңбек бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Есильское ауылы, Жилой шағын ауданы көшесі, "Давай заглянем" дүкенінің ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Новая көшесі, "Азия-Тарангул" жауапкершілігі шектеулі серіктестігі ғимаратының оң жағында</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торанғұл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z38" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ақпараттық жайма тақталары: Торанғұл ауылы, Новый көшесі, "Азия-Тарангул" жауапкершілігі шектеулі серіктестігі кеңсесінің ауданы (келісім бойынша). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Двинск ауылы, Орталық көшесі, "Двинск бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Молодежная көшесі, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ясновка орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының оң жағында</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ясновка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Ясновка ауылы, Молодежный көшесі, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Ясновка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Ясновка ауылдық Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Стрельниковка ауылы, Школьный көшесі, "Московское" жауапкершілігі шектеулі серіктестігінің ауылдық клубы ғимаратының ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Ыбыраев көшесі, "Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті Солтүстік Қазақстан облысы бойынша Мемлекеттік кірістер департаментінің Есіл ауданы бойынша Мемлекеттік кірістер басқармасы" республикалық мемлекеттік мекемесі ғимаратының сол жағында</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Явленка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z40" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Явленка ауылы, Ыбыраев көшесі, "Қазақстан Республикасы қаржы министрлігінің Солтүстік Қазақстан облысы бойынша мемлекеттік кірістер департаментінің Есіл ауданы бойынша мемлекеттік кірістер басқармасы" республикалық мемлекеттік мекемесінің ауданы (келісім бойынша).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақпараттық жайма тақталары: Явленка ауылы, Ершов көшесі, базар алаңының ауданы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жайма тақталары: Явленка ауылы, Ыбыраев көшесі, "Құлагер" дүкенінің ауданы (келісім бойынша).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2772,68 +3096,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 2019 жылғы"24" сәуірдегі № 93 қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданының аумағында сайлаушылармен кездесуі үшін үй-жай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Алып тасталды – Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің 20.09.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2877,55 +3201,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3251,31 +3575,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>