--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6f067cd" w14:textId="6f067cd">
+    <w:p w14:paraId="7a35057" w14:textId="7a35057">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -851,3812 +851,3632 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1- қосымша</w:t>
+              <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z23" w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданының аумағындағы сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Есіл ауданы әкімінің 18.11.2020 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Солтүстік Қазақстан облысы Есіл ауданы әкімінің 22.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 08</w:t>
+        <w:t>№ 04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) ; 21.09.2022 </w:t>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 123 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z26" w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орналасқан жері: Өрнек ауылы, Школьный көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Белгілі ақын Есләм Зікібаев атындағы Өрнек негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Өрнек ауылы, Жарғайың ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 124 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орналасқан жері: Мектеп ауылы, Школьный көшесі, 10, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Мектеп негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Мектеп ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 125 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Амангелді ауылы, Школьный көшесі, 14, Амангелді ауылдық Мәдениет үйінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Амангелді ауылы, Школьный көшесі, 14, Амангелді ауылдық Мәдениет үйінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Амангелді ауылы, Талапкер ауылы, Поляковка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 127 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орналасқан жері: Бесқұдық ауылы, Жуков көшесі, 26, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бесқұдық негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шекаралары: Бесқұдық ауылы, Алабие ауылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 129 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z38" w:id="25"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Черуновка ауылы, Школьный көшесі, 19, Черуновка бастауыш мектебінің бұрынғы ғимараты.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Черуновка ауылы, Школьный көшесі, 19, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Черуновка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің бұрынғы ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Черуновка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 130 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Бұлақ ауылы, Мұқанов көшесі, 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бұлақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Бұлақ ауылы, С. Мұқанов көшесі, 15, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бұлақ орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z42" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекаралары: Бұлақ ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z43" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № 131 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z44" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайлау учаскесінің орналасқан жері: Ақтас ауылы, Жеңіс көшесі, 3, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ақтас негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z45" w:id="32"/>
-[...15 lines deleted...]
-      Шекаралары: Ақтас ауылы.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ақтас ауылы, Қарағай ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z46" w:id="33"/>
-[...15 lines deleted...]
-      № 132 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 133 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z47" w:id="34"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Қарағай ауылы, Аққайың көшесі, 20 А, клуб ғимараты</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Волошинка ауылы, Мектеп көшесі, 6, "Пушкинское" жауапкершілігі шектеулі серіктестігінің Мәдениет үйінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...15 lines deleted...]
-      Шекаралары: Қарағай ауылы.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Волошинка ауылы, Лузинка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z49" w:id="36"/>
-[...15 lines deleted...]
-      № 133 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 134 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Волошинка ауылы, Мектеп көшесі, 6, "Пушкинское" жауапкершілігі шектеулі серіктестігінің Мәдениет үйінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Ивано-Петровка ауылы, Школьный көшесі, 10, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Есіл ауданының Мәдениет үйі" мемлекеттік коммуналдық қазынашылық кәсіпорнының ауылдық клубының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
-[...15 lines deleted...]
-      Шекаралары: Волошинка ауылы, Лузинка ауылы.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ивано-Петровка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
-[...15 lines deleted...]
-      № 134 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 136 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Ивано-Петровка ауылы, Школьный көшесі № 14, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ивано-Петровка бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Чириковка ауылы, Коваленко көшесі, 5, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Чириковка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z54" w:id="41"/>
-[...15 lines deleted...]
-      Шекаралары: Ивано-Петровка ауылы.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Чириковка ауылы, Луговое ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      № 136 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 137 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z56" w:id="43"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Чириковка ауылы, Коваленко көшесі, 5, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Чириковка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Қараағаш ауылы, Абылайхан көшесі, 9, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Қараағаш негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Қараағаш ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 138 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Заградовка ауылы, Мир көшесі, 26, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Заградовка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Заградовка ауылы, Тонкошуровка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 139 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Горное ауылы, Подгорный көшесі, 3, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Горный бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Горное ауылы, Жамбыл ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 141 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Ильинка ауылы, Зәкіров көшесі, 18, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Ильинка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ильинка ауылы, Амангелді ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 142 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Александровка ауылы, Ахмет Байтұрсынұлы көшесі, 71, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Александровка негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Александровка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 143 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Корнеевка ауылы, Мир көшесі, 8, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Есіл аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Корнеевка ауылы, Леонидовка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 144 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Советский ауылы, Ворошилов көшесі, 1, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Советский бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Советский ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 145 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Николаевка ауылы, Достық көшесі, 120Б, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Николаевка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Николаевка мәдени-демалыс орталығы" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Николаевка ауылы, Қаратал ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 146 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шекаралары: Чириковка ауылы, Луговое ауылы. </w:t>
-[...459 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Николаевка ауылы, Достық көшесі, 120Б, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Николаевка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Николаевка мәдени-демалыс орталығы" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+      Сайлау учаскесінің орналасқан жері: Спасовка ауылы, Интернациональный көшесі, 24, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Спасовка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
-[...15 lines deleted...]
-      Шекаралары: Николаевка ауылы, Қаратал ауылы.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Спасовка ауылы, Сарман ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
-[...15 lines deleted...]
-      № 146 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 147 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Спасовка ауылы, Интернациональный көшесі, 24, Спасовка орта мектебінің бұрынғы ғимараты.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Тауағаш ауылы, Мектеп көшесі, 17, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тауағаш орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
-[...15 lines deleted...]
-      Шекаралары: Спасовка ауылы, Сарман ауылы.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Тауағаш ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z85" w:id="72"/>
-[...15 lines deleted...]
-      № 147 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 148 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z86" w:id="73"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Тауағаш ауылы, Мектеп көшесі, 17, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Тауағаш орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Петровка ауылы, Жарков көшесі, 100, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Петровка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z87" w:id="74"/>
-[...15 lines deleted...]
-      Шекаралары: Тауағаш ауылы.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Петровка ауылы, Мәдениет ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
-[...15 lines deleted...]
-      № 148 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 149 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Петровка ауылы, Жарков көшесі, 100, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Петровка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Бірлік ауылы, Дүйсен Аяғанов көшесі, 81, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Бірлік бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
-[...15 lines deleted...]
-      Шекаралары: Петровка ауылы, Мәдениет ауылы.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Бірлік ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       № 150 сайлау учаскесі </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Покровка ауылы, Строительный көшесі, 27, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Покровка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Покровка ауылдық Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Покровка ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 151 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z95" w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сайлау учаскесінің орналасқан жері: Покровка ауылы, Строительный көшесі, 27, "СҚО Есіл ауданы әкімдігінің Покровка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Покровка ауылдық Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      Сайлау учаскесінің орналасқан жері: Есильское ауылы, Набережный көшесі, 11, Қазақстан Республикасы Су ресурстары және ирригация министрлігінің "Қазсушар" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Есіл су" филиалының ғимараты (келісім бойынша). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z96" w:id="83"/>
-[...15 lines deleted...]
-      Шекаралары: Покровка ауылы.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Есильское ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z97" w:id="84"/>
-[...15 lines deleted...]
-      № 151 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 152 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сайлау учаскесінің орналасқан жері: Есильское ауылы, Набережный көшесі, 11, Қазақстан Республикасы Ауыл шаруашылығы министрлігі Су ресурстары комитетінің "Қазсушар" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының "Есіл су" филиалының ғимараты (келісім бойынша). </w:t>
+      Сайлау учаскесінің орналасқан жері: Мальцев ауылы, Береговой көшесі, 5, Солтүстік Қазақстан облысы әкімдігінің Солтүстік Қазақстан облысы табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Есіл орман шаруашылығы" коммуналдық мемлекеттік мекемесінің ғимараты (келісім бойынша). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
-[...15 lines deleted...]
-      Шекаралары: Есильское ауылы.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Мальцев ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
-[...15 lines deleted...]
-      № 152 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 153 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Мальцев ауылы, Береговой көшесі, 5, Солтүстік Қазақстан облысы әкімдігінің Солтүстік Қазақстан облысы Табиғи ресурстар және табиғат пайдалануды реттеу басқармасының "Есіл орман шаруашылығы" коммуналдық мемлекеттік мекемесінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Еңбек ауылы, Школьный көшесі, 2, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Еңбек бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
-[...15 lines deleted...]
-      Шекаралары: Мальцев ауылы.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Еңбек ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
-[...15 lines deleted...]
-      № 153 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 154 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сайлау учаскесінің орналасқан жері: Торанғұл ауылы, Школьный көшесі, 13, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Торанғұл орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Торанғұл ауылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 155 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Двинск ауылы, Центральный көшесі, 30, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Двинск бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
-[...15 lines deleted...]
-      Шекаралары: Торанғұл ауылы.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Двинск ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
-[...15 lines deleted...]
-      № 155 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 156 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Двинск ауылы, Центральный көшесі, 30, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесінің "Двинск бастауыш мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Ясновка ауылы, Молодежный көшесі, 46, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің Ясновка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Ясновка ауылдық Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
-[...15 lines deleted...]
-      Шекаралары: Двинск ауылы.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Ясновка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
-[...15 lines deleted...]
-      № 156 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 157 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Ясновка ауылы, Молодежный көшесі, 46, "Солтүстік Қазақстан облысы Есіл ауданы Ясновка ауылдық округі әкімінің аппараты" коммуналдық мемлекеттік мекемесінің "Ясновка ауылдық Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Явленка ауылы, Гагарин даңғылы, 20, "Ғасыр Астық" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
-[...15 lines deleted...]
-      Шекаралары: Ясновка ауылы.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Береговой көшесі - 1, 2, 4, 13, 15, 17, 19, 21, 23, 25, 27, 35, 37;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
-[...15 lines deleted...]
-      № 157 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Қизатов көшесі - 1, 3, 4, 5, 7, 9, 13, 14, 16, 17, 21, 22, 24, 25, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 41, 42, 43, 44, 45, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 61;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Явленка ауылы, Гагарин даңғылы, 20, "Ғасыр Астық" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комаров көшесі - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z117" w:id="104"/>
-[...15 lines deleted...]
-      Шекаралары: Береговой көшесі - 1, 2, 4, 13, 15, 17, 19, 21, 23, 25, 27, 35, 37;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Иманов көшесі - 4, 7, 8, 9, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 33, 34, 35, 36, 37, 39, 40, 41, 43, 44, 45, 46, 48, 49, 50, 53, 54, 55, 56, 57, 58, 59А, 60, 61, 62, 63, 64, 66, 68;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z118" w:id="105"/>
-[...15 lines deleted...]
-      Қизатов көшесі - 1, 3, 4, 5, 7, 9, 13, 14, 16, 17, 21, 22, 24, 25, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 41, 42, 43, 44, 45, 48, 49, 50, 51, 53, 54, 55, 56, 57, 59, 61;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пушкин көшесі - 1, 3, 4, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20А, 21, 22, 23, 25, 29, 31, 32, 33, 35, 36, 38, 39, 40, 41, 42, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z119" w:id="106"/>
-[...15 lines deleted...]
-      Комаров көшесі - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 39А, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 58, 59, 60, 61, 62;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ершов көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z120" w:id="107"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғ. Мүсірепов көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 64, 66, 68; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұқанов көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 57, 58, 60, 62;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малышев көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 36, 37, 38, 40, 42, 44, 46, 48;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Тимофеев көшесі - 1, 3, 5, 7, 9, 10, 11, 13, 14, 15, 16, 18, 20, 22, 24, 28, 30, 34;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
-[...15 lines deleted...]
-      С.Мұқанов көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 50, 51, 57, 58, 60, 62;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф. Токарев көшесі - 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
-[...15 lines deleted...]
-      Малышев көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 28, 29, 30, 31, 32, 34, 36, 37, 38, 40, 42, 44, 46, 48;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Трудовой тұйық көшесі - 1, 3, 5, 5А, 15, 16, 21, 25, 31, 33, 37; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
-[...15 lines deleted...]
-      А. Тимофеев көшесі - 1, 3, 5, 7, 9, 10, 11, 13, 14, 15, 16, 18, 20, 22, 24, 28, 30, 34;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зәкіров көшесі - 7, 15, 16, 24, 25, 31, 32, 36, 37, 38, 43, 44, 46, 49, 50, 52, 54, 55;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
-[...15 lines deleted...]
-      Ф.Токарев көшесі - 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15, 16, 18, 20, 22;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрманғазы көшесі - 1, 7, 16, 27, 30, 33, 34, 36, 39, 41, 48, 53, 59; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
-[...15 lines deleted...]
-      Трудовой тұйық көшесі- 1, 3, 5, 5А, 15,16, 21, 25, 31, 33, 37; </w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әл-Фараби көшесі - 11, 24, 29, 30, 36, 38, 45, 47, 52, 54;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
-[...15 lines deleted...]
-      Зәкіров көшесі - 7, 15, 16, 24, 25, 31, 32, 36, 37, 38, 43, 44, 46, 49, 50, 52, 54, 55;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лермонтов көшесі - 8, 13, 27, 30, 33, 44, 46, 47, 48, 49, 51;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Абылай хан көшесі - 5, 32; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәлиханов көшесі - 9, 22, 28, 31, 34, 36, 39, 41, 42, 47, 48, 55;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толстой көшесі - 9, 28;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
-[...15 lines deleted...]
-      Уәлиханов көшесі - 9, 22, 28, 31, 34, 36, 39, 41, 42, 47, 48, 55;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыбырай Алтынсарин көшесі - 4, 5, 6, 14, 15, 20, 21, 26, 27, 33, 36, 38, 39, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
-[...15 lines deleted...]
-      Толстой көшесі - 9, 28;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позолотин көшесі - 1, 2, 3, 4, 5, 6, 8, 9, 10;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z135" w:id="122"/>
-[...15 lines deleted...]
-      Ыбырай Алтынсарин көшесі- 4, 5, 6, 14, 15, 20, 21, 26, 27, 33, 36, 38, 39, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жуков көшесі - 1, 13, 23, 29, 35, 37; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z136" w:id="123"/>
-[...15 lines deleted...]
-      Позолотин көшесі - 1, 2, 3, 4, 5, 6, 8, 9, 10;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ахмет Байтұрсынұлы көшесі - 11, 8, 14, 20, 25, 30, 31, 36, 37, 39, 42, 44;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z137" w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степной өткелі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 18;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северный көшесі - 2, 4, 5, 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горьков көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жуков көшесі – 1, 13, 23, 29, 35, 37; </w:t>
-[...59 lines deleted...]
-      Северный көшесі - 2, 4, 5, 6;</w:t>
+      Химиков көшесі - 1, 3, 3А, 4, 6, 8, 10, 12; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z141" w:id="128"/>
-[...15 lines deleted...]
-      Горького көшесі -- 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин даңғылы - 2, 2А, 12, 14, 15, 16, 18.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z142" w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 158 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Химиков көшесі- 1, 3, 3А, 4, 6, 8, 10, 12; </w:t>
-[...19 lines deleted...]
-      Гагарин даңғылы - 2, 2А, 12, 14, 15,16,18;</w:t>
+      Сайлау учаскесінің орналасқан жері: Явленка ауылы, Тәуелсіздік көшесі, 1, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Есіл аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z144" w:id="131"/>
-[...15 lines deleted...]
-      № 158 сайлау учаскесі:</w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Шалабаев көшесі - 3, 4, 9, 10, 11, 15, 16, 18, 20, 23, 27, 28, 29, 30, 32, 36, 37, 38А, 40, 41, 43, 45, 47, 49;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z145" w:id="132"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Явленка ауылы, Тәуелсіздік көшесі, 1, "Солтүстік Қазақстан облысы Есіл ауданы әкімдігінің мәдениет және тілдерді дамыту бөлімі" коммуналдық мемлекеттік мекемесінің "Есіл аудандық Мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тәуелсіздік көшесі - 2, 13, 15, 17, 18, 18А, 18Б, 19, 21, 22, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z146" w:id="133"/>
-[...15 lines deleted...]
-      Шекаралары: Шалабаев көшесі - 3, 4, 9, 10, 11, 15, 16, 18, 20, 23, 27, 28, 29, 30, 32, 36, 37, 38А, 40, 41, 43, 45, 47, 49;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береговой көшесі - 10, 12, 16, 18, 39, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 83, 85;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z147" w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тәуелсіздік көшесі- 2, 13, 15, 17, 18, 18А, 18Б, 19, 21, 22, 23, 26, 28, 30, 32, 34, 36, 38, 40, 42; </w:t>
+      Ж. Қизатов көшесі - 58, 60, 62, 63, 64, 65, 66, 67, 68, 68А, 68Б, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78Б, 79, 81, 81А, 81Б, 82, 83, 84, 85, 86, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z148" w:id="135"/>
-[...15 lines deleted...]
-      Береговой көшесі – 10, 12, 16, 18, 39, 43, 45, 49, 51, 53, 55, 57, 59, 61, 63, 65, 67, 69, 73, 75, 77, 79, 81, 83, 85;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ыбыраев көшесі - 12, 14, 17, 18, 20, 22, 23, 25, 26, 27, 30, 31, 33, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z149" w:id="136"/>
-[...15 lines deleted...]
-      Қизатов көшесі – 58, 60, 62, 63, 64, 65, 66, 67, 68, 68А, 68Б, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 78Б, 79, 81, 81А, 81Б, 82, 83, 84, 85, 86, 88, 89, 90, 91,92, 93,94, 95, 96, 97, 98, 99, 100, 101, 103, 105, 107, 109; </w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коваленко көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 14, 16, 20, 22, 24, 25, 26, 27, 27А, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z150" w:id="137"/>
-[...15 lines deleted...]
-      Ыбыраев көшесі - 12, 14, 17, 18, 20, 22, 23, 25, 26, 27, 30, 31, 33, 35, 37,39, 41;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқаев көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 18, 21, 23, 24, 25, 28, 29, 36, 38, 40, 42, 44;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z151" w:id="138"/>
-[...15 lines deleted...]
-      Коваленко көшесі- 1, 3, 4, 5, 6, 7, 8, 9, 11, 12, 14, 16, 20, 22, 24, 25, 26, 27, 27А, 28, 29, 30, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі - 1, 1А, 1Б, 2А, 3, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 26, 27, 28, 30, 32, 34;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z152" w:id="139"/>
-[...15 lines deleted...]
-      Шоқаев көшесі - 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 18, 21, 23, 24, 25, 28, 29, 36, 38, 40, 42, 44;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Позолотин көшесі - 12, 14, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 52А, 53, 54, 55, 55А, 56, 57, 58, 62, 64, 66, 67, 68, 69, 70, 72, 74;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z153" w:id="140"/>
-[...15 lines deleted...]
-      Жамбыл көшесі - 1, 1А, 1Б, 2А, 3, 4, 6, 7, 9, 10, 11, 12, 13, 14, 15, 16,17, 18,19, 20, 21, 22, 23, 25, 26, 27, 28, 30, 32, 34;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі - 1, 1А, 2, 2А, 3, 3А, 4, 4А, 4Б, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 30;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z154" w:id="141"/>
-[...15 lines deleted...]
-      Позолотин көшесі - 12, 14, 16, 17, 18, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 36, 37, 38, 39, 40, 41, 42, 43, 45, 46, 47, 49, 50, 51, 52, 52А, 53, 54, 55, 55А, 56, 57, 58, 62, 64, 66, 67, 68, 69, 70, 72, 74;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыздықов көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z155" w:id="142"/>
-[...15 lines deleted...]
-      Абай көшесі - 1, 1А, 2, 2А, 3, 3А, 4, 4А, 4Б, 5, 5А, 6, 7, 8, 9, 10, 11, 12, 13, 14, 30;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байтокин көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z156" w:id="143"/>
-[...15 lines deleted...]
-      Сыздықов көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мир көшесі - 1, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 17, 19, 21, 23, 25, 27, 29, 31, 35, 37, 39, 41;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z157" w:id="144"/>
-[...15 lines deleted...]
-      Байтокин көшесі - 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z158" w:id="145"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Чкалов көшесі - 2, 4, 6, 8, 10, 12, 14, 15, 16; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абылай Рамазанов көшесі - 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алексей Мухин көшесі - 3, 4, 8, 9, 10, 13, 18, 19, 28, 29, 31, 33;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z161" w:id="148"/>
-[...15 lines deleted...]
-      Абылай Рамазанов көшесі- 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 29;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Королев көшесі - 3, 4, 14, 15, 19, 20;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z162" w:id="149"/>
-[...15 lines deleted...]
-      Алексей Мухин көшесі - 3, 4, 8, 9, 10, 13, 18, 19, 28, 29, 31, 33;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      А. Иманов көшесі - 67, 69, 70, 71, 72, 73, 74, 75, 76, 77;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z163" w:id="150"/>
-[...15 lines deleted...]
-      Королев көшесі - 3, 4, 14, 15, 19, 20;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пушкин көшесі - 63, 66, 67, 68, 69, 70, 72, 73, 74, 75, 76, 78, 80;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z164" w:id="151"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="153"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ғ. Мүсірепов көшесі - 63, 67, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 80, 82, 82А, 84, 86, 88; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ершов көшесі - 61, 63, 64, 65, 66, 68, 70, 72, 74, 76, 76А, 82;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комаров көшесі - 63, 64, 65, 66, 68, 70, 72, 74, 76;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z167" w:id="154"/>
-[...15 lines deleted...]
-      Ершов көшесі - 61, 63, 64, 65, 66, 68, 70, 72, 74, 76, 76А, 82;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      С. Мұқанов көшесі - 64, 66, 68;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z168" w:id="155"/>
-[...15 lines deleted...]
-      Комаров көшесі - 63, 64, 65, 66, 68, 70, 72, 74, 76;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жуков көшесі - 4, 18, 24, 30, 36, 38, 40;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z169" w:id="156"/>
-[...15 lines deleted...]
-      С.Мұқанов көшесі - 64, 66, 68;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гагарин даңғылы - 5, 7;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z170" w:id="157"/>
-[...15 lines deleted...]
-      Жуков көшесі - 4, 18, 24, 30, 36, 38, 40;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Боранбай Әбішев көшесі - 4, 6, 7, 13;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z171" w:id="158"/>
-[...15 lines deleted...]
-      Гагарин көшесі - 5, 7;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дінмұхамед Қонаев көшесі - 4, 7, 10, 23, 24, 29, 30, 35, 36, 40, 41, 42, 43, 46, 47, 48, 52, 52А, 56;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z172" w:id="159"/>
-[...15 lines deleted...]
-      Боранбай Әбішев көшесі – 4, 6, 7, 13;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі - 5, 13, 19, 23, 25, 31.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z173" w:id="160"/>
-[...15 lines deleted...]
-      Мағжан Жұмабаев көшесі- 5, 6, 12, 13, 18, 19, 23, 24, 25, 30, 31, 34;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 159 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
-[...15 lines deleted...]
-      Дінмұхамед Қонаев көшесі- 4, 7, 10, 23, 24, 29, 30, 35, 36, 40, 41, 42, 43, 46, 47, 48, 52, 52А;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сайлау учаскесінің орналасқан жері: Стрельниковка ауылы, Школьный көшесі, 43, "Московское" шаруа қожалығының ауылдық клубының ғимараты (келісім бойынша). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
-[...15 lines deleted...]
-      № 159 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекаралары: Стрельниковка ауылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Стрельниковка ауылы, Школьный көшесі, 43, "Московское" шаруа қожалығының ауылдық клубының ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № 162 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
-[...15 lines deleted...]
-      Шекараларыы: Стрельниковка ауылы.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орналасқан жері: Явленка ауылы, Коваленко көшесі, 71, "Солтүстік Қазақстан облысы әкімдігінің білім басқармасы" коммуналдық мемлекеттік мекемесінің "Есіл ауданының білім бөлімі" коммуналдық мемлекеттік мекемесі "Кинорежиссер Аяған Шәжімбаев атындағы № 3 Явленка орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
-[...15 lines deleted...]
-      № 160 сайлау учаскесі</w:t>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шекаралары: Береговой көшесі - 26, 28, 30, 32, 34, 36, 40, 42, 44, 46, 48, 50, 52, 54, 58, 62, 64, 66, 70, 74, 76, 80, 83, 84, 87, 89, 90, 93, 95, 97, 99, 100, 101, 102, 103, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 117, 118, 119, 121, 123, 125, 127, 135, 137, 139, 141, 143, 145, 147, 149, 153, 155, 157, 159; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
-[...15 lines deleted...]
-      Сайлау учаскесінің орналасқан жері: Леонидовка ауылы, Московский көшесі, 64, "Мария села Корнеевка" жауапкершілігі шектеулі серіктестігінің ғимараты (келісім бойынша).</w:t>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ж. Қизатов көшесі - 104, 106, 108, 110, 112, 113, 114, 115, 116, 117, 118, 119, 120, 121, 123, 124, 125, 126, 127, 128, 129, 130, 131, 132, 133, 134, 135, 136, 137, 139, 141, 143, 144, 145, 146, 147, 148, 149, 150, 151, 152, 154, 155, 156, 157, 159, 162, 163, 164, 165, 166, 167, 168, 169, 170, 171, 171А, 172, 173, 174, 175, 176, 177, 178, 179, 180, 182, 184;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z180" w:id="167"/>
-[...15 lines deleted...]
-      Шекаралары: Леонидовка ауылы.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіздік көшесі - 27, 29, 31, 33, 35, 37, 41, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 61А, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 77, 79, 80, 81, 82, 83, 83А, 84, 85, 86, 87, 88, 89, 90А, 92, 96, 98, 100, 102, 104, 106, 108, 108Б, 110, 112, 114, 116, 118, 140, 142;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z181" w:id="168"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ыбыраев көшесі - 32, 34, 36, 38, 40, 42, 43, 44, 45, 46, 47, 48, 49, 49А, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 60А, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 76, 77, 78, 80, 81, 83, 84, 85, 86, 87, 88, 89, 91, 92, 93, 94, 96, 97, 98, 98А, 99, 101, 102, 103, 104, 106, 108, 110, 111, 113, 115, 117, 119, 121, 123, 125; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Коваленко көшесі - 45, 46, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 72, 72А, 73, 74, 74А, 74Б, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 91, 92, 93, 94, 95, 96, 97, 98, 99, 100, 102, 103, 104, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119, 120; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоқаев көшесі - 35, 37, 39, 41, 43, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 62, 63, 64, 65, 66, 67, 67А, 68, 69, 70, 71, 72, 74, 75, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 89, 90, 98, 100, 102, 104, 106;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі - 29, 31, 33, 35, 37, 38, 39, 40, 41, 42, 43, 46, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 86, 88, 90;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Позолотин көшесі - 71, 73, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88, 90, 92, 94, 96, 98, 102, 104, 106, 108, 110, 112, 114, 116, 118, 120;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әуезов көшесі - 2, 3; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Некрасов көшесі - 19, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Пархоменко көшесі - 20, 30; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z195" w:id="182"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      К.Сүтішев көшесі - 11, 24, 28, 31; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="183"/>
+      К. Сүтішев көшесі - 11, 24, 28, 31; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Целинный көшесі - 11; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәншүк Мәметова көшесі - 3, 8, 9, 14, 21, 26, 26А, 32, 33, 37;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бауыржан Момышұлы көшесі - 11, 12, 24, 29;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейбітшілік көшесі - 3, 17, 20, 23;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Батырхан Шүкенов көшесі - 5, 13, 14, 17, 20, 26;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шәмші Қалдаяқов көшесі - 7, 12, 13;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z192" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байтокин көшесі - 37, 38, 39, 41;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z197" w:id="184"/>
-[...15 lines deleted...]
-      Мәншүк Мәметова көшесі - 3, 8, 9, 14, 21, 26, 26А, 32, 33, 37;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водников көшесі - 1Д, 3, 4, 5, 7, 14, 14А, 16, 18, 20, 22, 22А, 24, 25, 26;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z198" w:id="185"/>
-[...15 lines deleted...]
-      Бауыржан Момышұлы көшесі- 11, 12, 24, 29;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Восточный көшесі - 1, 2, 3, 4, 5, 6, 7, 8;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z199" w:id="186"/>
-[...15 lines deleted...]
-      Бейбітшілік көшесі - 3, 17, 20, 23;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлия Молдағұлова көшесі - 1, 4, 10, 11, 16, 17, 23, 26, 32, 33;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z200" w:id="187"/>
-[...15 lines deleted...]
-      Батырхан Шүкенов көшесі - 5, 13, 14, 17, 20, 26;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мағжан Жұмабаев көшесі - 6, 12, 18, 24, 30, 34.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z201" w:id="188"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4696,282 +4516,282 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2019 жылғы "4" қаңтардағы № 01 шешіміне 2 қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="194"/>
+    <w:bookmarkStart w:name="z276" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Есіл ауданы әкімінің күші жойылған шешімдері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z277" w:id="195"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z277" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Есіл ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2014 жылғы 20 ақпандағы № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014 жылғы 17 сәуірде "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің жүйесінде жарияланған, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 2576 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z278" w:id="196"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z278" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Есіл ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2014 жылғы 20 ақпандағы № 5 шешіміне өзгертулер енгізу туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2015 жылғы 25 ақпандағы № 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015 жылғы 13 наурызда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің жүйесінде жарияланған, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3120 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z279" w:id="197"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z279" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Есіл ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2014 жылғы 20 ақпандағы № 5 шешіміне өзгертулер енгізу туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2015 жылғы 27 қазандағы № 28 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015 жылғы 16 қарашада "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің жүйесінде жарияланған, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3448 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z280" w:id="198"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z280" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Есіл ауданының аумағында сайлау учаскелерін құру туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2014 жылғы 20 ақпандағы 5 шешіміне өзгертулер енгізу туралы" Солтүстік Қазақстан облысы Есіл ауданы әкімінің 2015 жылғы 4 желтоқсандағы № 31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2016 жылғы 6 қаңтарда "Әділет" Қазақстан Республикасы нормативтік құқықтық актілерінің жүйесінде жарияланған, нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 3527 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5297,31 +5117,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>