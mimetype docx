--- v0 (2025-12-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c47c066" w14:textId="c47c066">
+    <w:p w14:paraId="e2a73ef" w14:textId="e2a73ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -688,71 +688,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Алматы қаласының Медеу ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымшаға өзгерістер енгізілді - Алматы қаласы Медеу ауданы әкімінің 03.07.2024 № 02 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) </w:t>
+      Ескерту. Қосымшаға өзгерістер енгізілді - Алматы қаласы Медеу ауданы әкімінің 16.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>шешімімен</w:t>
+        <w:t>№ 05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 357 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1834,51 +1834,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  № 378 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Орталығы: Алматы қаласы, Абай даңғылы, 8, “Қазақ ұлттық аграрлық зерттеу университеті” коммерциялық емес акционерлік қоғамының ғимараты.</w:t>
+       Орталығы: Алматы қаласы, Абай даңғылы, 8Г/5, "Қазақ ұлттық аграрлық зерттеу университеті" коммерциялық емес акционерлік қоғамының ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Сайлау учаскесінің шекаралары: Абай даңғылы: 4, 8А, 8, 8-8Г үйлер; Достық даңғылы: 87А үй; Назарбаев даңғылы: 174А, 176, 220/3 үйлер; Сәтбаев көшесі: 8Г/7 үй.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2302,51 +2302,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  № 387 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Орталығы: Алматы қаласы, Достық даңғылы, 266А, Алматы қаласы білім басқармасының “№ 17 мектеп-интернат” коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+       Орталығы: Алматы қаласы, Митин көшесі, 6, "Абай атындағы Республикалық мамандандырылған дарынды балаларға арналған қазақ тілі мен әдебиетін тереңдете оқытатын орта мектеп-интернаты" республикалық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Сайлау учаскесінің шекаралары: Достық даңғылы: 121, 121/1, 121/ 3, 121/4, 121/5, 123, 123/1, 123/2, 123/3, 123/4, 123/5, 123/6, 266А, 266, 268, 270, 272А, 272, 274, 276, 278, 282, 290, 294/2 үйлер; Керей-Жәнібек хандар көшесі: 45, 97, 101Б, 109, 119А, 119Б, 119, 121, 123, 125, 127, 133, 135 үйлер; Крючков көшесі: 4/1, 10, 12, 14 үйлер; Митин көшесі: 3, 4, 5А, 5, 6, 13, 23А, 23Б үйлер; Рубинштейн көшесі: 21А, 23, 25А, 25Б, 27А, 27,29, 31, 52, 54, 56, 58, 60, 62, 64, 66 үйлер; Тәттімбет көшесі: 9Б, 13А, 13, 15, 17, 19, 21, 23, 25, 27, 29, 30, 32, 33А, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45, 46А, 46, 47, 48, 49, 50, 51А, 51, 52, 53А, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 68, 69, 70, 71, 73, 74, 77, 79, 81, 83, 85, 86, 87, 88А, 88В, 89, 91, 93, 95, 96, 97, 98, 99, 100, 101, 102, 103, 104, 105, 106, 109, 111, 112, 114, 116, 118, 120, 124А, 124Б, 126, 128, 130, 134, 136, 134, 146, 148, 150, 152, 154, 156, 158, 160, 162, 164, 166, 168, 170, 170/1, 172, 174, 176, 178, 180, 184А, 184Б, 184, 186, 188, 190, 192, 194А, 194, 196, 198, 202, 204, 206, 208, 210, 212, 214, 216, 222, 224, 226, 228, 230, 234, 238, 242, 244, 246, 248, 250, 252, 254, 256, 258А, 258, 260, 262, 264, 266, 268, 270, 272, 274, 276, 278, 280, 282, 284, 286, 288, 290, 292, 294, 296, 298, 300, 302, 308, 310А, 310, 312, 314, 316, 320, 322, 324, 326, 328, 330, 332, 334, 336, 338, 340, 342, 344, 348, 350, 352, 354, 356, 358, 360,362, 364, 366А, 366, 368, 370, 372, 374, 376, 378, 382, 384, 390, 392, 394, 396, 398, 400А, 400, 402, 404, 406Б, 406/5, 410, 412, 414, 416, 418, 420 үйлер; Чайкина көшесі: 10,12 үйлер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4036,51 +4036,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  № 537 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       Орталығы: Алматы қаласы, Достық даңғылы, 266А, Алматы қаласы білім басқармасының “№ 17 мектеп-интернаты” коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+       Орталығы: Алматы қаласы, Митин көшесі, 6, "Абай атындағы Республикалық мамандандырылған дарынды балаларға арналған қазақ тілі мен әдебиетін тереңдете оқытатын орта мектеп-интернаты" республикалық мемлекеттік мекемесінің ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Сайлау учаскесінің шекаралары: Көктөбе шағынауданы Жәнібеков көшесі: 1А, 1Б, 1, 2А, 2Б, 2В, 2Д, 2 /1, 2/2, 2/3, 2/4, 2/5, 2/8, 4В, 4Г, 4Д, 4, 5, 6А, 6Б, 6В, 6Г, 6Д, 6, 9, 10, 12, 14, 15, 16, 16/1, 17, 18, 19, 20, 21, 22, 23, 25, 26А, 26, 29, 30, 31, 35, 38, 40, 42, 43, 44, 46, 47А, 47, 49А,50, 53, 55, 56, 57, 59, 60, 61, 62, 63, 64, 65, 67, 75, 76, 77, 78, 79, 80, 80/1, 83, 84, 85А, 85, 86, 88, 90, 91, 92, 93, 94, 100, 101, 102, 106, 107, 108, 109, 110, 111, 112, 113, 117, 118, 119, 120, 127, 129, 131, 133, 135 үйлер; Қайсенов көшесі: 9, 15, 17, 18, 20/1, 22, 22/1, 23, 25А, 26, 27, 28, 29, 35, 36, 41, 41/2, 45, 53, 54, 55, 56, 56/1, 64, 6566, 67, 69, 71, 72 үйлер; Керей-Жәнібек хандар көшесі: 212, 214, 216, 218, 226, 228, 230, 240, 242, 246, 248, 274, 276, 278/2, 300, 302/1 үйлер; Көктөбе шағынауданы Қыз-Жібек көшесі: 1А, 1, 2, 3, 4, 5, 6, 9, 10, 11, 12А, 12, 14, 15, 17, 18, 19, 20, 21, 22, 24, 25, 27А, 27, 28, 30, 31, 32, 33, 34, 35, 37, 39 корпус 1, 39, 41, 41/1, 43, 44, 45, 46, 47, 48, 50, 51, 52, 53, 55, 57, 58, 60, 63, 64, 65, 67, 69, 71, 72, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 87, 88А, 89, 90, 91, 92, 93, 94, 95, 96, 97А, 97, 98, 98/1, 98/2, 100, 101, 102, 103, 104Б, 104Г, 104, 104/1, 105, 106Г, 106, 109А, 110/2, 111, 111/1, 112, 112/2, 13, 114, 114/1, 115, 116/2, 116/3, 117, 118А, 118В, 118, 118/2/А, 118/5, 119, 119/1, 120А, 120В, 120Д, 120, 120/1, 121А, 121, 122, 123А, 123Б, 123В, 123,123/2, 123/3, 123/4, 125А, 125В, 125Г, 125, 126/1, 126/3, 126/4, 12127А, 127Б, 127В, 127Г, 127, 129, 131А, 131, 132Г, 132, 132/1, 133А, 134А, 134Б, 134Г, 134Д, 134, 134/4, 135А, 135, 136, 137А, 137, 138, 139, 140А, 140, 141, 142, 143, 144, 145А, 145Б, 145, 146, 149/1, 151, 152, 154А, 154, 156, 156/1, 158А, 158, 160, 161, 162, 163, 164А, 164Б, 164, 165, 166А, 166, 167, 168А, 168, 169, 170, 171, 172, 173, 174, 175, 176, 177, 179, 189, 203/3 үйлер; Көктөбе шағынауданы Найманбаев көшесі: 1, 3, 4, 5, 6, 7, 8, 9, 11, 12 корпус 1, 12 корпус 2, 12 корпус 3, 14, 15, 16А, 16, 17, 18, 19А, 19, 21, 21/1, 23, 27, 28, 29, 31, 32, 33, 34, 35, 37, 39, 40, 44А, 44, 45, 46А, 47, 49, 51, 53, 57, 59, 6, 65, 67А, 67, 69, 73, 77, 79, 81, 81/1, 85, 87, 89, 91, 93, 93/1, 103, 105, 107, 111, 113, 115, 117, 119, 121 үйлер; Омарова көшесі: 21, 23, 25, 25/1, 25/10, 27, 29, 31/1, 33, 37 үйлер; Оңдасынов көшесі: 1/1, 1/1 корпус 3, 11, 13, 15, 17, 19, 23А, 23, 25, 28/4, 29, 30/1, 31, 33, 35, 37, 39А, 39Б, 39, 41А, 41, 45, 47, 47/1, 49, 51/2, 53/6, 67А, 67, 73, 75А, 75, 77, 81, 83, 85, 91, 93, 93/1, 95А, 95, 97, 99, 101, 103, 107, 109, 111, 119, 121, 123, 125, 127А, 127, 127/2, 127/3, 130, 141, 143, 145, 147, 153А, 155Б, 155, 157, 161, 163А, 163Б, 163, 169, 171, 173А, 173, 175, 179, 183, 188В, 188, 189Б, 189Г, 189, 191/9, 193, 217 үйлер; Горный Гигант тұтыну кооперативі: 2013, 2051 үйлер; Вентиляционник бағбандық серіктестігі: 1А, 5Б, 13, 27, 28, 29, 36, 43, 51, 61, 76, 79, 94, 109 үйлер; Кок Тобе бағбандық серіктестігі: 3, 9, 29, 48, 74, 85, 158, 187, 189, 199, 206, 209, 210, 216, 218А, 219, 222 үйлер; Магистраль бағбандық серіктестігі: 7, 49, 63 үйлер; Көктөбе шағынауданы Монтажник бағбандық серіктестігі: 15, 16, 17, 19, 22, 29, 39, 50, 53, 54, 57, 64, 71, 75, 79, 80, 108 үйлер; Монтажник бағбандық серіктестігі: 13А, 19, 29, 32, 43, 55, 59, 76А, 76, 86, 113 үйлер; Тәттімбет көшесі: 382А, 420А, 420/1, 420/10, 420/19, 420/23, 420/24, 420/37, 420/43, 420/45, 422А, 430А, 430, 430/1, 436/5 үйлер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4730,55 +4730,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>