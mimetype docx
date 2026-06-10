--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0401a48" w14:textId="0401a48">
+    <w:p w14:paraId="8b0a7d1" w14:textId="8b0a7d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1098,51 +1098,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2177,50 +2187,104 @@
         <w:t>
       25) нормативтік құқықтық актілерге құқықтық мониторинг жүргізу, сондай-ақ норма шығармашылық қызметті үйлестіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z68" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) нормативтік құқықтық актілерді әділет органдарына мемлекеттік тіркеуге жіберу, қала әкімі мен әкімдігінің нормативтік құқықтық актілерін бұқаралық ақпарат құралдарында жариялау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) Сыбайлас жемқорлыққа қарсы іс-қимыл мәселелері жөніндегі Алматы қалалық комиссиясының, Алматы қаласы әкімдігі жанындағы терроризмге қарсы комиссияның, нашақорлық пен есірткі қылмысына қарсы іс- қимылға бағытталған мемлекеттік органдардың қызметін үйлестіру жөніндегі ведомствоаралық штабтың, Алматы қаласы әкімдігі жанындағы құқық бұзушылықтардың алдын алу жөніндегі ведомствоаралық комиссияның, Қоғамдық тәртіпті қорғауға қатысатын азаматтарды көтермелеу жөніндегі комиссияның, дағдарыс жағдайының қаупі мен туындауы кезінде қоғамдық қауіпсіздікті қамтамасыз ету жөніндегі мемлекеттік органдардың қызметін үйлестіру жөніндегі өңірлік жедел штабтың қызметін қамтамасыз ету, терроризмге қарсы күрес жөніндегі Алматы қалалық жедел штабтың жұмысына жәрдемдесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) терроризмге қарсы комиссия арқылы терроризм мен экстремизмнің алдын алу, сондай-ақ Алматы қаласының аумағында террористік көріністердің салдарын барынша азайту және (немесе) жою жөніндегі қызметті ұйымдастыру және үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-3) жергілікті бюджеттен қаржыландырылатын атқарушы органдардан және қоғамдық қауіпсіздікті қамтамасыз ету, қылмысқа қарсы күрес, құқық бұзушылықтардың алдын алу, сыбайлас жемқорлыққа, экстремизм мен терроризмге қарсы іс-қимыл мәселелері жөніндегі басқа да уәкілетті мемлекеттік органдардан келіп түсетін ақпаратты және өзге де материалдарды талдау;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z69" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) алқабилеріне кандидаттардың тізімдерін әзірлеу жұмысын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z70" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2262,227 +2326,277 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      30)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      31)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32)  алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      33) алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33) алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      34) алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34) алып тасталды – Алматы қаласы әкімдігінің 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2631,50 +2745,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 1/108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); 04.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3/613</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі); 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1/76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4067,55 +4201,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4441,31 +4575,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>