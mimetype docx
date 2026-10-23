--- v0 (2025-11-09)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ddd09b" w14:textId="0ddd09b">
+    <w:p w14:paraId="db03ee4" w14:textId="db03ee4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -981,102 +981,90 @@
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Аққулы ауданының аумағында барлық кандидаттар үшін</w:t>
-[...11 lines deleted...]
-        <w:t>үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+        <w:t>Аққулы ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Аққулы ауданы әкімдігінің 17.06.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Аққулы ауданы әкімдігінің 01.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1-16/161</w:t>
+        <w:t xml:space="preserve">№ 1-01/108 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1319,51 +1307,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Амангелді көшесі, ғимарат 84, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорын ғимаратының жанында</w:t>
+Амангелды көшесі, ғимарат 84, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорын ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1510,3414 +1498,5184 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амангелды көшесі, ғимарат 84А, "Аққулы ауданының жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Жамбыл ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелды көшесі, ғимарат 69В, "Қазпошта" акционерлік қоғамының Павлодар облыстық филиалы Аққулы аудандық почта байланысы торабы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...72 lines deleted...]
-Бейбітшілік көшесі, 15 ғимарат, "Аққулы ауданының Жамбыл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында </w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ташимов көшесі, ғимарат 92А, " Жалғас " дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Тәуелсіздік көшесі, 6 ғимарат, Павлодар облысы білім беру басқармасының Аққулы ауданының білім беру бөлімінің "Күншуақ" сәбилер бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында </w:t>
+              <w:t>
+Амангелды көшесі, құрылыс 101А " Ертіс 2 " дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Бірлік көшесі, ғимарат 13, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл көшесі, құрылыс 44А , "Нұр" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Желтоқсан көшесі, ғимарат 51, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ташимов көшесі, ғимарат 114, Павлодар облысы бойынша "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының филиалы Аққулы ауданы бөлімінің ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майқарағай ауылдық округі</w:t>
+Жамбыл ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Майқарағай ауылы</w:t>
-[...35 lines deleted...]
-Мұхтар Әуэзов көшесі, ғимарат 8, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Жамбыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бейбітшілік көшесі, ғимарат 15, "Аққулы ауданының Жамбыл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Жабаев көшесі, 5 ғимарат, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Майқарағай жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында </w:t>
+Тәуелсіздік көшесі, ғимарат 6, Павлодар облысы білім беру басқармасының Аққулы ауданының білім беру бөлімінің "Күншуақ" сәбилер бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Қайырбаев көшесі, 1 ғимарат, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Бекмұрат Уахатов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі, ғимарат 7, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Жамбыл жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қызылағаш ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатаң ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік көшесі, ғимарат 13, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Жанпейіс Сыздықов көшесі, құрылыс 13А, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әйтей ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі, ғимарат 51, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылдық округі</w:t>
+Майқарағай ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шарбақты ауылы</w:t>
-[...35 lines deleted...]
-Әбуғали Сәлменов көшесі, ғимарат 24, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+Майқарағай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Әуезов көшесі, ғимарат 8, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Бейбітшілік көшесі, ғимарат 16А, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының дәрігерлік амбулаториясы ғимаратының жанында</w:t>
+              <w:t xml:space="preserve">
+Жабаев көшесі, ғимарат 5, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Майқарағай жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Тәуелсіздік көшесі, ғимарат 4, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабаев көшесі, ғимарат 7, тұрғын емес үй-жай 2, "Әділ" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...89 lines deleted...]
- </w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді көшесі, құрылыс 9, балалар алаңының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Қарақала ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мерғалым ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайырбаев көшесі, ғимарат 1, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Бекмұрат Уахатов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...72 lines deleted...]
-Шайхыслям Оспанов көшесі, ғимарат 2 Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уахатов көшесі, ғимарат 38, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Кәрімжан Әпсалықов көшесі, 3 ғимарат, "Аққулы ауданының Қарақала ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+              <w:t xml:space="preserve">
+Уахатов көшесі, құрылыс 18А, "Еламан" дүкенінің жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Амергалиев Толен көшесі, ғимарат 15А, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылағаш ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Күляй Шарбақпаева көшесі, ғимарат 9, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесқарағай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанпейіс Сыздықов көшесі, құрылыс 13А, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Ямышев ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Айып Құсайынов көшесі, құрылыс 54, "Қазбек" дүкенінің жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...72 lines deleted...]
-Мира көшесі, 1 ғимарат "Аққулы ауданының Ямышев ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айып Құсайынов көшесі, ғимарат 21, кеңсе ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...41 lines deleted...]
-Абай көшесі, ғимарат 38, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбақты ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Уақап Сыздықов көшесі, ғимарат 1, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-демалыс қызметі орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарбақты ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әбуғали Сәлменов көшесі, ғимарат 24, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...89 lines deleted...]
- </w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі, ғимарат 16А, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының дәрігерлік амбулаториясы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Баймолдин ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәкен Сейфуллин, ғимарат 2, Павлодар облысы білім беру басқармасының Аққулы ауданының білім беру бөлімінің "Қызғалдақ" сәбилер бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...72 lines deleted...]
-Маяковского көшесі, ғимарат 5, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тосағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі, ғимарат 4, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...48 lines deleted...]
-Баймолдин көшесі, 2 ғимарат, "Аққулы ауданының Баймолдин ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында </w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жабағылы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ынтымақ көшесі, ғимарат 6, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Лермонтов көшесі, ғимарат 9, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақала ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Малыбай ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақала ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шайхыслям Оспанов көшесі, ғимарат 2 Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Мұхтар Әуэзов көшесі, құрылыс 16, "Аққулы ауданының орталықтандырылған кітапхана жүйесі" коммуналдық мемлекеттік мекемесінің Малыбай ауылының ауылдық кітапхана ғимаратының жанында</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәрімжан Әпсалықов көшесі, ғимарат 3, "Аққулы ауданының Қарақала ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-Еңбекші көшесі, 6 ғимарат, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Қазантай негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кәрімжан Әпсалықов көшесі, құрылыс 2, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының дәрігерлік амбулатория ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Желтоқсан көшесі, ғимарат 2А, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шәмші ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амергалиев Толен көшесі, ғимарат 15А, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Шақа ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шабар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күляй Шарбақпаева көшесі, ғимарат 9, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ләззат Асанова көшесі, ғимарат 1А "Қазақстан Республикасының Экология және табиғи ресурстар министрлігінің орман шаруашылығы және жануарлар дүниесі Комитеті "Ертіс орманы" мемлекеттік орман табиғи резерваты" республикалық мемлекеттік мекемесінің Бесқарағай филиалы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ямышев ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ямышев ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мира көшесі, 1 ғимарат "Аққулы ауданының Ямышев ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, ғимарат 38, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мира көшесі, құрылыс 17Б, балалар алаңының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тілектес ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уақап Сыздықов көшесі, ғимарат 1, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-демалыс қызметі орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылқоғам ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уайхан Мулікбаев көшесі, 1 ғимарат, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Садуақас Сатыбалдин атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баймолдин ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әбілхайыр Баймолдин атындағы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маяковского көшесі, ғимарат 5, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баймолдин көшесі, ғимарат 2, "Аққулы ауданының Баймолдин ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маяковского көшесі, ғимарат 6, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Әбілқайыр Баймолдин атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тақыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лермонтов көшесі, ғимарат 9, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малыбай ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малыбай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі, ғимарат 13, "Аққулы ауданының Малыбай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бәйтерек көшесі, ғимарат 1, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Малыбай жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратына қарама-қарсы автобус аялдамасының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазантай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Еңбекші көшесі, 6 ғимарат, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Қазантай негізгі жалпы білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік көшесі, ғимарат 10, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазы ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі, құрылыс 1, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Қазы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі, ғимарат 2А, Аққулы ауданы әкімдігі, Аққулы ауданының мәдениет, дене шынықтыру және спорт бөлімінің "Аудандық халық шығармашылығы және мәдени-сауық орталығы" мемлекеттік қазыналық коммуналдық кәсіпорнының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шақа ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шақа ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ләззат Асанова көшесі, ғимарат 1А "Қазақстан Республикасының Экология және табиғи ресурстар министрлігінің орман шаруашылығы және жануарлар дүниесі Комитеті "Ертіс орманы" мемлекеттік орман табиғи резерваты" республикалық мемлекеттік мекемесінің Бесқарағай филиалы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, ғимарат 1, Павлодар облысының білім беру басқармасы Аққулы ауданы білім беру бөлімінің "Шақа жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4951,50 +6709,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Қабдылқазы Айтқалиев көшесі, ғимарат 20 Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Аққулы аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының медициналық пункті ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5178,55 +6957,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>