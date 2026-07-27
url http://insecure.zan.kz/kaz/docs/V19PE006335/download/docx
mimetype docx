--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="651faad" w14:textId="651faad">
+    <w:p w14:paraId="6743177" w14:textId="6743177">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -993,80 +993,80 @@
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Баянауыл ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+        <w:t xml:space="preserve">Баянауыл ауданының аумағында үгіттік баспа материалдарын орналастыру үшін орындар </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – Павлодар облысы Баянауыл ауданы әкімдігінің 19.03.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – Павлодар облысы Баянауыл ауданы әкімдігінің  29.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 46/3</w:t>
+        <w:t xml:space="preserve">№ 147/06 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -1578,3343 +1578,3208 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаныш Сәтбаев көшесі, 89, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Зейтін Ақышев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Нағым Солтаналин көшесі, 42, "Баянауыл мемлекеттік ұлттық табиғи пракі" Республикалық мемлекеттік мекемесі ғимаратының жанында.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 30 А, орталық Әмбебап дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Майқайың кенті</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 13,"Баяшка" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Жамбыл Жабаев көшесі, 74А, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Мұхтар Әуезов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z14" w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ферингер көшесі, 14, "Bayanaul Arena" ғимаратының</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="6"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Василий Христенко көшесі, 21, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "№ 2 Майқайың жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шонай ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нағым Солтаналин көшесі, 42, "Баянауыл мемлекеттік ұлттық табиғи пракі" Республикалық мемлекеттік мекемесі ғимаратының жанында.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Астана көшесі, 52Г, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Майқайың балалар өнер мектебі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майқайың кенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Астана көшесі, 31, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майқайың кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл Жабаев көшесі, 74А, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Мұхтар Әуезов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Үшқұлын көшесі, 19, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Үшқұлын ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Василий Христенко көшесі, 21, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "№ 2 Майқайың жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Жұмат Шанин көшесі, 4А, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Майкөбе ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі, 52Г, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Майқайың балалар өнер мектебі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Жаяу Мұса көшесі, 21, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Шөптікөл ауылының медициналық пункті ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі, 31, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бөгенбай Батыр көшесі, 1, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Сұлужон жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі, 53, "Саяхат" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Ақсан ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гоголя көшесі, 17, "Камила" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Әбікен Бектұров көшесі, 7, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ақсан ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдықалыков көшесі, 13Д, "Майкаинзолото" акционерлік қоғамының әкімшілік ғимаратының алдында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Әлкей Марғұлан көшесі, 5, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаражар ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдықалыков көшесі, 13А, "Майкаинзолото" акционерлік қоғамының жер асты (шахта) ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Қаныш Сәтбаев көшесі, 9, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жалғызқайың ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абдықалыков көшесі 13В, "Майкаинзолото" акционерлік қоғамы фабрикасы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Құндыкөл ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшқұлын ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үшқұлын көшесі, 19, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Үшқұлын ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Мәшһүр Жүсіп көшесі, 10, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Құндыкөл ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Майкөбе ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмат Шанин көшесі, 4А, Майқайың кенті әкімі аппаратының "Кенші мәдени-сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Майкөбе ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Мұхтар Ауезов көшесі, 7/1, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Егіндібұлақ ауылының ауылдық клубы ғимаратының жанында</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шөптікөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаяу Мұса көшесі, 21, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Шөптікөл ауылының медициналық пункті ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Біржанкөл көшесі, 2А, "Баянауыл ауданының экономика және қаржы бөлімі" мемлекеттік мекемесінің Біржанкөл ауылындағы тұрғын емес ғимаратының жанында</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлужон ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай Батыр көшесі, 1, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Сұлужон жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сәтбаев ауылдық округі</w:t>
+Ақсан ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Қаныш Сәтбаев көшесі, 27, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Мұса Шорман ауылының ауылдық клубы ғимаратының жанында</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақсан ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әбікен Бектұров көшесі, 7, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ақсан ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Рахымжан Қошқарбаев көшесі, 10, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаныш Сәтбаев ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлкей Марғұлан көшесі, 5, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаражар ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Ақши көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлкей Марғұлан көшесі, 13/1, Қаражар ауылдық кітапханасы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Ұзынбұлақ ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалғызқайың ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 9, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жалғызқайың ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Мұхтар Ауезов көшесі, 2, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Е.Бекмаханов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құндыкөл ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Есентай Ерботин көшесі, 18, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ұзынбұлақ ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құндыкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәшһүр Жүсіп көшесі, 10, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Құндыкөл ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Орталық көшесі, 4, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Ақши жалпы негізгі білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі 26, "Айдабол" дүкенінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Орталық көшесі, 24, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ақши ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Егіндібұлақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Ауезов көшесі, 7/1, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Егіндібұлақ ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жанажол ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржанкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Біржанкөл көшесі, 2А, "Баянауыл ауданының экономика және қаржы бөлімі" мемлекеттік мекемесінің Біржанкөл ауылындағы тұрғын емес ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...103 lines deleted...]
-Ермұхан Бекмаханов көшесі, 13, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Машһүр Жүсіп Көпеев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сәтбаев ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Әміре Айтбакин көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Машһүр Жүсіп ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұса Шорман ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 27, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Мұса Шорман ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Төлеубеков көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рахымжан Қошқарбаев көшесі, 10, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаныш Сәтбаев ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Қаратомар ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 10, Асхана ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Қаныш Сәтбаев көшесі, 2, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Жайма жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкдомбақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақши көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Қаныш Сәтбаев көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаратомар ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынбұлақ ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Белағаш көшесі, 17, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Белағаш ауылының медициналық пункті ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұзынбұлақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Ауезов көшесі, 2, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Е.Бекмаханов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Күркелі ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есентай Ерботин көшесі, 8, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ұзынбұлақ ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмат Шанин ауылы</w:t>
-[...35 lines deleted...]
-Қошке Кеменгеров көшесі, 10, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "К.Кеменгеров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+Ақши ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі, 4, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Ақши жалпы негізгі білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4937,1684 +4802,2789 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жаяу Мұса көшесі, 2, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жұмат Шанин ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+Қызылтас көшесі, 23, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Ақши ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бірлік көшесі, 20, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Біріншімай жалпы бастауыш білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жанажол ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Садық Сапабеков көшесі, 17, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Шоманкөл жалпы бастауыш білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәшһүр Жүсіп ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ермұхан Бекмаханов көшесі, 13, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Машһүр Жүсіп Көпеев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Қойтас көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әміре Айтбакин көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Машһүр Жүсіп ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Жаңатілек ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бүркітті ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Төлеубеков көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Бақыт Хайдаров көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жаңатілек ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратомар ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Шон би көшесі, 11, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Бахыт Хайдаров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің Мұрынтал бастауыш мектебі ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаратомар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 2, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Жайма жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Қызылтау ауылдық округі</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Қаратомар ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Қаныш Сәтбаев көшесі, 9, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Ж.Аймауытов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белағаш көшесі, 17, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Белағаш ауылының медициналық пункті ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...54 lines deleted...]
-Қаныш Сәтбаев көшесі, 7, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жүсіпбек Аймауытов ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күркелі ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders>
-[...100 lines deleted...]
-Жаяу Мұса көшесі, 2, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Лекер ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмат Шанин ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қошке Кеменгеров көшесі, 10, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "К.Кеменгеров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Қайырбек Баженеев көшесі, 2, "Қызылтау ауылдық округі әкімінің аппараты" мемлекеттік мекемесі теңгеріміндегі Ақши бастауыш мектебі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаяу Мұса көшесі, 2, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жұмат Шанин ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Торайғыр ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарылғап ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік көшесі, 20, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Біріншімай жалпы бастауыш білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-Шон би көшесі, 3, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Торайғыр ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоманкөл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садық Сапабеков көшесі, 17, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Шоманкөл жалпы бастауыш білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-Орта ауыл көшесі, 38, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "С.Торайғыров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің "Балауса" шағын орталығы ғимаратының жанында</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қойтас ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қойтас көшесі, 1А, кешенді блок модуль ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Жана ауыл көшесі, 4, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Александровка ауылының медициналық пункті ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатілек ауылдық округі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бірлік ауылдық округі</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатілек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақыт Хайдаров көшесі, 4, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жаңатілек ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Абай көшесі, 1, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Бірлік ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бақыт Хайдаров көшесі, 10, Фелдшерлік амбулаториялық пункті ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұрынтал ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шон би көшесі, 11, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Бахыт Хайдаров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің Мұрынтал бастауыш мектебі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылтау ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жүсіпбек Аймауытов ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 9, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "Ж.Аймауытов атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаныш Сәтбаев көшесі, 7, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Жүсіпбек Аймауытов ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ Лекер ауылы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаяу Мұса көшесі, 2, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Лекер ауылының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақши ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайырбек Баженеев көшесі, 2, "Қызылтау ауылдық округі әкімінің аппараты" мемлекеттік мекемесі теңгеріміндегі Ақши бастауыш мектебі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торайғыр ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торайғыр ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шон би көшесі, 3, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Торайғыр ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сұлтанмахмұт Торайғыров көшесі, 23, "Айдабол" дүкенінің жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылшілік ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орта ауыл көшесі, 38, Павлодар облысының білім беру басқармасы, Баянауыл ауданы білім беру бөлімінің "С.Торайғыров атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің "Балауса" шағын орталығы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Александровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жана ауыл көшесі, 4, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Александровка ауылының медициналық пункті ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік ауылдық округі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі, 1, "Баянауыл ауданының ішкі саясат, мәдениет және тілдерді дамыту бөлімінің С.Торайғыров атындағы мәдени сауық орталығы" мемлекеттік коммуналдық қазыналық кәсіпорны Бірлік ауылының ауылдық мәдениет үйі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөгенбай батыр көшесі, 2а, "Айсұлтан" дүкенінің жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6649,50 +7619,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаяу Мұса көшесі, 13/2, Павлодар облысы денсаулық сақтау басқармасының шаурашылық жүргізу құқығындағы "Баянауыл аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Ақмектеп ауылының медициналық пункті ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6771,68 +7762,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 154/5 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандидаттардың сайлаушылармен кездесуді өткізу жайлары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша алып тасталды – Павлодар облысы Баянауыл ауданы әкімдігінің 19.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6876,55 +7867,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7250,31 +8241,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>