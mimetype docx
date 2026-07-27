--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9028059" w14:textId="9028059">
+    <w:p w14:paraId="875392a" w14:textId="875392a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -983,89 +983,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ақтоғай ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар </w:t>
+        <w:t xml:space="preserve"> Ақтоғай ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Ақтоғай ауданы әкімдігінің 24.01.2023 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Павлодар облысы Ақтоғай ауданы әкімдігінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 17</w:t>
+        <w:t xml:space="preserve">№ 85 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыcымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1164,51 +1164,50 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үгіттік баспа материалдарын орналастыру орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1278,60 +1277,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алин көшесі 97, "Ақтоғай ауданының экономиканың нақты секторы бөлімі" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1345,60 +1367,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Школьный тұйық көшесі, орталық базардың жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1412,60 +1457,83 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Максим Горький көшесі 86, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -1479,283 +1547,351 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Марденов көшесі 101, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Мүткенов көшесі 12а, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының Павлодар облысы бойынша филиалының әлеуметтік қамтамасыз ету бойынша Ақтоғай ауданының бөлімі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүткенов көшесі 12а, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының Павлодар облысы бойынша филиалының әлеуметтік қамтамасыз ету бойынша Ақтоғай ауданының бөлімі бұрынғы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Махмет Қайырбаев көшесі 43, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Махмет Қайырбаев атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Махмет Қайырбаев көшесі 43, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Махмет Қайырбаев атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Шағын ауданы 28, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Абай атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шағын ауданы 28, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Абай атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-2</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1795,330 +1931,375 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22 Партсъезд көшесі 12, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынның Приреченск ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Ганауэра көшесі 2, "Хасан" дүкеннің жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ганауэр көшесі 2, "Хасан" дүкеннің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-              <w:t>
 Харьков ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Советов көшесі 45, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Харьковка ауылының медициналық пункт ғимаратының жанында</w:t>
+Совет көшесі 45, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Харьковка ауылының медициналық пункт ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Советов көшесі 34, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Харьковка ауылының ауылдық клубы ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совет көшесі 34, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Харьковка ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2158,81 +2339,80 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жастар көшесі 9, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынның Жоламан ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2272,127 +2452,173 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 П.Драганов көшесі 2, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Ақжол ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Мектеп көшесі 1, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Агрономия жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 1, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Т.Бигелдинов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -2407,174 +2633,196 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 П.Драганов және Мир көшелері қиылысы автобус аялдамасының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...35 lines deleted...]
-              <w:t>
 Барлыбай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мектеп көшесі 5, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Еңбекші негізгі мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+Мектеп көшесі 5, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Еңбекші негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -2589,81 +2837,80 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист көшесі 12, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынның Барлыбай ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-7</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2703,154 +2950,178 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 Май көшесі 8, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Баскамыс ауылының медициналық пункт ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-1 Май көшесі 5, кешенді блок-модульдің жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 Май көшесі 5, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Шидерті негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2913,2633 +3184,3190 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Бірлік көшесі 16, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Жалаулы бастауыш мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі 5, "Ақтоғай ауданы Жалаулы ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Жеңіс көшесі 15, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Балтасап ауылының ауылдық клубы ғимаратының жанында</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарасу ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірлік көшесі 16, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Жалаулы бастауыш мектебі" коммуналдық мемлекеттік мекемесі бұрынғы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Тәуелсіздік көшесі 18, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Шолақсор ауылының медициналық пункт ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балтасап ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі 15, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Балтасап ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Болашақ көшесі 8, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Ақжол ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шолақсор ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі 18, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Шолақсор ауылының медициналық пункт ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Мұхтар Әуезов көшесі 50, "Ақтоғай ауданы Жолболды ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болашақ көшесі 8, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Шолақсор ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Мұхтар Әуезов көшесі 33, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Естай атындағы жалпы орта білім беру мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жолболды ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Әуезов көшесі 20/1, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жолболды ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Орталық көшесі 14, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Шұға ауылының ауылдық клубы ғимаратының жанында</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұхтар Әуезов көшесі 20, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Естай атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының қарсы алдында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Мектеп көшесі 3, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Шілікті негізгі мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шұға ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 1, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Шаяхметов атындағы негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Советов көшесі 13, "Ақтоғай ауданы Қараоба ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шілікті ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 5, Павлодар облысының білім беру басқармасы, Ақтоғай ауданы білім беру бөлімінің "Шілікті негізгі білім беретін мектебі" коммуналдық мемлекеттік мекемесінің ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Мектеп көшесі 13, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қараоба ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қараоба ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болашақ көшесі 13, "Ақтоғай ауданы Қараоба ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Достық көшесі 9, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жаңа-ауыл ауылының ауылдық клубы ғимаратының жанында</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 13, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қараоба ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-Желтоқсан көшесі 2, кешенді блок-модульдің жанында</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүткенов көшесі 13, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорыны Қараоба ауылының фельдшерлік-медициналық пунктінің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Бейбітшілік көшесі 5, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Әуелбек ауылының медициналық пункт ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңааул ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі 9, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жаңааул ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Тәуелсіздік көшесі 14, автобус аялдамасының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исантерек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Желтоқсан көшесі 2, кешенді блок-модульдің жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Орталық көшесі 8а, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Өтес ауылының ауылдық клубы ғимаратының жанында</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әуелбек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі 5, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Әуелбек ауылының медициналық пункт ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Астана көшесі 4, "Ақтоғай ауданы Қожамжар ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі 14, автобус аялдамасының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...42 lines deleted...]
-Елубаев Сахабиден көшесі 13, Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қожамжар ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Арай" дүкенінің жанында Абай көшесі 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Ертіс көшесі 14, Павлодар облысы әкімдігі, Павлодар облысы білім беру басқармасының "Ақтоғай аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өтес ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі 8а, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Өтес ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Мектеп көшесі, 5, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қайран ауылының ауылдық клубы ғимаратының жанында</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қожамжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі 4, "Ақтоғай ауданы Қожамжар ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Балбыр көшесі 4, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынның Жамбыл ауылының ауылдық клубы ғимаратының жанында</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елубаев Сахабиден көшесі 13, Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қожамжар ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Күбән көшесі 6, Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қараой ауылының ауылдық клубы ғимаратының жанында </w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ертіс көшесі 14, Павлодар облысы әкімдігі, Павлодар облысы білім беру басқармасының "Ақтоғай аграрлық-техникалық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...102 lines deleted...]
-Шарапиденов көшесі 1А, "Ақтоғай ауданы Мүткенов ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қайран ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі, 5, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қайран ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Астана көшесі 1А, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Мүткенов ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балбыр көшесі 4, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорынның Жамбыл ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Мүткенов көшесі 1, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Мүткенов ауылының дәрігерлік амбулатория ғимаратының жанында</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қараой ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Күбән көшесі 6, Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Қараой ауылының ауылдық клубы ғимаратының жанында </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-Орталық көшесі 21/1, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жанатап ауылының ауылдық клубы ғимаратының жанында</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүткенов ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шарапиденов көшесі 1А, "Ақтоғай ауданы Мүткенов ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-Мектеп көшесі 15, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жанабет ауылының ауылдық клубы ғимаратының жанында</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана көшесі 1А, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Мүткенов ауылының ауылдық Мәдениет үйі ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүткенов көшесі 1, Павлодар облысы әкімдігі Павлодар облысы денсаулық сақтау басқармасының шаруашылық жүргізу құқығындағы "Ақтоғай аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны Мүткенов ауылының дәрігерлік амбулатория ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеңіс көшесі 2, "Павлодар облысының білім басқармасы, Ақтоғай ауданы білім беру бөлімінің "Мүткенов атындағы жалпы орта білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңатап ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі 21/1, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жанатап ауылының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңабет ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі 15, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Жанабет ауылының ауылдық клубы ғимаратының жанында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5573,50 +6401,71 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мектеп көшесі 7, "Ақтоғай ауданының мәдениет, дене шынықтыру және спорт бөлімінің Мәдениет үйі" мемлекеттік қазыналық коммуналдық кәсіпорны Әбжан ауылының ауылдық клубы ғимаратының жанында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5800,55 +6649,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6174,31 +7023,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>