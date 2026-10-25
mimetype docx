--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93dcc9a" w14:textId="93dcc9a">
+    <w:p w14:paraId="32e372d" w14:textId="32e372d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,107 +76,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет, спорт және тілдерді дамыту саласындағы мамандар лауазымдарының тізбесін айқындау туралы</w:t>
-[...16 lines deleted...]
-        <w:t>Қостанай облысы Жангелдин ауданы әкімдігінің 2019 жылғы 2 тамыздағы № 105 қаулысы. Қостанай облысының Әділет департаментінде 2019 жылғы 2 тамызда № 8612 болып тіркелді</w:t>
+        <w:t>Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет және спорт саласындағы мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтік мөлшерлемелерді белгілеу туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Жангелдин ауданы әкімдігінің 2019 жылғы 2 тамыздағы № 105 қаулысы. Қостанай облысының Әділет департаментінде 2019 жылғы 2 тамызда № 8612 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 14.02.2022 </w:t>
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 09.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18</w:t>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2015 жылғы 23 қарашадағы Қазақстан Республикасының Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -210,120 +210,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жангелдин ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет, спорт және тілдерді дамыту саласындағы мамандар лауазымдарының тізбесі осы қаулының </w:t>
+      1. Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет және спорт саласындағы мамандар лауазымдарының тізбесі осы қаулының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 14.02.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 18</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -533,775 +533,904 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімдіктің</w:t>
+              <w:t>Жангелдин ауданы әкімдігінің</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы 2 тамыздағы</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 105 қаулысына</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
-              <w:br/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет, спорт және тілдерді дамыту саласындағы мамандар лауазымдарының тізбесі</w:t>
+        <w:t xml:space="preserve"> Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс істейтін әлеуметтік қамсыздандыру, мәдениет және спорт саласындағы мамандар лауазымдарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 14.02.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Қостанай облысы Жангелдин ауданы әкімдігінің 09.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 18</w:t>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> қаулысымен (қол қойылған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әлеуметтік қамсыздандыру саласындағы мамандардың лауазымдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
-[...15 lines deleted...]
-      2) әлеуметтік жұмыс жөніндегі маман;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) арнаулы әлеуметтік қызмет көрсету орталығының басшысы (директор),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
-[...15 lines deleted...]
-      3) халықты жұмыспен қамту орталығының (қызметінің) құрылымдық бөлімшесінің маманы;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы әлеуметтік қызмет көрсету орталығының меңгерушісі (басшысы),;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
-[...15 lines deleted...]
-      4) әлеуметтік жұмыс жөніндегі консультант;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік жұмыс жөніндегі маман;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
-[...15 lines deleted...]
-      5) психоневрологиялық аурулары бар мүгедек балалар мен 18 жастан асқан мүгедектерге күтім жасау жөніндегі әлеуметтік қызметкер.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психоневрологиялық аурулары бар мүгедектігі бар балалар мен 18 жастан асқан мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
-[...15 lines deleted...]
-      2. Мәдениет саласындағы мамандардың лауазымдары:</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қарттар мен мүгедектігі бар адамдарға күтім жасау жөніндегі әлеуметтік қызметкер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      1) аудандық маңызы бар мемлекеттік мекеме және мемлекеттік қазыналық кәсіпорын басшысы (директоры);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) әлеуметтік жұмыс жөніндегі консультант.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
-[...15 lines deleted...]
-      2) мәдени ұйымдастырушы (негізгі қызметтер);</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мәдениет саласындағы мамандар лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
-[...15 lines deleted...]
-      3) барлық атаудағы суретшілер (негізгі қызметтер);</w:t>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның басшысы (директоры);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...15 lines deleted...]
-      4) кітапханашы;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның кітапхана меңгерушісі (басшысы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
-[...15 lines deleted...]
-      5) кітапхана басшысы (меңгерушісі);</w:t>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудандық маңызы бар мемлекеттік мекеменің және мемлекеттік қазыналық кәсіпорынның көркемдік жетекшісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...15 lines deleted...]
-      6) барлық атаудағы әртістері;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) библиограф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
-[...15 lines deleted...]
-      7) режиссер;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кітапханашы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
-[...15 lines deleted...]
-      8) редактор (негізгі қызметтер);</w:t>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мәдени ұйымдастырушы (негізгі қызметтер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
-[...15 lines deleted...]
-      9) барлық атаудағы әдістемеші (негізгі қызметтер);</w:t>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) барлық атаудағы әдістемеші (негізгі қызметтер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
-[...15 lines deleted...]
-      10) әкімші (негізгі қызметтер);</w:t>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) музыкалық жетекші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
-[...15 lines deleted...]
-      11) дирижер;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) барлық атаудағы суретшілер (негізгі қызметтер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
-[...15 lines deleted...]
-      12) библиограф;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) хореограф;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
-[...15 lines deleted...]
-      13) аудандық маңызы бар мемлекеттік мекемесінің және мемлекеттік коммуналдық кәсіпорынның көркемдік жетекшісі;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) дыбыс режиссері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
-[...15 lines deleted...]
-      14) аудандық маңызы бар мемлекеттік мекеме және мемлекеттік қазыналық кәсіпорын басшысының (директорының) орынбасары;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) барлық мамандық мұғалімдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
-[...15 lines deleted...]
-      15) хореограф;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) режиссер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
-[...15 lines deleted...]
-      16) дыбыс режиссері.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Спорт саласындағы мамандардың лауазымдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
-[...15 lines deleted...]
-      3. Спорт саласындағы мамандардың лауазымдары:</w:t>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) спорт-нұсқаушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) спорт-әдіскер.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>