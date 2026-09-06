--- v0 (2025-10-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6218d88" w14:textId="6218d88">
+    <w:p w14:paraId="993024c" w14:textId="993024c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Әкімдіктің 2009 жылғы 16 қаңтардағы № 14 "Жергілікті маңызы бар балық шаруашылығы су айдындарының тізбесін бекіту туралы" қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы әкімдігінің 2019 жылғы 23 тамыздағы № 355 қаулысы. Қостанай облысының Әділет департаментінде 2019 жылғы 27 тамызда № 8639 болып тіркелді</w:t>
+        <w:t>Қостанай облысы әкімдігінің 2019 жылғы 23 тамыздағы № 355 қаулысы. Қостанай облысының Әділет департаментінде 2019 жылғы 27 тамызда № 8639 болып тіркелді. Күші жойылды - Қостанай облысы әкімдігінің 2026 жылғы 1 қыркүйектегі № 259 қаулысымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – Қостанай облысы әкімдігінің 01.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану туралы" 2004 жылғы 9 шілдедегі Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -289,286 +367,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3909"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 469.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карьер су айдыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 470.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратомар су қоймасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -578,123 +657,123 @@
               <w:t>
 9400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 471.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызылжар су қоймасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -704,123 +783,123 @@
               <w:t>
 296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 472.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақсу көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -830,123 +909,123 @@
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 473.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балықты көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -956,123 +1035,123 @@
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 474.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аты жоқ көл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1082,123 +1161,123 @@
               <w:t>
 5,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 475.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Большое Немецкое көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,123 +1287,123 @@
               <w:t>
 119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 476.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен Қайындыкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1334,123 +1413,123 @@
               <w:t>
 92,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 477.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Валерьяновская балка көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1460,123 +1539,123 @@
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 478.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалаңаш көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1586,123 +1665,123 @@
               <w:t>
 180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 479.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалтыр көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1712,123 +1791,123 @@
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 480.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалтыркөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1838,123 +1917,123 @@
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 481.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаманалакөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1964,123 +2043,123 @@
               <w:t>
 895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 482.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаиындыкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2090,123 +2169,123 @@
               <w:t>
 126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 483.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайранкөл (Песчаное) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2216,123 +2295,123 @@
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 484.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қайранкөл (Светляки) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2342,123 +2421,123 @@
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 485.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қамыстыбөрлі көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2468,123 +2547,123 @@
               <w:t>
 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 486.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарамсақ көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2594,123 +2673,123 @@
               <w:t>
 35,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 487.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2720,123 +2799,123 @@
               <w:t>
 2529</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 488.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2914,286 +2993,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4942"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 490.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қоржынкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 491.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қосжалтыр көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3271,172 +3351,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4942"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 493.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мақбалакөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3501,286 +3582,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4942"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 495.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Матай көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 496.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сабынкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3790,123 +3872,123 @@
               <w:t>
 537</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 497.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саманкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3916,123 +3998,123 @@
               <w:t>
 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 498.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сапула көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4110,286 +4192,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4333"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1312"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тоқтыбайкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1312" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 501.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 1 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4399,123 +4482,123 @@
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4333" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 502.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2826" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аты жоқ тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3829" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4593,172 +4676,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5185"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1570"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5185" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 504.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2173" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қожай арқалығы тоғаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3372" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1570" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4823,415 +4907,409 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4519"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 506.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шөптікөл бөгетшесі тоғаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 507.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 508.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Блестящее көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5309,286 +5387,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4942"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 714.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2647" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Каменный карьер су тоғаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 715.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2647" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есул көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5598,123 +5677,123 @@
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 716.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2647" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кішкенекөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5724,123 +5803,123 @@
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 717.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2647" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кушупай көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3215" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5918,286 +5997,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3860"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1169"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 742.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 1 карьер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1169" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 743.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 2 карьер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6207,123 +6287,123 @@
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 744.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 4 карьер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6333,123 +6413,123 @@
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 745.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Балахтинская балкасының участкесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6459,123 +6539,123 @@
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 746.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жарсор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6585,123 +6665,123 @@
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 747.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тақсор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6711,123 +6791,123 @@
               <w:t>
 176,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3860" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 748.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2517" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаракөл шатқалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4754" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6905,286 +6985,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3909"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 803.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кендирли көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 804.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалқаманкөл (Кочковатое) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7194,123 +7275,123 @@
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 805.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соленое көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7320,123 +7401,123 @@
               <w:t>
 210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 806.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7514,286 +7595,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4519"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1368"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 808.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратал көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 809.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жаркөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7803,123 +7885,123 @@
               <w:t>
 58,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 810.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақсу көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7929,123 +8011,123 @@
               <w:t>
 28,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 811.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новоильиновский ашық кеніші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4519" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8123,286 +8205,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4942"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 813.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Железнорудный ашық кеніші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1496" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 814.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Новокозыревский ашық кеніші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3791" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8412,157 +8495,150 @@
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4942" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 815.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3791" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8609,286 +8685,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4057"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1228"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 873.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 3 карьер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 874.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атаусыз (Ментанка) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8898,123 +8975,123 @@
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 875.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иркөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9024,123 +9101,123 @@
               <w:t>
 41,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 876.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаратомар көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9150,123 +9227,123 @@
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 877.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перерезное көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9276,123 +9353,123 @@
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 878.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Угловое көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9402,123 +9479,123 @@
               <w:t>
 103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 879.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шағалақкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9528,123 +9605,123 @@
               <w:t>
 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4057" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 880.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2957" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шілдібайкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9722,172 +9799,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4395"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1331"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 883.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Крученная балка тоғаны (сайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2859" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1331" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9952,286 +10030,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4721"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1429"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 920.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зимний карьері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 921.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шұңқыр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10241,123 +10320,123 @@
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 922.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үлкен Таңат көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10367,123 +10446,123 @@
               <w:t>
 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 923.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саз көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10493,157 +10572,150 @@
               <w:t>
 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4721" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 924.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1978" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аят өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4172" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10690,286 +10762,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3909"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1184"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 943.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Безымянное көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1184" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 944.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тентексор (Тинтек) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10979,123 +11052,123 @@
               <w:t>
 1478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 945.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тентексор (Тыныксор) көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11105,123 +11178,123 @@
               <w:t>
 1649</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 946.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 1 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11231,123 +11304,123 @@
               <w:t>
 0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 947.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 2 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11357,123 +11430,123 @@
               <w:t>
 0,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 948.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 3 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11483,123 +11556,123 @@
               <w:t>
 0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 949.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 4 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11609,123 +11682,123 @@
               <w:t>
 0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3909" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 950.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2849" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 5 тоған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4358" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11803,286 +11876,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4522"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1369"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4522" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 965.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4522" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 966.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аласор көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5041" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12160,172 +12234,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4165"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1261"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4165" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 970.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кіші Танат көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5129" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1261" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12390,286 +12465,287 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3767"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 972.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 атауы жоқ көл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Науырзым</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 973.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлеңді өзені</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12679,273 +12755,273 @@
               <w:t>
 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 974.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глубокий карьері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бейімбет Майлин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 975.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Әйет карьері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12955,457 +13031,457 @@
               <w:t>
 11,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 976.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатпаған көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Амангелді</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 977.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені төгілуімен (Сухое көлі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұзынкөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3767" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 978.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3624" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айкөл көлі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3768" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13529,62 +13605,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -13602,51 +13679,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қостанай облысының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -13695,63 +13772,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14073,35 +14172,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>