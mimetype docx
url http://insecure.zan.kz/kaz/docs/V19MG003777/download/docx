--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="81578af" w14:textId="81578af">
+    <w:p w14:paraId="33386b5" w14:textId="33386b5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -501,2756 +501,2476 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мұнайлы ауданы әкімінің</w:t>
+              <w:t xml:space="preserve">Мұнайлы ауданы әкімінің </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">2019 жылғы 15 қаңтардағы </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2019 жылғы "15" қаңтардағы</w:t>
-[...64 lines deleted...]
-              <w:t>№1 шешіміне қосымша</w:t>
+              <w:t xml:space="preserve">№ 1 шешіміне қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Мұнайлы ауданы аумағындағы сайлау учаскелері</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мұнайлы ауданы бойынша сайлау учаскелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімінің 30.12.2022 </w:t>
+      Ескерту. Қосымша жаңа редакцияда - Маңғыстау облысы Мұнайлы ауданы әкімінің 08.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 16-ш</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 29.02.2024 </w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 193 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Есмамбет көшесі 33А, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "Шоғы Мұңалұлы атындағы № 5 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Есмамбет, А.Оңғарбекұлы, Шапағат көшелерінің барлық тұрғын үйлері, № 14, 23, 24 орамның және Бозжыра тұрғын массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 194 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, 18 орам 5, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 1 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 22 орамдағы барлық үйлер, № 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 13, 14, 15, 20, 21, 22, 23, 24, 25, 26, 27 үйлер, № 21 орам 43/31, 48/1 тұрғын үйлері және № 2025 әскери бөлім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 195 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Есмамбет көшесі 33А, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "Шоғы Мұңалұлы атындағы № 5 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 1, 1а, 1б, 1в, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13 орамдардың және Ақ Еспе тұрғын массивіндегі барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 196 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Шерқала тұрғын массиві 468/8, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 11 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шерқала тұрғын массивінің №№ 1-410 үй аралығындағы барлық тұрғын үйлер.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 197 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Бесшоқы тұрғын массиві 448/2, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 8 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бесшоқы тұрғын массивінің №№ 427-883 үй аралығындағы барлық тұрғын үйлер және №4 өндірістік аймақтың барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 198 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Баянды ауылы, Баянды-3 тұрғын массиві, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 3 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Баянды-2 тұрғын үйлер массивінің, Үлкен Емір, Кіші Емір, № 16 разьезд шаруа қожалықтарындағы және Ж.Нұрлаев, Ынтымақ, Достық көшелерінің барлық тұрын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 199 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Қаламқас тұрғын үй массиві № 800, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 7 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Туған ел тұрғын үй массивінің Толқын, Шуақ, Ақниет, Балауса, Маржан, Гүлдер, Раушан, Аққу, Азамат, Алмалы, Ұлан, Меруерт, Арай, Арман, Жалын, Жеңіс көшелері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 200 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Жалын тұрғын үй массиві № 495/6, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 12 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Арман, Арай тұрғын үй массивінің Атамекен, Наурыз, Таңшолпан, Самал көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 201 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Жалын тұрғын үй массиві № 495/12, "I.Altysarin Scool-Lyceum" жекеменшік мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қаламқас тұрғын үй массивінің 3, 4, 5, 6, 7, 8, 9 көшелері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 202 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Қаламқас тұрғын массиві, № 3/9, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 7 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тамшалы тұрғын үй массивінің барлық тұрғын үйлері, Болашақ тұрғын үй массивінің Жұлдыз, Болашақ, Ғарыш, Наурыз көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 203 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Рахат тұрғын үй массиві, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 9 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Маржан тұрғын үй массивінің Рауан, Жазира, Жетісу, Нұрсәт, Шұғыла, Шаттық, Өркен, Бәйтерек, Бейбітшілік, Еңбекші, Арай көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 204 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Болашақ тұрғын массиві, № 284, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 14 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Болашақ тұрғын үй массивінің Жеңіс, Шағала, Тамшалы, Атамекен, Наурыз, Таңшолпан, Самал көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 205 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Жаңа Қоныс тұрғын үй массиві, Маната көшесі № 271, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 16 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңа қоныс тұрғын үй массивінің Жадыра, Шапағат, Мирас, Маусым, Темірқазық, Саура, Гүлмайса, Балауса, Арман, Қызғалдақ, Думан көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 206 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Рахат тұрғын массиві № 6, Мұнайлы аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Басқұдық ауылдық округінің балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Маржан тұрғын үй массивінің Салтанат, Сарыарқа, Сұңқар, Жігер көшелерінің барлық тұрғын үйлері, Рахат тұрғын үй массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 207 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтобе ауылы, Желтоқсан көшесі 30, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "Қызылтөбе лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Ынтымақ елді мекенінің барлық тұрғын үйлері, Жаңалық, Маусым, Желтоқсан, Уалиханов, Абай көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 208 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...156 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтобе ауылы, Желтоқсан көшесі 30, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 2 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Әуезов, Мәметова, Молдағұлова, Сағыныш, Иманов көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 209 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтобе ауылы, Желтоқсан көшесі 30, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "Қызылтөбе лицейі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Атамекен, Жамбыл, Арай, Наурыз, Мереке, Болашақ, Достық, Түркістан көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 210 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 13 мектеп-гимназия" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Құбыла, Балауса, Мыңбаев, Есір, Нұрым, Шабай, Алшын, Қосымбаев, Мәтжан, Құлбарақ көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 211 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтөбе-2 тұрғын үй алабы 756/3, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 6 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қызылтөбе-2 тұрғын үй алабының №№ 1-678 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 212 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Дәулет ауылдық округі, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 4 жалпы білім беру орта мектебі" коммуналдық мемлекеттік мекемесінің ғимараты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңа Дәулет тұрғын массивінің №№ 1-430 тұрғын үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 213 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Дәулет ауылдық округі, Мұнайлы аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Дәулет ауылдық округінің балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16 және 21, 22, 23, 24, 25, 26 кварталдардың тұрғын үйлері мен №№ 1-107 тұрғын үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 214 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Емір шағын ауданы, 6 көше, № 44а, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№ 10 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Емір шағын ауданының, Шерқала шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 215 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы Шерқала тұрғын массиві 468/8, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 11 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Шерқала тұрғын массивінің № 411 үйінен бастап, одан жоғары барлық тұрғын үйлер және № 5, 6, 7 өндірістік аймақтың барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 216 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Жалын тұрғын массиві, № 495/1, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 12 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Атамекен тұрғын үй массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 217 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Жалын тұрғын массиві, № 495/1, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 12 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жалын тұрғын үй массивінің барлық тұрғын үйлері, Арай тұрғын үй массивінің Қызғалдақ, Гүлмайса, Достық көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 218 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...98 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Алау тұрғын үй массиві, №10 квартал, № 62 участок, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 17 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Алау тұрғын үй массивінің 1, 2, 3, 4, 8, 9, 10, 11, 12, 13, 14 орамындағы барлық тұрғын үйлері және Барыс, Ұшқоныр, Самұрық, Балдырған, Ұлан көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 219 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Бесшоқы тұрғын массиві 448/2, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 8 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бесшоқы тұрғын массивінің № 884 үйінен бастап, одан жоғары барлық тұрғын үйлер.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 220 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтөбе-2 тұрғын үй алабы 756/3, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 6 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қызылтөбе-2 тұрғын үй алабының №№ 679-1356 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 221 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Балауса көшесі, 9 орам 26/6, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 13 мектеп-гимназия" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бірлік елді мекенінің барлық тұрғын үйлері, Досан, Асаубарақ, Сүгір, Атагозы, Тобанияз көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 222 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Хазар шағын ауданы, 4 көше, № 23, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№ 19 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Хазар шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 223 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Баянды ауылы, Баянды-3 тұрғын үйлер массиві, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№ 3 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Баянды-3 тұрғын үйлер массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 224 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, 24 орам 32, Мұнайлы аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Фариза Оңғарсынова атындағы аудандық орталық мәдениет үйі" мемлекеттік коммуналдық қазыналық кәсіпорнының ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Айрақты тұрғын массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 225 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, 17 орам 5, Маңғыстау облысының дене шынықтыру және спорт басқармасының "Мұнайлы ауданы Маңғыстау ауылының балалар-жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: № 16, 17, 18, 19, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 48, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 63А, 63Б, 63В, 63Г, 64, 64А, 64Б, 64В, 64Г, 65, 66, 67, 68, 69, 70а, 70б, 70в, 71, 72, 73, 74, 75, 76, 77, 78, 81, 82, 83, 83А, 84, 85, 85А, 85В, 86, 88, 88А, 88Б, 88В, 88Г, 88Д, 89, 90, 91, 92, 93, 94, 95, 96, 96А, 96Б, 97, 98, 99, 101, 102, 104, 105, 106, 107, 108, 109, 110, 111, 112, 113, 114, 115, 116, 117, 118, 119 үйлер, № 15 орамның және № 1, 2, 3 өндірістік аймақтың барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 226 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Қаламқас тұрғын үй массиві № 740, "Smart Ilim мектеп - гимназиясы" жекеменшік мектеп ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Темір су, Шағала тұрғын үй массивтерінің барлық үйлері, Қаламқас тұрғын үй массивінің 1, 2 көшелерінің барлық тұрғын үйлері. Өндірістік аймақ 1, 2 көшелері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 244 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Атамекен ауылдық округі, Қаламқас тұрғын үй массиві № 800, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 7 жалпы білім беретін мектеп" " коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тамшалы тұрғын үй массивінің барлық тұрғын үйлері, Болашақ тұрғын үй массиві, Жұлдыз, Болашақ, Ғарыш, Наурыз көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 245 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Жаңа Қоныс тұрғын үй массиві, Маната көшесі № 271, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 16 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Жаңа қоныс тұрғын үй массиві, Алау, Отпан, Жаңа құрылыс, Шалқар, Інжу, Айрақты, Бесшоқы, Маната, Ақеспе, Береке көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 257 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Самал шағын ауданы, 7 көше, № 33/5, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№ 20 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Самал шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 258 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Алматы шағын ауданы, 5 көше, № 11/5, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№ 15 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Алматы шағын ауданының, Болашақ шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 260 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Болашақ тұрғын массиві, № 284, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№ 14 жалпы білім беретін мектеп" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Басқұдық тұрғын үй массивінің барлық тұрғын үйлері, Болашақ тұрғын үй массивінің Әділет, Достық, Ынтымақ көшелерінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 261 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...48 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Басқұдық ауылдық округі, Самал тұрғын массиві, Шерқала көшесі, Басқұдық ауылылының "Мәдениет үйі" коммуналдық мемлекеттік мекемесінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Алау тұрғын үй массивінің № 5, 6, 7 орамындағы барлық тұрғын үйлер, Самал тұрғын үй массивінің барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 262 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Маңғыстау ауылы, Бесшоқы тұрғын массиві, № 448/3, "Фитнес - сауықтыру кешені" ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Бесшоқы тұрғын массивінің №№ 1-426 аралығындағы барлық тұрғын үйлер.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 265 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-[...33 lines deleted...]
-      Шекарасы: Батыр ауылдық округі, Тамшалы шағын ауданының барлық тұрғын үйлері, Шерқала шағын ауданының №7, 8, 9, 10, 11, 12 көшелерінің барлық тұрғын үйлері.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Тамшалы шағын ауданы, 8 көше, № 66а, Мұнайлы ауданы бойынша "Азимут" жауапкершілігі шектеулі серіктестігінің жекеменшік білім беретін мектебінің ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Тамшалы шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 277 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Қызылтөбе ауылдық округі, Қызылтөбе-2 тұрғын үй алабы 1518/5, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша білім бөлімінің "№18 жалпы білім беретін мектеп" КММ ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Қызылтөбе-2 тұрғын үй алабының №№ 1357-2034 үйлер аралығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 278 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Батыр ауылдық округі, Хазар шағын ауданы, Маңғыстау облысының білім басқармасының Мұнайлы ауданы бойынша "№19 жалпы білім беретін мектеп" КММ ғимараты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: Астана шағын ауданының барлық тұрғын үйлері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 279 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталығы: Даулет ауылдық округі, Мұнайлы аудандық мәдениет, дене шынықтыру және спорт бөлімінің "Дәулет ауылдық округінің балалар мен жасөспірімдер спорт мектебі" КММ спорт кешені.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекарасы: 17, 18, 19, 20, 27 орамындағы және Жаңа Дәулет №№ 431-782 үйлер аралығындағы барлық тұрғын үйлер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3258,55 +2978,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>