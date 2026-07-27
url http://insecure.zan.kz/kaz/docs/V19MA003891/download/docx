--- v0 (2025-11-09)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6153754" w14:textId="6153754">
+    <w:p w14:paraId="ccd7536" w14:textId="ccd7536">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -256,68 +256,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Осы қаулының 2-қосымшасына сәйкес Ақтау қалалық аумақтық сайлау комиссиясымен бірлесіп (келісім бойынша) барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындары белгіленсін.</w:t>
+        <w:t xml:space="preserve">
+      2. Осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Ақтау қалалық аумақтық сайлау комиссиясымен бірлесіп (келісім бойынша) барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындары белгіленсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -336,110 +358,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Ақтау қаласы әкімінің аппараты" мемлекеттік мекемесі (аппарат басшысының міндетін атқарушы Г.Сулейманова) осы қаулының әділет органдарында мемлекеттік тіркелуін, оның Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкі мен бұқаралық ақпарат құралдарында ресми жариялануын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Ақтау қаласы әкімінің орынбасары Д. Бегендіковке жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы әділет органдарында мемлекеттік тіркелген күннен бастап күшіне енеді және ол алғашқы ресми жарияланған күннен қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -601,639 +623,167 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ақтау қаласы әкімдігінің</w:t>
-[...185 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Ақтау қаласы әкімдігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 жылғы "1" шілдесіндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 11-07-1782 қаулысына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кандидаттарға сайлаушылармен кездесуі үшін шарттық негізде берілетін үй-жайлар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1 қосымша алынып тасталды - Маңғыстау облысы Ақтау қаласы әкімдігінің 27.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 02-02/2363</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
-[...313 lines deleted...]
-      Ескерту. 2 қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қаласы әкімдігінің 30.07.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - Маңғыстау облысы Ақтау қаласы әкімдігінің 01.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11-07-1948</w:t>
+        <w:t>№ 11-07-1782</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулыларымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1283,50 +833,910 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Кандидаттарға сайлаушылармен кездесуі үшін шарттық негізде берілетін үй-жайлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының мәдениет, архив және құжаттама басқармасының "Маңғыстау облыстық ғылыми-әдістемелік және мәдени-демалыс қызметі орталығы" 1-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қаласы әкімдігінің жедел басқару құқығындағы "Абай атындағы мәдени демалыс кешені" мемлекеттік коммуналдық қазыналық кәсіпорны, 4-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының мәдениет, архив және құжаттама басқармасының "Мұрат Өскінбаев атындағы Маңғыстау облыстық филармониясы" мемлекеттік коммуналдық қазыналық кәсіпорны, 5-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының жастар саясаты мәселелері жөніндегі басқармасының "Маңғыстау облыстық жастар ресурстық орталығы" мәденидемалыс кешені" коммуналдық мемлекеттік мекемесі, 6-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұрмұхан Жантурин атындағы облыстық музикалық драма театры, 8-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының білім басқармасының "Оқушылар сарайы", 17-шағын аудан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының мәдениет, архив және құжаттама басқармасының "Қабиболла Сыдиыков атындағы кітапхана, 19а шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысының дене шынықтыру және спорт басқармасының "Ақтау қалалық Маңғыстау арена балалар мен жасөспірімдер спорт мектебі" коммуналдық мемлекеттік мекемесі, 33-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маңғыстау облысы әкімдігінің іс басқармасы коммуналдық мемлекеттік мекемесінің "Достық үйі" ғимараты 34-шағын аудан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірзақ ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтау қалалық білім бөлімінің Өмірзақ ауылы, Рауан тұрғын үй массиві № 26 орта мектебі "АКТ залы".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ақтау қаласы әкімдігінің </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 жылғы "1" шілдедегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 11-07-1782 қаулысына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2 қосымша жаңа редакцияда - Маңғыстау облысы Ақтау қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-07-1782</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекеннің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Үгіттік баспа материалдарын орналастыру үшін орындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
@@ -1361,50 +1771,104 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1 шағын аудан, № 18/2 ғимарат "ОНМЦ" алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 2 шағын аудан, Маңғыстау облысының білім басқармасының "Мұрын жырау Сеңгірбекұлы атындағы Маңғыстау жоғары педагогикалық колледжі" мемлекеттік коммуналдық қазыналық кәсіпорны ғимаратының алдында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -1415,213 +1879,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 шағын аудан, №145 үйдің артындағы аялдаманың оң жағында</w:t>
-[...161 lines deleted...]
-4 шағын аудан, №7 үйдің алдындағы аялдаманың оң жағында</w:t>
+3 шағын аудан, № 145 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 шағын аудан, № 10 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3А шағын аудан, № 12 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 шағын аудан, № 4 үй артындағы аялдама</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -1685,159 +2149,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 шағын аудан, №19 үйдің артындағы аялдаманың сол жағында</w:t>
-[...107 lines deleted...]
-7 шағын аудан, №12 үйдің артындағы аялдаманың оң жағында</w:t>
+6 шағын аудан, № 19 үйдің артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 шағын аудан, № 36 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 шағын аудан, № 12 үйдің артындағы аялдаманың оң жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -1901,267 +2365,267 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 шағын аудан, №20 үйдің артындағы аялдаманың оң жағында</w:t>
-[...215 lines deleted...]
-12 шағын аудан, №83 ғимараттың сол жағында</w:t>
+8 шағын аудан, № 20 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 шағын аудан, № 14 үй артындағы аялдама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 шағын аудан, № 23 үйдің алдындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 шағын аудан, № 38 үйдің алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12 шағын аудан, № 83 ғимараттың сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -2225,267 +2689,915 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 шағын аудан, №42 Б үйдің алдындағы аялдаманың оң жағында</w:t>
-[...215 lines deleted...]
-19 шағын аудан, №43 үйдің артындағы аялдаманың сол жағында</w:t>
+13 шағын аудан, № 42 Б үйдің алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 шағын аудан, № 24 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 шағын аудан, № 71 ғимарат "Неке сарайы" алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 шағын аудан, № 40 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 шағын аудан, ХҚКО ғимаратының алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 шағын аудан, № 37 үй артындағы аялдама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 шағын аудан, 26 ғимарат алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16 шағын аудан, № 42 үйдің алдындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 шағын аудан, № 6 үй артындағы аялдманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 шағын аудан, № 104 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18а шағын аудан, № 3 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19а шағын аудан, № 22 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 шағын аудан, № 43 үйдің артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 шағын аудан, № 43 үйдің артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 шағын аудан, № 8 үй жанындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21 шағын аудан, № 37/1 үй артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22 шағын аудан, № 29/2 ғимаратының "Ер-Қосай" дүкенінің сол жағында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
@@ -2549,440 +3661,873 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27 шағын аудан, №25 үйдің артындағы аялдаманың сол жағында</w:t>
-[...388 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+27 шағын аудан, № 25 үйдің артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 шағын аудан, № 39 үй артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 шағын аудан, № 47 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 шағын аудан № 24 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 шағын аудан, № 169 үй алдындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 шағын аудан, № 229 ғимарат алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 шағын аудан, № 1 ғимарат "Мағаш" базары алдындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31 шағын аудан, № 1 ғимарат "Мағаш" базары оң жағындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31А шағын аудан, № 14 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31Б шағын аудан, № 8 үй артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32А шағын аудан, № 9 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32В шағын аудан, № 8 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32Б шағын аудан, № 16/1 үйдің артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 шағын аудан, № 6 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 шағын аудан, № 1 үйдің артындағы аялдаманың оң жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 шағын аудан, № 12 үй артындағы аялдаманың сол жағында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3004,51 +4549,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өмірзақ ауылы, №59 ғимараттың алдында</w:t>
+Өмірзақ ауылы, Әділ аялдамасы (дүкен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірзақ ауылы, Ақжелкен тұрғын үй алабы, Әлем дүкені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірзақ ауылы, Рауан тұрғын үй алабы, Рауан аялдамасы (дүкен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өмірзақ ауылы, Оймаша тұрғын үй алабы, Бекзат аялдамасы (дүкен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3080,55 +4787,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>