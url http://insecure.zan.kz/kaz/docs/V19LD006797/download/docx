--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e618d74" w14:textId="e618d74">
+    <w:p w14:paraId="7bde173" w14:textId="7bde173">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің кейбір мәселелері туралы" Қазалы ауданы әкімдігінің 2017 жылғы 28 қыркүйектегі № 192 қаулысына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қызылорда облысы Қазалы ауданы әкімдігінің 2019 жылғы 23 мамырдағы № 77 қаулысы. Қызылорда облысының Әділет департаментінде 2019 жылғы 27 мамырда № 6797 болып тіркелді. Күші жойылды - Қызылорда облысы Қазалы ауданы әкімдігінің 2026 жылғы 30 маусымдағы № 100 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қызылорда облысы Қазалы ауданы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқықтық актілер туралы" Қазақстан Республикасының 2016 жылғы 6 сәуірдегі Заңының 50-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,155 +239,155 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасы Ішкі істер министрлігінің кейбір мәселелері" Қазақстан Республикасы Үкіметінің 2018 жылғы 16 қазандағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 637</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына сәйкес Қазалы ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің кейбір мәселелері туралы" Қазалы ауданы әкімдігінің 2017 жылғы 28 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 192</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №5995 болып тіркелген, 2017 жылғы 27 қазанда Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде жарияланған) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген қаулының қосымшасы осы қаулының қосымшасына сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
-[...15 lines deleted...]
-      көрсетілген қаулының қосымшасы осы қаулының қосымшасына сәйкес жаңа редакцияда жазылсын.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -321,222 +405,245 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Қазалы ауданының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Ергешбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>       "КЕЛІСІЛДІ"</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      "КЕЛІСІЛДІ"</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">"Қазақстан Республикасы Ішкі істер </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қазақстан Республикасы Ішкі істер </w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">министірлігі Қызылорда облысының полиция </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">министірлігі Қызылорда облысының полиция </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">департаментi Қазалы ауданының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>полиция бөлімі" мемлекеттiк мекемесiмен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -666,396 +773,418 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазалы ауданы әкімдігінің 2017 жылғы "28" қыркүйектегі №192 қаулысына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазалы ауданында қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері мен тәртібі, сондай-ақ оларға ақшалай сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Көтермелеудің түрлері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеудің түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғыс жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) грамотамен марапаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ақшалай сыйақы беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Көтермелеудің түрлері</w:t>
-[...79 lines deleted...]
-      3) ақшалай сыйақы беру.</w:t>
+        <w:t xml:space="preserve"> 2. Көтермелеудің тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қылмыстың алдын алуға және жолын кесуге жәрдемдескен қоғамдық тәртiптi қамтамасыз етуге қатысатын азаматтарды көтермелеу мәселелерiн Қазалы ауданы әкімдігімен құрылатын қоғамдық тәртіпті қамтамасыз етуге қатысатын азаматтарды көтермелеу жөніндегі аудандық комиссия (бұдан әрі - Комиссия) қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қылмыстың алдын алуға және жолын кесуге, қоғамдық тәртiптi қорғауға, қоғамдық қауiпсiздiктi қамтамасыз етуге белсендi қатысатын азаматтарды көтермелеу жөнiндегi ұсыныстарды Комиссияға қарауға "Қазақстан Республикасы Ішкі істер министірлігі Қызылорда облысының полиция департаментi Қазалы ауданының полиция бөлімі" мемлекеттiк мекемесi (бұдан әрi – Полиция бөлімі) енгiзедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комиссияның құрамына аудандық жергiлiктi өкiлдi және атқарушы органдарының, полиция бөлімінің өкiлдерi енгiзiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комиссия қабылдаған шешiм – көтермелеу үшiн, ал комиссия қабылдаған шешiмге сәйкес полиция бөлімі бастығының бұйрығы - көтермелеуге ақы төлеу үшiн негiз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын полиция бөлімі салтанатты жағдайда жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Көтермелеудің тәртібі</w:t>
-[...99 lines deleted...]
-      6. Қоғамдық тәртіпті қамтамасыз етуге қатысқан азаматтарға көтермелеу шараларын полиция бөлімі салтанатты жағдайда жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3. Ақшалай сыйақының мөлшері</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ақшалай сыйақының мөлшерiн комиссия қоғамдық тәртiптi қамтамасыз етуге көтермеленетiн адамның қосқан үлесiн және ол немесе оның қатысуымен жолы кесiлген құқыққа қарсы әрекеттiң нәтижесiнде келтiрiлуi мүмкiн залалдың көлемiн ескере отырып белгiлейдi және ол, әдетте, 10 есе айлық есептiк көрсеткiштен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      7. Ақшалай сыйақының мөлшерiн комиссия қоғамдық тәртiптi қамтамасыз етуге көтермеленетiн адамның қосқан үлесiн және ол немесе оның қатысуымен жолы кесiлген құқыққа қарсы әрекеттiң нәтижесiнде келтiрiлуi мүмкiн залалдың көлемiн ескере отырып белгiлейдi және ол, әдетте, 10 есе айлық есептiк көрсеткiштен аспайды.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ақшалай сыйақыны төлеудi көтермелеуге ұсыныс енгiзген полиция бөлімі облыстық бюджет қаражаты есебiнен жүргiзедi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1377,35 +1506,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>