--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c334cd3" w14:textId="c334cd3">
+    <w:p w14:paraId="24d24e7" w14:textId="24d24e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -736,71 +736,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бұқар жырау ауданының аумағында барлық кандидаттар үшін үгіттік баспа материалдарын орналастыру орындары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қарағанды облысы Бұқар жырау ауданы әкімдігінің 27.01.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қарағанды облысы Бұқар жырау ауданы әкімдігінің 20.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 07/01</w:t>
+        <w:t>№ 37/02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> қаулысымен (оның алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -899,88 +899,86 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Үгіттік баспа материалдарын орналастыруға арналған орындар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1002,5469 +1000,5420 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазыбек би көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының қарама-қарсы бағытында)</w:t>
+1. Қазыбек би көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратына қарама-қарсы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Абылай хан көшесі ("Универсал" дүкенінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...55 lines deleted...]
-Абылай хан көшесі ("Универсал" дүкенінің оң жағында)</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғ.Мұстафин кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корниенко көшесі ( "Шанырак" дәмханасының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...71 lines deleted...]
-Корниенко көшесі ("Шаңырақ" кафесінің сол жағында)</w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қушоқы кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горняцкая көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ғимаратының оң жағында.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...71 lines deleted...]
-Горняцкая көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының оң жағында)</w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петровка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ( "Продукты" дүкенінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Школьная көшесі ("Продукты" дүкенінің оң жағында)</w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жаңақала ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжол көшесі ( "Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "К.Боранбаев атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...71 lines deleted...]
-Ақжол көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "К.Боранбаев атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ботақара ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәттімбет көшесі ("Саликова" ЖК дүкенінің жанында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Тәттімбет көшесі ("Саликова" жеке кәсіпкер дүкенінің алдынғы жағында)</w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көкпекті ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Торговая көшесі ( "Қарағанды облысы Бұқар жырау ауданы Көкпекті ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...71 lines deleted...]
-Торговая көшесі ("Қарағанды облысы Бұқар жырау ауданы Көкпекті ауылдық округі әкімінің аппараты" мемлекеттік мекемесі әкімдігі ғимаратының сол жағында)</w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байқадам ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...71 lines deleted...]
-Школьная көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарытөбе ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...71 lines deleted...]
-Школьная көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тоғызқұдық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны мәдениет үйі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...71 lines deleted...]
-Орталық көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының мәдениет үйі ғимаратының сол жағында)</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақұдық ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А.Қыздарбеков көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
-[...71 lines deleted...]
-Айдильда Кыздарбеков көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доскей ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доскей көшесі ( "Аккудык" жәмханасының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...71 lines deleted...]
-Доскей көшесі ("Аққұдық" кафесінің сол жағында)</w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үштөбе ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абай көшесі ("Қарағанды облысы Бұқар жырау ауданы Үштөбе ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
-[...71 lines deleted...]
-Абай көшесі ("Қарағанды облысы Бұқар жырау ауданы Үштөбе ауылдық округі әкімінің аппараты" мемлекеттік мекемесі әкімдігі ғимаратының сол жағында)</w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыарқа ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Заречное жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
-[...71 lines deleted...]
-Достық көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Зареченская жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрылыс ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ы.Алтынсарин көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Ақжар негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
-[...71 lines deleted...]
-Ыбырай Алтынсарин көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Ақжар негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атамекен ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұстафин көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "С.Т. Елгізеков атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...71 lines deleted...]
-Мұстафин көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "С.Т.Елгизек атындағы негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суықсу ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі ("Қарағанды облысы Бұқар жырау ауданы Суықсу ауылы әкімінің аппараты" мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
-[...71 lines deleted...]
-Бейбітшілік көшесі ("Қарағанды облысы Бұқар жырау ауданы Суықсу ауылының аппараты" мемлекеттік мекемесі әкімдігі ғимаратының сол жағында)</w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шешенқара ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пискунов көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Шешенқара жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
-[...71 lines deleted...]
-Пискунов көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Шешенқара жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белағаш ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
-[...71 lines deleted...]
-Школьная көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбел ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Юбилейная көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-[...71 lines deleted...]
-Юбилейная көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үміткер ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қ.Бабаев көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-Қылыш Бабаев көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы, ғимаратының сол жағында)</w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Үлгі ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қ.Сатбаев көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-Қаныш Сәтбаев көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Керней ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаш көшесі ( "Камила" дүкенінің сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-Алаш көшесі ("Камила" дүкенінің сол жағында)</w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақжар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мектеп көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Сартау жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-Мектеп көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Сартау жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алғабас ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-Достық көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұқар жырау ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыжайлау көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Бұқар жырау негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-Сарыжайлау көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Бұқар жырау негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақөре ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Достық көшесі ( "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының қарсы бетінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-Достық көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клуб ғимаратының қарама-қарсы)</w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұзды ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ("Қарағанды облысы Бұқар жырау ауданы Тұзды ауылдық округі әкімінің аппараты" мемлекеттік мекемесі ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-Школьная көшесі ("Қарағанды облысы Бұқар Жырау ауданы Тұзды ауылдық округі әкімінің аппараты" мемлекеттік мекемесі әкімдік ғимаратының оң жағында)</w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баймырза ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б.Момышұлы көшесі ( "Мечта" дүкенінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
-[...71 lines deleted...]
-Бауыржан Момышұлы көшесі ("Дамир" дүкенінің оң жағында)</w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астаховка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бейбітшілік көшесі (бұрынғы мектепке қарама-қарсы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-Бейбітшілік көшесі (бұрынғы мектепке қарама-қарсы)</w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральный ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Садовая көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ауылдық мәдениет үйі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-Садовая көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық Мәдениет үйі ғимаратының сол жағында)</w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гагарин көшесі ("Гагаринское" жауапкершілігі шектеулі серіктестігінің әкімшілік ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-Гагарин көшесі (жауапкершілігі шектеулі серіктестіктің "Гагаринское" әкімшілік ғимаратының сол жағында)</w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самарқанд ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ленинская көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ауылдық мәдениет үйі ғимаратының қарсы бетінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-Ленинская көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйі ғимаратының алдында)</w:t>
+34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чкалово ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чкаловская көшесі ( "Успех" дүкеніне қарама-қарсы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
-[...71 lines deleted...]
-Чкаловская көшесі ("Успех" дүкенінің ғимаратына қарама-қарсы)</w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қызылқайын ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лесная көшесі ("Бұқар жырау ауданының орталық аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорнының ауылдық амбулаториясы ғимаратының қарсы бетінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-Лесная көшесі ("Бұқар Жырау ауданының орталық аудандық ауруханасы" коммуналдық мемлекеттік кәсіпорны ауылдық амбулатория ғимаратына қарама-қарсы)</w:t>
+36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ростовка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Центральная көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны ауылдық мәдениет үйінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...71 lines deleted...]
-Центральная көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорнының ауылдық мәдениет үйінің оң жағында)</w:t>
+37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ҚызылЖар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жастар 20А көшесі (Бұқар жырау ауданының дене шынықтыру және спорт бөлімінің "Арлан" спорт клубы" КММ спорт залы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37</w:t>
-[...71 lines deleted...]
-Школьная көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Киров негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красная Нива ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ( ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Красная Нива негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38</w:t>
-[...71 lines deleted...]
-Школьная көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Краснонива негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Жаңаталап ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амангелді көшесі ("Қарағанды облысы Бұқар жырау ауданы Жаңаталап ауылы әкімінің аппараты" мемлекеттік мекемесінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39</w:t>
-[...71 lines deleted...]
-Амангелді көшесі ("Қарағанды облысы Бұқар Жырау ауданы Жаңаталап ауылы әкімінің аппараты" мемлекеттік мекемесі әкімдігінің оң жағында)</w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаражар ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тәуелсіздік көшесі ( "Жетысу" дүкенінің оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40</w:t>
-[...71 lines deleted...]
-Тәуелсіздік көшесі ("Жетісу" дүкенінің оң жағында)</w:t>
+41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ғ.Мұстафин көшесі ( "Әділ" дүкенінің ғимараты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41</w:t>
-[...71 lines deleted...]
-Габиден Мұстафин көшесі ("Әділ" дүкені ғимаратының жанында)</w:t>
+42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Волковское ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Волковское көшесі ("Надежда" дүкенінің ғимараты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42</w:t>
-[...71 lines deleted...]
-Волковское көшесі ("Надежда" дүкені ғимаратының жанында)</w:t>
+43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоузенка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новоузенская көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43</w:t>
-[...71 lines deleted...]
-Новоузенская көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
+44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нұра станциясы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шоссейная көшесі ( "Али" дүкеніне қарама-қарсы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44</w:t>
-[...71 lines deleted...]
-Шоссейная көшесі ("Дастархан" кафесіне қарама-қарсы)</w:t>
+45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тасауыл ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орталық көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45</w:t>
-[...71 lines deleted...]
-Орталық көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының сол жағында)</w:t>
+46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май-Өзек ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Май-Өзек көшесі ("Tir Parking" кемпингінің сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46</w:t>
-[...71 lines deleted...]
-Май-Озек көшесі ("Tir Parking" кемпингінің сол жағында)</w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Андренниковка ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Школьная көшесі ("Қарағанды облысының білім басқармасының Бұқар жырау ауданы білім бөлімінің "Андрейников негізгі орта мектебі" коммуналдық мемлекеттік мекемесі ғимаратының сол жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47</w:t>
-[...71 lines deleted...]
-Школьная көшесі ("Қарағанды облысы білім басқармасының Бұқар жырау ауданының білім бөлімі" мемлекеттік мекемесі "Андрейников негізгі орта мектебі" коммуналдық мемлекеттік мекемесі мектеп ғимаратының сол жағында)</w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақтөбе ауылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алаш көшесі ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48</w:t>
-[...111 lines deleted...]
-              <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6493,51 +6442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Интумак көшесі (Бұқар жырау аудандық мәдениет және тілдерді дамыту бөлімі, Бұқар жырау ауданы әкімдігінің "Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
+Ынтымақ ауылы ("Бұқар жырау аудандық мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны клубы ғимаратының оң жағында)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7026,55 +6975,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>