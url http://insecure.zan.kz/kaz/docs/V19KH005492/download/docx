--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5c044dc" w14:textId="5c044dc">
+    <w:p w14:paraId="e667ab7" w14:textId="e667ab7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -541,7544 +541,7120 @@
               </w:rPr>
               <w:t>шешіміне қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> №316 сайлау учаскесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z368" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымша жаңа редакцияда – Қарағанды облысы Шахтинск қаласының әкімінің 18.07.2025 </w:t>
+      Ескерту. Қосымша жаңа редакцияда – Қарағанды облысы Шахтинск қаласының әкімінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 2</w:t>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z367" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Парковая көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Шоқан Уәлиханов атындағы мектеп - гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекараларда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Станционная көшесі: 1, 2, 2 А, 3, 4, 5, 6, 6А, 7, 8, 10, 12, 18 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парковая көшесі: 10А, 14, 20, 22, 22А, 24, 26, 28, 30, 32, 34, 36, 36А, 38, 40, 40А, 42, 42/1, 46, 46А, 48, 48А, 50, 50А, 52, 52А, 54, 56 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Спортивная көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 18А, 18/1, 19, 19А, 20, 20А, 21, 21А, 22, 22А, 23, 24, 24А, 25, 26 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Парковая көшесі: 2, 4, 6, 7/2, 7А, 11, 12, 13, 16, 19, 21, 23, 25/1, 29, 33, 35, 35А, 37/1, 37А, 37Б, 39, 39/1, 44, 45А, 47, 47А, 49, 49А үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальная көшесі: 2, 4, 5, 6, 7, 8, 9, 10, 12, 14, 21 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индустриальная көшесі: 1, 1А, 1Б, 3, 3А, 5, 7, 9, 31, 41, 43 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Седов көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдуков көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Седов проезді: 1, 2, 3, 4, 5, 6, 7 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Байдуков тұйық: 3, 5, 6, 7 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Промышленная көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комсомольская көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Геологическая көшесі: 1, 2, 3, 4, 5, 7, 8, 9, 10, 10А, 11, 12, 13, 15, 16, 16 А, 17, 18, 18А, 19, 20, 20А, 21, 21А, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 30 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Клубная көшесі: 3, 5 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Октябрьская көшесі: 1, 2, 3, 4, 4А, 5, 6, 6А, 7, 8, 8А, 9, 10, 10А, 11, 12, 12А, 14, 14А, 34, 78 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нүркен Әбдіров көшесі: 3, 3А, 5, 5А, 6, 7, 7А, 8, 9, 11, 17, 17А, 19, 21, 23, 25, 25А, 27 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Абай Құнанбаев даңғылы: 1, 1А, 2, 3, 4, 5, 6, 6А, 7, 8, 14А, 15, 15А, 16, 17, 18, 19, 19А, 20, 21, 22, 22/1, үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Торговый проезді: 3, 5 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Торговая көшесі: 2, 3, 4, 5, 6, 8, 11, 12, 13, 16, 17, 19, 20, 21, 23, 24, 25, 27, 28, 29, 30, 32, 33, 34, 35, 35А, 36, 37, 37А, 37Б, 38, 39, 44, 45А, 46, 47, 47А, 48, 48А, 49, 49А, 50, 53 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шахтинский проезді: 3, 4, 5, 5А, 6, 6А, 7, 7А, 8, 9, 10, 12 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Октябрьский проезді: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14 үйлер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       темір жол жиегіндегі үйлер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 317 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Парковая көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Шоқан Уәлиханов атындағы мектеп - гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нүркен Әбдіров көшесі: 2, 4, 4А, 6, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торговая көшесі: 52, 54 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 1, 3, 3А, 5, 5А, 7, 9, 10А, 11, 13, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индустриальная көшесі: 47, 49, 51, 55, 63, 65, 67, 69, 71, 77 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матросов көшесі: 2, 3, 4, 6 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гвардейская көшесі: 1, 2, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 14, 16, 18, 19, 20, 22, 24, 26, 28, 30 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Амангельды көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Донская көшесі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 8А, 9, 10, 12, 13, 14, 14А, 15, 16, 17, 18, 19, 20, 20А, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Свердлов көшесі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 10А, 11, 11А, 12, 13, 14, 14А, 15, 16, 16А, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 24А, 26, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі: 1, 1/1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 12А, 13, 14, 14А, 15, 16, 17, 18, 19, 20 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Матросов тұйық: 3, 4 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі: 23/1, 23/3, 60, 62, 64, 66, 70, 72, 74, 76, 78, 82, 84, 84А, 86, 86А, 88, 88А, 90, 90А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №318 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Белинский көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Оқушылар сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі: 1, 3, 3А, 3Б, 5, 11А, 13А, 13Б үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 8, 12, 14, 14А, 16 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станционная көшесі: 26А, 26Б, 26В үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      №319 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Карл Маркс көшесі, Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Нұрғиса Тілендиев атындағы балалар музыкалық мектебі" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі, 17А үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 18, 20, 22, 26, 26А, 28, 36, 38, 40А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №320 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Парковая көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Евней Бөкетов атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Виктор Хара көшесі: 1, 1/3, 1А, 1Б, 3, 5, 5А, 5Б, 7, 7А, 7Б үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі: 25, 27, 37 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 42А, 44, 44/2, 44А, 44Б, 46, 46А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №321 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Парковая көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Евней Бөкетов атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі: 31, 39Б, 41, 41А, 43, 43А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 44Г, 48, 50, 50А, 52А, 54, 56, 56А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №322 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Белинский көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Оқушылар сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 1, 2, 2Б, 3, 4, 5, 7, 7А, 9, 9А, 11, 11А, 13, 13А, 15, 17, 19, 21, 23, 25, 27, 29, 29А, 31, 31А, 33, 35, 37, 39, 41, 41А, 43, 43А, 45, 47, 49, 55, 57, 57А, 57Б, 59, 59А, 59Б, 61, 63, 67, 69, 69А, 69Б, 71, 71А, 71Б, 73 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 2, 3, 4, 5, 6, 8, 10, 12, 14, 16, 18, 20, 20А, 22, 24, 26, 28, 30, 32, 33, 34, 36, 38, 40, 41, 42, 44, 45, 46, 47, 50, 52, 52А, 54, 54А, 56, 56А, 58, 58А, 60, 62, 64, 66, 66А, 68, 68А, 70, 72, 74, 76, 78, 78А, 80, 80А, 82, 82А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белинский көшесі: 1, 2, 3, 4, 5, 6, 6А, 7, 7А, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 16/1, 17, 17А, 18, 18А, 19, 20, 20А, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 32А, 33, 34, 34А, 35, 36, 37, 38, 39, 41, 43, 44, 45, 46, 47, 48, 48А, 50, 50А, 51, 51А, 52, 53, 53А, 54, 55, 55А, 56, 57, 57А, 61, 63, 65, 65А, 67, 67А, 69, 71, 73, 75, 77, 77А, 79, 79А, 81, 83 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайская көшесі:1, 2, 3, 3А, 4, 5, 5А, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14,15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 23А, 24, 25, 26, 27, 28, 29, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Калинин көшесі: 1,2, 3, 4, 5, 6, 7, 7А, 8, 9, 9А, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 23А, 24, 25, 26, 27, 28, 30, 32, 34, 36, 38, 40, 42, 44 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Киров көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 25, 27, 29, 31, 33, 35, 37, 39, 41, 43, 45, 47, 49, 51, 53, 54, 55, 57, 59, 60, 61, 63, 65, 67 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белинский проезді: 2, 3, 4, 5, 5А, 6, 6А, 7, 7А, 8, 8А, 9, 10, 13, 14, 15, 16, 17, 17А, 18, 19, 19А, 21, 23 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станционная көшесі: 26, 30, 32, 34, 34А, 36, 36А, 38, 40, 46, 48, 50, 52, 56, 58, 60, 62, 62А, 64, 64А, 66, 68 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан проезді: 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 20, 21, 22, 23, 24, 25, 26, 27, 28, 30, 32, 33, 35, 37, 39, 41, 43, 45, 47 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Первомайский проезді: 2, 3, 4, 5, 6, 7, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пархоменко көшесі: 2, 3, 4, 5, 6, 9, 10, 12, 12А, 14, 14А, 16, 17, 18, 21, 22, 23, 24, 24А, 26, 26А, 28, 32, 34, 36 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пархоменко проезді: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №323 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Абай Құнанбаев даңғылы, "Шахтинск қаласының әкімдігі Шахтинск қаласы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Шахтинск қаласының кеншілер мәдениет сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі: 1, 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чкалов көшесі: 1, 2, 3, 4, 5, 5А, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 18, 20, 22, 24 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаев көшесі: 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28, 30, 32 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жданов көшесі: 3, 3/1, 4, 5, 9, 10, 11, 13, 13/1, 14, 15, 17, 18, 19, 20, 21, 22, 23, 24, 25, 27, 29, 29А, 31, 31А, 33 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 31, 31А, 33, 33А, 35, 35А, 41, 43, 47, 49, 49/1, 50А, 51, 51А, 53, 53А, 55 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 86, 88, 90, 92, 94, 96, 98, 100, 104, 106, 108, 109, 110, 112, 113, 114, 116, 118 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 73, 79, 81, 83, 89, 89А, 91, 91А, 93, 95, 99, 101, 101А, 103, 103А, 107, 109, 111, 113 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев көшесі: 1, 3, 4, 5, 5А, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 13А, 14, 14А, 15, 16, 17, 18, 18А, 19, 19Б, 20, 21, 22, 23, 24, 25, 26, 26А, 27, 28, 28А, 29, 30, 31, 31А, 32, 33, 34, 34А, 35, 37 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 24, 26, 28, 30, 32, 34, 34А, 36, 38, 42, 42А, 42Б, 44, 46, 48, 50 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тургенев көшесі, 1, 3, 5, 7 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №324 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Панфилов көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Санжар Асфендияров атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Станционная көшесі: 74, 76, 78, 78А, 80, 82/1, 84, 86, 86А, 89, 94, 96, 98, 100 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская көшесі: 1, 2, 2А, 2Б, 3, 3А, 3Б, 5А, 5Б, 7, 7А, 7Б, 9, 15, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мичурин көшесі: 3, 3А, 4, 5, 6, 6А, 7, 7А, 9, 9А, 9Б, 9В, 15, 17, 19, 21 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Островский көшесі: 1, 2, 3, 4, 4А, 5, 5Б, 6, 7, 8А, 8Б, 9, 10, 11, 11А, 13, 15, 17, 19, 19А, 21, 21А, 23 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 4, 4А, 6, 6А, 8, 8А, 10, 10А, 12, 12А, 14, 14А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов көшесі, 4 үй.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №325 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Московская көшесі, "Қарағанды облысының білім басқармасының "Шахтинск технологиялық колледжі" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Московская көшесі: 21, 23, 27, 29 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 69, 71, 81, 83, 85, 87 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мичурин көшесі: 10, 10/1, 12, 14 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 16, 18, 20, 22, 22А, 24, 24А, 26, 28, 30, 32, 32А, 34, 34А, 36, 36А, 38, 38А, 40, 40А, 42, 42А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вахрушев көшесі: 3, 5, 7, 8, 10 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 7, 11, 13, 15, 25, 27, 33, 35, 39, 43, 45, 47 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Панфилов көшесі: 1, 2, 3, 3А, 5, 5А, 7, 9, 11, 13, 15, 15А, 17, 17А, 19 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горняцкая көшесі: 1, 3, 5, 5А, 5Б, 7, 7А, 7Б, 9, 71 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №326 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Абай Құнанбаев даңғылы, "Шахтинск қаласының әкімдігі Шахтинск қаласы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Шахтинск қаласының кеншілер мәдениет сарайы" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 50, 54А, 56, 56А, 58, 60А, 62, 64, 66, 68А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бирюзов көшесі: 1, 3А, 5, 5А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 46, 48 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №327 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Ленинградская көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Әлихан Бөкейханов атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 50, 52, 54, 56, 58, 62, 64 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №328 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Панфилов көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Санжар Асфендияров атындағы жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 1, 1А, 3, 3А, 3Б, 5А, 7, 7А, 11А, 23, 25, 27, 29, 31, 33, 33А, 35, 35А, 37, 37А, 39, 39А, 41, 41А, 43, 43А, 45, 45А, 45Б, 47, 47А, 49, 49А, 51, 51А, 53, 53А, 55, 55А, 57, 57А, 59, 59А, 61, 61А, 63 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 77, 89, 89А, 91, 91А, 93 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сатпаев көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №329 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Абай Құнанбаев даңғылы, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№6 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 70, 70А, 72, 72А, 74, 76, 76А, 78, 78А, 78Б, 79, 80, 80/1, 80/2 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 71, 71А, 73, 73А, 75, 77, 79, 81, 85, 87 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №330 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Абай Құнанбаев даңғылы, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№6 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ленинградская көшесі: 65, 67, 69, 71, 73, 73А, 73Б, 75, 75А, 77, 79, 79А, 81 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай Құнанбаев даңғылы: 66А, 68, 68Б үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 63, 63А, 65, 65А, 67, 69, 69А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №331 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Ленинградская көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Әлихан Бөкейханов атындағы мектеп-лицейі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 124, 124/1; 124/2, 124/3, 126, 126/1, 128, 128/1, 128/2, 130 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 63/1, 65 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №332 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Қазақстан көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Әубәкір Ысмайылов атындағы балалар көркемөнер мектебі" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 50, 52, 52/1, 54, 54/1, 56, 56/1, 58, 58/1, 59, 60, 62 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 120, 122 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №333 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, 40 лет Победы көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Сәкен Сейфуллин атындағы мектеп - гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан көшесі: 121, 123/1, 127/1, 129, 129/1 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 67, 67/1, 67/2, 69, 69/1, 69/2, 71, 73, 75, 77, 79, 81 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №334 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, 40 лет Победы көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Сәкен Сейфуллин атындағы мектеп - гимназиясы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 64, 66, 68, 70, 70/1, 70/2, 72, 72/1, 72/2, 72/3, 74, 74/1, 74/2, 76, 76/1, 76/2, 78, 80, 80А үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №335 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Молодежная көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№7 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 44А, 44/1, 44/2, 44/3, 46А, 46/1, 46/2, 46/3, 46/4, 48, 48/1, 50/1 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 43, 45, 45/1, 45/2, 47, 49, 49/1, 49/2, 51, 51/1, 51/2, 53, 55 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №336 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Молодежная көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№7 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Карл Маркс көшесі: 58, 62, 64, 66, 68, 72, 72А, 74, 74А, 76, 76А, 78, 80, 82, 82/1, 82А, 82Б, 84, 84А, 86, 88, 90, 92, 115, 117, 117/1, 119, 119/1, 121, 123 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуезов көшесі: 3, 3А, 4А, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 25, 29, 30/1, 30/2, 31, 31/1, 35, 37, 41, 46, 47, 48, 50 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Юбилейная көшесі: 1, 1А, 4, 5, 5А, 6, 7, 8, 10, 11, 12, 12/1, 14, 15, 17, 22, 23, 24, 25, 26, 27, 28, 28/1, 28/2, 29, 30, 31, 32, 33, 34, 35, 36, 37, 39, 40, 41, 42, 43, 44, 45 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рабочая көшесі: 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьный проезді: 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строителей тұйық көшесі: 1, 3, 3А, 5, 5А, 7, 7А, 9, 9А, 11, 11А, 13, 13А, 15, 15А, 17, 19, 21, 23, 25, 33, 35, 37, 39 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строителей көшесі: 1, 1А, 3, 5, 5А, 7, 7А, 9, 11, 13, 13А, 15, 15А, 17, 19, 21, 23, 25, 29, 31, 33, 35, 37, 39, 41, 89, 97 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейный тұйық көшесі: 5, 6, 8, 9, 10, 12 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Линейный проезді: 3, 4, 5, 6, 7, 8, 9, 10, 12 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы проезді: 3, 3А, 4 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40 лет Победы көшесі: 4, 36, 36А, 38, 38А, 40, 40А, 42; 44, 46 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №337 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахтинск қаласы, Казахстанская көшесі, "Қарағанды облысының денсаулық сақтау басқармасы "Шахтинск қаласының ауруханасы" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда: Шахтинск қаласының орталық ауруханасы, босану үйі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №338 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахан кенті, 10/16 квартал, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "Нұрғиса Тілендиев атындағы балалар музыкалық мектебі" коммуналдық мемлекеттік қазыналық кәсіпорыны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Промышленная көшесі: 1, 1А, 2, 2А, 2Б, 3, 4, 5, 6, 7, 7А, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 26, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шоссейная көшесі: 1, 1А, 2, 4, 6, 10, 12, 14, 15, 16, 18, 20, 22, 24 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әділ Нұркенов көшесі: 1, 1А, 3, 5, 7, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистральная көшесі: 1, 3, 5, 7, 9, 11, 11А, 13, 15 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Абай көшесі: 1, 3, 5, 7, 9, 11, 13, 15, 16, 17, 17А, 18, 19, 19А, 19Б, 20, 21, 21А, 22, 23, 24, 25, 26, 27, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гоголь көшесі: 1, 3, 5, 6, 7, 8, 9, 10, 11 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Труд көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крылов көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Горная көшесі: 9, 10, 11, 12, 13, 14, 16, 18, 20, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бауыржан Момышұлы көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 22А, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 52, 54 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достоевский көшесі: 1, 1А, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17, 19, 19А, 19Б, 21, 21А, 23, 25, 26, 27 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чернышевский көшесі: 1, 3, 5, 7, 8, 9, 10, 11, 12, 13, 14, 15, 20, 22, 23, 24, 25, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Автомобильная көшесі: 1, 2, 3, 4, 5, 5А, 6 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чайковский көшесі: 7, 8, 9, 10, 11, 12 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пушкин көшесі: 2, 2А, 4, 6, 8, 10, 12, 14, 16, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Октябрьский тұйық көшесі: 1, 2, 2А, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 19, 21, 24, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веселый тұйық көшесі: 2, 3А, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 24, 24А, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5 квартал: 1, 2, 3, 4 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 квартал: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21, 22, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6 А квартал: 1, 2, 3, 4, 5, 6, 7, 8, 9, 11, 12, 13, 14, 15 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 А квартал: 13, 15, 17, 19, 21, 23, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7 Б квартал: 1, 1А, 1Б, 2, 2А, 3, 3А, 4, 4А, 5, 5А, 6, 6А, 7, 8, 8А, 9, 9А, 10, 10А, 11, 11А, 12, 12А, 13, 14, 15, 15А, 16, 16А, 17, 17А, 18, 18А, 19, 19А, 20, 20А, 21, 21А, 22, 22А, 23, 23А, 24, 24А, 25, 25А, 26, 27, 27А, 28, 28А, 29, 30, 31, 32, 33, 33А, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәнжі батыр көшесі: 2, 4, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 20, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10/16 квартал: 2, 3, 4, 5, 6, 7, 9, 10, 11, 12, 13, 16, 18/2 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копай көшесі: 1, 1А,5, 8, 10, 11, 12, 13А, 13/1, 14, 14А, 16, 16А, 19, 20, 21, 22, 23,25, 26, 28, 36, 37, 38 үйлер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №339 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z222" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахан кенті, 11/17 квартал, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№2 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z223" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z224" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 шағын аудан: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 16, 17, 18, 19, 20, 21 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z225" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крайняя көшесі: 2, 2/1, 2А, 3, 4, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24, 28, 30, 32, 34, 34А, 35/2, 37 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z226" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская көшесі: 1, 1А, 1Б, 2, 3, 3А, 4, 5, 6, 7, 7Б, 8, 8Б, 8/1, 9, 10, 11, 12, 13, 13А, 15, 15А, 16, 17, 18, 19; 20, 21, 22, 23, 24, 26, 27, 28, 30, 32, 34, 36, 38, 40, 41 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медицинская көшесі: 1, 1А, 2, 3, 4, 5, 6, 7,11, 12, 13, 14 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі: 1/1, 1/4, 1Б, 2/1, 3, 3/1, 4, 5, 5/1, 6, 6А, 7, 7/1, 8, 9А, 12/1, 12/2, 13/2, 14Б, 18А, 19/1, 19/2, 19/3, 21А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная көшесі: 1, 1А, 2/1, 3, 4, 7, 8, 9, 13, 15, 16, 17, 19, 20, 21, 23, 26, 28, 30, 32, 33, 35, 36, 37, 37А, 37Б, 38, 39, 40, 41, 42, 43, 44, 48, 50, 52, 54, 56А, 58, 60, 60А, 68 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11/17 квартал: 1, 1А, 2, 3, 6, 7, 10, 11, 12, 14, 15, 16, 19, 20, 21, 23, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шаханская көшесі: 7, 11, 12, 13, 14 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №340 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахан кенті, Кенесары Қасымұлы көшесі, "Шахтинск қаласының әкімдігі Шахтинск қаласы мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Шахан кентінің мәдениет үйі" коммуналдық мемлекеттік қазыналық кәсіпорны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Самозастройка көшесі: 9, 16, 18, 19, 20, 20А, 28, 29, 30, 32, 33, 40, 44, 46, 48, 50, 54, 62, 72, 87;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Б шағын ауданы: 3, 4, 5, 6, 7, 10, 12, 14, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі: 1, 1/1, 1А, 2, 3, 3/1, 4, 5, 5А, 6, 7, 8, 9, 9/1, 10, 11, 12, 12А, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 21А, 22, 23, 24 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3А - 4А шағын ауданы: 2, 12/2, 14 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәнжі батыр көшесі: 1, 3, 5, 19, 21, 23, 24, 26, 28, 30 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Чапаев көшесі: 2, 9, 10/1, 15, 16, 23 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительный тұйық көшесі: 3, 4, 5, 6, 10, 11, 12, 13 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строителей тұйық көшесі: 3, 3А, 4, 5, 6, 9, 10, 11, 12, 13, 16, 17, 19, 20, 21, 32, 44, 48, 50, 61, 87, 89 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерский тұйық көшесі: 1, 2, 4, 8, 15, 16 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 21, 24, 40, 54, 55 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Новоселов көшесі, 72 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 лет Победы көшесі: 3, 4, 9, 11, 12, 13, 14 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z247" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұран көшесі, 1 үй;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z248" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 А шағын ауданы: 2, 3, 5, 6, 16, 17, 23, 24, 25 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z249" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №341 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z250" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахан кенті, 14 квартал, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№12 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 шағын аудан: 1, 3, 4 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14 квартал: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 квартал: 1, 2, 3, 4, 5, 6, 7, 8, 9, 9 А, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8 квартал: 2, 4, 6, 8, 10, 12, 14, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41 квартал: 1, 3, 4, 7 А, 9, 10, 12, 13, 14, 15, 16 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №342 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Шахан кенті, 15 квартал, "Қарағанды облысының жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар "Қарағанды облысы Шахтинск қаласының арнаулы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда: Қарағанды облысы Шахтинск қаласының арнаулы әлеуметтік қызметтер көрсету орталығы, Шахан кентінің отбасылық денсаулық орталығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №343 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Долинка кенті, Бурцев көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№8 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жуалы, Полевая, Заречная, Сенная, Бурцев, Зеленая, Геологическая, Разведчиков, Гапеев, Шахтинская, Загаражная, Новогаражная, Юбилейная, Буровая, Линейная, ДЭП көшелеріндегі, Заречный тұйық көшесіндегі барлық тұрғын үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №344 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Долинка кенті, Парковая көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№4 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарыарқа көшесі: 1, 1А, 2А, 3, 3А, 4, 5, 6А, 7, 9, 9А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 переулок көшесі: 1, 1А, 2, 3, 4, 4А, 5, 5А, 6, 7, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 переулок көшесі: 1, 2, 3, 4, 4А, 5, 6, 7, 11 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нұрлы көшесі: 1А, 2, 3, 4, 5, 6, 6А, 7, 8А, 9, 10, 11, 12, 12А, 13, 15, 17, 19, 21, 23 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұялы көшесі: 2, 3, 4, 5, 6, 7, 8, 11, 12, 13, 14, 15, 16, 17, 18, 19, 19А, 20, 21, 22, 23, 24 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 переулок көшесі: 1, 3, 3А, 4, 5, 6, 7, 8, 10 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәңгілік көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11,12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 переулок көшесі: 2, 3, 13А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медеу көшесі: 1, 2, 3, 3/1, 3А, 4, 5, 6, 7, 8, 9, 9А, 10, 10А, 11, 12, 13, 15, 16, 17, 18, 20, 21, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Береке көшесі: 1, 1А, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 17А, 18, 19, 21, 22, 24, 26, 28 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Достық көшесі: 1, 1А, 2, 2А, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 12, 14, 16, 16А, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұлпар көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15, 17 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі: 1, 2, 3, 4, 5, 6, 7, 7А, 8, 9, 10 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дінмұхамед Қонаев көшесі: 1, 3, 5, 7, 9, 11, 12, 13, 14, 15, 16, 17, 18, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 41, 43, 44, 45, 48, 51, 52, 53, 55, 57, 58, 59, 60, 61, 62, 63, 65, 67, 69, 71, 73, 75, 76, 77, 79, 81, 82, 83, 84, 85, 86, 91, 91/1, 93, 96, 99 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Баженов көшесі: 2, 2А, 8А, 10, 12, 13, 15, 17, 19, 20, 20А, 20Б, 21, 22, 23, 25, 28, 34, 36, 39, 41, 42, 45, 47, 62, 64, 65, 67, 69, 71 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z282" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жамбыл көшесі: 1, 1А, 2А, 4, 4А, 5, 6, 6А, 7, 8, 8А, 9, 10, 11, 11А, 12, 13, 13А, 14, 15, 16, 17, 17/1, 18, 19, 20, 20А, 20Б, 21, 22, 24, 25, 25А, 26, 26А, 26Б, 26/1, 27, 27Б, 28, 29, 30, 30А, 31, 31Б, 31/1, 32, 33, 35, 36, 36/1, 39, 40 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гайдар көшесі: 16, 19, 23, 29, 44, 47, 51 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Павлов көшесі: 11, 13, 15, 17, 19, 21, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гаражная көшесі: 1, 1А, 2, 3, 4, 4А, 4/1, 5 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обручев көшесі: 28, 33, 37 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежная көшесі: 1, 2, 3, 5 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Солнечная көшесі: 1, 2, 4, 5 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная көшесі: 1, 1А, 1Б, 2, 2/1, 3, 4, 5, 5/1, 5/2, 5/3, 6, 7, 8, 8А, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 20А, 20Б, 20Г, 20/1, 20/3, 20/4, 20/5, 20/6, 20/7, 20/8 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №345 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Долинка кенті, Садовая көшесі, "Қазақстан Республикасы ішкі істер министрлігі қылмыстық - атқару жүйесі комитетінің "№30 мекемесі" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Андрейкин тұйық көшесі: 1, 2, 3, 5, 6, 7, 8, 10, 11, 12, 16, 18, 20, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z294" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Северный тұйық көшесі: 1, 2, 3 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z295" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Стадионный тұйық көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 15 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z296" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Долинская көшесі: 1, 1А, 1Б, 2, 3, 4, 5, 7, 8, 9, 10, 10А, 10Б, 10В, 11, 13, 15, 16, 18, 19, 20, 22, 25, 26, 27, 28, 29, 31, 35, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 59, 60, 61, 63, 64, 65, 66, 66А, 68, 69, 70, 71, 72, 74, 76, 76А, 78, 80, 82, 84, 86, 90, 92 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z297" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Парковая көшесі: 1, 1А, 1Б, 1В, 1Г, 2, 3, 4, 5, 6, 7, 8, 8А, 8Б, 8В, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 20, 21, 22, 23, 24, 24А, 24Б, 24/1, 25, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z298" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовая көшесі: 1, 1А, 1Б, 2, 2/1, 3, 3А, 4, 5, 5А, 6, 6А, 8, 9, 9А, 10, 10/1, 11, 12/1, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 23/2, 24, 27, 29, 30, 32, 33, 34, 35, 36, 38, 39, 40, 41, 42, 43, 44, 45, 50, 51, 53, 55, 56, 57, 62, 63, 63А, 64, 67, 68, 69, 78, 80, 82, 84, 85, 86, 88, 89, 91, 91Б, 92, 96, 99, 101, 102, 103, 105, 106, 107, 110, 111, 113, 114, 116 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z299" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транспортная көшесі: 58А, 59, 65, 74, 77, 80, 81, 84, 84А, 85, 87, 91, 92, 94, 96, 97, 98, 98А, 99, 100, 104, 109, 110, 110А, 111, 111А, 112, 113, 114, 116, 117, 118, 119, 120, 122, 123, 125, 129, 131, 135, 138, 139, 141, 145, 147, 151 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z300" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Речная көшесі: 54А, 55, 56, 56А, 57, 57А, 58, 59, 62, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 78, 80, 82, 86, 87, 88, 88А, 90, 92, 94, 96, 96А, 98, 100, 100А, 102 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z301" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная көшесі: 1А, 1Б, 2, 3, 4, 5, 6, 8, 10, 11, 13, 13А, 15, 16, 17, 18, 22, 23, 27, 28, 29, 31, 32, 41, 43, 43А үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 Набережная көшесі: 1, 1А, 1Б, 2, 3, 3А, 4, 5, 6, 6А, 7, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z303" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 Набережная көшесі: 1, 1А, 2, 2А, 2Б, 3, 4, 4А, 5, 5А, 6А, 7, 8, 9, 10, 11, 13, 15, 16, 17, 19, 20, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z304" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клубный тұйық көшесі: 4, 5 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z305" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Строительный тұйық көшесі: 1, 3, 4, 5, 6, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z306" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистральный тұйық көшесі: 1, 1А, 2, 3, 4, 5, 6, 7, 8, 9, 22, 39 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z307" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №346 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z308" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Долинка кенті, Заводской тұйық, "Қазақстан Республикасы ішкі істер министрлігі қылмыстық - атқару жүйесі комитетінің "№31 мекемесі" республикалық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z309" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z310" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      РМЗ көшесі: 2, 4, 5, 8, 9, 10, 19 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z311" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Южный тұйық көшесі: 1, 1А, 3, 5, 7, 9, 10, 11, 13, 14, 15, 17, 19, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z312" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Луговой тұйық көшесі: 1, 1А, 2, 3, 3А, 4, 4А, 5, 6, 6А, 6Б, 8, 8А, 10, 10А, 10/1, 12, 14, 16, 19 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z313" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі: 1, 2, 2А, 3, 3А, 4, 5, 6, 7, 8, 9, 10, 10А, 10Б, 11, 13, 15, 17, 19, 21, 22, 23, 25, 29, 31, 31А, 31Б, 32, 33, 34, 34А, 34Б, 35, 37, 39, 39А, 41, 42, 43 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z314" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская көшесі: 1, 1А, 1Б, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 32, 32А, 34, 36, 36А, 37, 38, 42 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z315" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мостовая көшесі: 1, 1А, 2, 2А, 3, 3А, 4, 5, 6, 6А, 7, 8, 8А, 10, 12, 14, 14А, 14Б, 15, 17, 18, 18А, 19, 20, 21, 22, 24, 24А, 26, 26/1, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z316" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Транспортная көшесі: 1, 2, 4, 5, 6, 7, 8, 9, 10, 12, 13, 14, 15, 17, 17А, 18, 19А, 21, 22, 23А, 25, 26, 29, 33, 34, 35, 37, 39, 39А, 40, 41, 42, 43, 44, 44А, 44Б, 45, 46, 47, 50, 51, 52, 54 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z317" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Речная көшесі: 2, 2А, 3, 3А, 4, 5, 6, 8, 9, 10, 11, 13, 14, 14А, 15, 15А, 16, 18, 19, 19А, 20, 21, 21А, 22, 23, 23А, 24, 25, 26, 26А, 28, 28А, 29, 32, 33, 35, 35А, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 53, 54 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z318" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заводской тұйық: 1, 1А, 1Б, 1В, 1Г, 1/1, 1/2, 1/3, 2, 2/1, 2/2, 2А, 3, 4, 5, 7, 12, 21, 22 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z319" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №347 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z320" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Новодолинский кенті, Бобух көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№11 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z321" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z322" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі: 5, 8, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 40, 42, 44, 48, 68, 70 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z323" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энгельс көшесі: 1, 2, 2А, 3, 4, 4А, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 13/1, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 38 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z324" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесопитомник көшесі: 1, 2, 3 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z325" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная көшесі: 1, 3, 5, 7, 9, 11, 13, 15, 17, 19, 21, 23, 25, 27, 29 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z326" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бобух көшесі: 25, 27, 29, 31, 33, 40, 42, 44, 46, 48, 50 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z327" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Торговая көшесі: 1, 2, 3, 4, 6, 7, 8, 9, 10, 11, 12, 14, 15, 16, 17, 18, 19, 21 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z328" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистральная көшесі: 39, 43, 45, 47 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z329" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная көшесі: 2, 3, 4, 4А, 5, 6, 6А, 12, 23, 25 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z330" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мәншүк Маметова көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 16, 17, 18, 19, 19А, 20, 22, 23, 24, 26, 28, 30, 31, 32, 68 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z331" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14/1, 15, 16, 17, 18, 19, 19А, 21, 22 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z332" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пахотная көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z333" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовая көшесі: 1, 2, 3, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 14А, 15, 16, 16А, 17, 17А, 18, 19, 21, 22, 23, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 33, 33/1, 35, 37, 41, 43, 45, 47, 49, 50, 51 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z334" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Молодежный тұйық көшесі: 1, 3, 4, 5, 6, 7, 8, 8/1 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z335" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Гаражный тұйық көшесі: 2, 3, 4, 8 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z336" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Садовый тұйық көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z337" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степная көшесі: 2, 4, 6, 8, 10, 12, 14, 16, 18 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z338" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктем көшесі: 7, 7/1, 7/2, 8, 9, 11, 12, 13, 16, 17, 22А, 26 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z339" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьный тұйық көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13А, 14, 15 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z340" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Крестьянский тұйық көшесі, 3, 7 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z341" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Придолинская станциясы: 1, 1/1, 1/2, 2, 2/1, 3, 6 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z342" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №348 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z343" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Новодолинский кенті, Бобух көшесі, "Қарағанды облысы білім басқармасының Шахтинск қаласы білім бөлімінің "№11 жалпы білім беретін мектебі" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z344" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шекараларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z345" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бобух көшесі: 4, 17, 18, 19, 20, 21, 21А, 22, 24, 25, 26, 27, 28, 29, 30, 32, 34, 35, 36 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z346" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Водительская көшесі: 1, 3, 5, 6, 7, 8, 9 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z347" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистральная көшесі: 2, 3, 4, 6, 7, 8, 9, 10, 12, 14, 15, 16, 17, 17/1, 18, 20, 21, 22, 23, 23/1, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 40, 41, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74, 76, 78, 80, 82, 84, 86 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z348" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шахтерская көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z349" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесная көшесі: 3, 5, 7, 9, 11, 11А, 13, 15, 17, 21, 21/1, 21А, 22, 23, 23/1, 24, 25, 26, 27, 27А, 28, 29, 30, 31, 32, 34, 36, 38, 40, 42, 44, 46, 48, 50, 52, 54, 56, 58, 60, 62, 64, 66, 68, 70, 72, 74 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z350" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проходческая көшесі: 1, 3, 5, 7, 9, 10, 11, 13, 15, 18, 20, 21, 22, 29 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z351" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Придолинская көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 37Б, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z352" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Григорий Потанин көшесі: 1, 2, 3, 5, 6, 7, 9, 10, 11, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 83, 84, 85, 86, 87, 88 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z353" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сәкен Сейфуллин көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 70, 71, 72, 73, 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 85, 86 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z354" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлия Молдағулова көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 48А, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 59, 60, 61, 62, 63, 64, 65, 66, 67, 68, 69, 71, 73, 75, 77, 79, 79А, 81, 83, 85 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z355" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Поселковая көшесі: 2, 3, 4, 5, 6, 6А, 7, 8, 9, 10, 11, 12, 13, 15, 17 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z356" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средняя көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11,12, 14, 16, 31 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z357" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Центральная көшесі: 2, 6, 8, 10, 12, 14, 16, 18, 20, 22, 24;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z358" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Советская көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45, 46, 47, 48, 49, 50, 51, 52, 53, 54, 55, 57, 58, 59, 60, 61, 63, 65, 67, 69, 71, 73, 75, 77, 79, 81, 83, 85 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z359" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медицинский тұйық көшесі: 3, 5, 7 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z360" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лесной тұйық көшесі: 1, 2, 9 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z361" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средний тұйық көшесі: 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 14, 16 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z362" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Школьная көшесі: 7, 8, 9, 9/1, 11, 12А, 13, 13А, 14, 14А, 15, 16, 17, 18, 18А, 19, 20А, 21, 22, 28А, 30, 32 үйлер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z363" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дзержинский көшесі: 1, 1А, 3, 3А, 5А, 7, 7А, 9, 9А, 50 үйлер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z364" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №349 сайлау учаскесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z365" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сайлау учаскесінің орталығы: 101600, Қарағанды облысы, Долинка кенті, Мостовая көшесі, 6505 әскери бөлімінің батальоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z366" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...6904 lines deleted...]
-    </w:p>
+      Шекараларда:Долинка кентінің №6505 әскери бөлімінің батальоны. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>