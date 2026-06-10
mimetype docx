--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="549aeca" w14:textId="549aeca">
+    <w:p w14:paraId="f81b3f9" w14:textId="f81b3f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -555,107 +555,109 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қарағанды облысы бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z156" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Қарағанды облысының әкімдігінің 30.12.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда - Қарағанды облысының әкімдігінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 75/03</w:t>
+        <w:t>№ 24/02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қарағанды облысы бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың қағидалары (бұдан әрі - Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасының Заңының (бұдан әрі - Заң) 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -667,2048 +669,2508 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі №280 </w:t>
+        <w:t xml:space="preserve">, "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі №280 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19123 болып тіркелді) (бұдан әрі – Үлгілік қағидалар) сәйкес әзірленген және әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың тәртiбiн айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19123 болып тіркелді) (бұдан әрі – Үлгілік қағидалар), сондай-ақ Қазақстан Республикасы Кәсіпкерлік кодексінің 117-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін, оның ішінде мемлекеттік атаулы әлеуметтік көмек алушыларға қолдау көздейтін тетіктерді іске асыру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азық-түлiк тауарларының өңірлік тұрақтандыру қоры – Қарағанды облысы аумағында аграрлық азық-түлік нарығына реттеушілік әсер ету және азық-түлiк қауiпсiздiгiн қамтамасыз ету үшiн құрылған азық-түлiк тауарларының жедел қоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азық-түлiк тауарларының өңірлік тұрақтандыру қорын жаңарту - азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін оларды өткізу немесе жаңа сақталу мерзімімен немесе келесі жылдың жаңа егінінен дәл сондай көлемдегі азық-түлік тауарларын кейін жеткізе отырып, азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін оларды қайтару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) азық-түлік тауарларының өңірлік тұрақтандыру қорын қалыптастыру - сатып алу интервенциялары, азық-түлік тауарларының өңірлік тұрақтандыру қорына азық-түлік тауарларын орналастыру және сақтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) азық-түлік тауарларының өңірлік тұрақтандыру қорын пайдалану – тауар интервенцияларын жүргізу және азық-түлiк тауарларының өңірлік тұрақтандыру қорын жаңарту мақсатында азық-түлік тауарларының өңірлік тұрақтандыру қорынан азық-түлік тауарларын өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      6) сатып алу интервенциялары – облыс аумағында бағалар төмендеген кезде, Қазақстан Республикасының аумағында төтенше жағдай енгізілген кезде, сондай-ақ Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің немесе Қазақстан Республикасы Премьер-Министрінің тапсырмалары шеңберінде мамандандырылған ұйымдардың әлеуметтік маңызы бар азық-түлік тауарларын сатып алуы жөніндегі іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) арзандатылған баға – мемлекеттік атаулы әлеуметтік көмек алушылар әлеуметтік маңызы бар азық-түлік тауарларын әр адамға белгіленген шекті сауда үстемесі шегінде ай сайын белгіленетін жеңілдікпен сатып алатын баға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      7) тауар интервенциялары - бағалар өскен кезде ішкі нарықты тұрақтандыру мақсатында жүзеге асырылатын, азық-түлiк тауарларының өңірлік тұрақтандыру қорларынан ішкі нарықта азық-түлік тауарларын өткізу жөніндегі іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауыл шаруашылығы тауарын өндіруші (бұдан әрі - ауылшартауарынөндіруші) - ауыл шаруашылығы өнімін өндірумен айналысатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      8) тіркелген баға - өндіруге/сатып алуға, сақтауға, табиғи кемуге (кебуге), межелі орынға дейін жеткізуге кеткен шығындарды, сондай-ақ өнімнің өзіндік құнынан маржалық табысты ескере отырып, әлеуметтік маңызы бар азық-түлік тауарының бағасы;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "әлеуметтік әмиян" – жеке тұлғаларды мемлекеттік қолдау шаралары туралы хабарлауға (хабархат), есепке алуға және алуға (көрсетуге) арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      9) форвард - сатып алушы (немесе сатушы) болашақта келісілген шарттармен базалық активті сатып алудың (немесе сатудың) белгілі бір мерзімі өткеннен кейін өзіне міндеттеме алатын өндірістік қаржы құралы;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке тұлғаларды мемлекеттік қолдау шарасы – Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлерді және жеке практикамен айналысатын адамдарды, заң консультанттарын қоспағанда, жеке тұлғалардың бақуаттылығын арттыруға бағытталған мемлекеттік көрсетілетін қызметтер немесе өзге де мемлекеттік қолдау нысандары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      10) шекті сауда үстемесі – ішкі сауда субъектілерінің түпкілікті тұтынушыларға азық-түлік тауарларын өткізуі кезінде бағаны айқындау үшін қалыптастырылатын сауда үстемесі.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мамандандырылған ұйым – агроөнеркәсіптік кешен салаларын тұрақты дамыту, агроөнеркәсіптік кешен субъектілерін бәсекелестік нарықта жоқ немесе мардымсыз көрсетілетін жекелеген қызмет түрлерімен қамтамасыз ету мақсатында Қазақстан Республикасы Үкіметінің, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының немесе агроөнеркәсіптік кешен саласындағы ұлттық басқарушы холдингтің шешімі бойынша құрылған немесе өңірлердің экономикасын дамытуға жәрдемдесу үшін құрылған (әлеуметтік-кәсіпкерлік корпорациялар) ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сатып алу интервенциялары – облыс аумағында бағалар төмендеген кезде, Қазақстан Республикасының аумағында төтенше жағдай енгізілген кезде, сондай-ақ Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің немесе Қазақстан Республикасы Премьер-Министрінің тапсырмалары шеңберінде мамандандырылған ұйымдардың әлеуметтік маңызы бар азық-түлік тауарларын сатып алуы жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тауарларды қадағалаудың ақпараттық жүйесі – Ұлттық тауарлар каталогын қолдана отырып, әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асыру шеңберінде әлеуметтік маңызы бар азық-түлік тауарлары туралы ақпаратты жинауға және өңдеуге арналған тауарларды таңбалау және қадағалаудың ақпараттық жүйесінің кіші жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) тауар интервенциялары– бағалар өскен кезде ішкі нарықты тұрақтандыру мақсатында жүзеге асырылатын, азық-түлiк тауарларының өңірлік тұрақтандыру қорларынан ішкі нарықта азық-түлік тауарларын өткізу жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тіркелген баға - өндіруге/сатып алуға, сақтауға, табиғи кемуге (кебуге), межелі орынға дейін жеткізуге кеткен шығындарды, сондай-ақ өнімнің өзіндік құнынан маржалық табысты ескере отырып, әлеуметтік маңызы бар азық-түлік тауарының бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) форвард – сатып алушы (немесе сатушы) болашақта келісілген шарттармен базалық активті сатып алудың (немесе сатудың) белгілі бір мерзімі өткеннен кейін өзіне міндеттеме алатын туынды қаржы құралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) цифрлық азық-түлік ваучері – мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын сатып алу кезінде жеңілдік түрінде берілетін мақсатты қолма-қол ақшасыз қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) шекті сауда үстемесі – ішкі сауда субъектілерінің түпкілікті тұтынушыларға азық-түлік тауарларын өткізуі кезінде бағаны айқындау үшін қалыптастырылатын сауда үстемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктері осы Қағидаларына сәйкес жұргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерінің тиімді және уақтылы қолданылуын қамтамасыз ету мақсатында облыстың әкімі Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыруды қамтамасыз ету жөніндегі комиссияны (бұдан әрі - Комиссия) құрады және оның құрамын бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Облыс әкімінің орынбасары Комиссияның төрағасы болып табылады, ал Қарағанды облысы әкімдігінің агроөнеркәсіптік кешен саласындағы, кәсіпкерлік қызмет саласындағы, халықты әлеуметтік қорғау саласындағы мемлекеттік органдардың қызметкерлері, сондай-ақ жеке кәсіпкерлік субъектілерінің бірлестіктері мен қоғамдық ұйымдардың өкілдері Комиссия мүшелері болып табылады. Комиссия өз қызметін тұрақты негізде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссияның сандық құрамы тақ болуы және кемінде тоғыз адамнан тұруы тиіс. Бұл ретте комиссия мүшелерінің үштен екісі жеке кәсіпкерлік субъектілері бірлестіктерінің және қоғамдық ұйымдардың өкілдері болуы тиіс. Комиссия хатшысы оның мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комиссияның құзыретіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарағанды облысында әлеуметтік маңызы бар азық-түлік тауарларына тұрақтандыру тетіктерін іске асыру туралы шешім қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азық-түлік тауарларының тұрақтандыру қорларын құру және пайдалану тетігін іске асыру мақсатында азық-түлік тауарларының тұрақтандыру қорына сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Қағидаларға сәйкес қарыз беру үшін кәсіпкерлік субъектісін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесін анықтау жөніндегі мамандандырылған ұйымның ұсыныстарын қарау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссияның құрылуы мен жұмысын ұйымдастыруды Қарағанды облысының әкімдігі қамтамасыз етеді (бұдан әрі - облыс әкімдігі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру үшін облыс әкімдігі әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдардан әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шарт жасасу жолымен көрсетілетін қызметтерді сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шарттың қолданылу мерзімі аяқталғанға дейінгі үш жылдық кезеңге облыс әкімдігі мамандандырылған ұйыммен тұрақтандыру қорының заттай және ақшалай мәндегі өтпелі активтері туралы міндеттемелері көрсетілген қосымша келісім жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру қоры таратылған жағдайда, мамандандырылған ұйым азық-түлік тауарларын сатып алу үшін пайдаланылған бюджет қаражатының жергілікті бюджетке қайтарылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мамандандырылған ұйымның шешімі бойынша азық-түлік тауарларын өткізу сатып алу бағасынан төмен баға бойынша жүзеге асырылса, онда соманың қайтарылуы сатып алу және өткізу бағаларының айырмасын шегере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мамандандырылған ұйымның тұрақтандыру қорын пайдалану кезінде туындаған ұстеме, коммуналдық және өзге де шығыстары азық-түлік тауарларына белгіленген және нарықтық бағалар арасындағы айырма есебінен жыл сайын жабылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдардың тізбесін Заңның 6-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мамандандырылған ұйым облыс әкімдігіне электрондық құжат айналымы, пошта байланысы арқылы не облыс әкімдігінің кеңсесі арқылы қолма-қол осы Қағидаларға қосымшаға сәйкес нысан бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Мамандандырылған ұйымдар облыс әкімдігіне электрондық құжат айналымы, пошта байланысы арқылы не облыс әкімдігінің кеңсесі арқылы қолма-қол осы Қағидаларға </w:t>
+      Облыс әкімдігі Қазақстан Республикасының Ауыл шаруашылығы министрлігіне және Сауда және интеграция министрлігіне әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру тетіктерінің іске асырылу барысы туралы ақпаратты осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпаратты ұсынады.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша электрондық құжат айналымы арқылы ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру бойынша тетіктерді іске асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік маңызы бар азық-түлік тауарларының нарығын тұрақтандыру мақсатында облыс әкімдігі әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандырудың мынадай тетіктерін іске асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрақтандыру қорларының қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілеріне, оның ішінде мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын өткізу үшін қарыз беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыруды қаржыландыру көзі облыс әкімдігі бөлетін, оның ішінде бұрын азық-түлік тауарларының өңірлік тұрақтандыру қорын қалыптастыруға бөлінген ақшалай қаражат болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Азық-түлік тауарларының тұрақтандыру қорын қалыптастыру шеңберінде әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін қайта өңдеуші кәсіпорындарды қаржыландыру белгіленген бағаны белгілей отырып, форвардты қолданумен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форвардтық қаржыландыру әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарына форвардтық шарттың жалпы сомасының 70 (жетпіс) пайызынан аспайтын алдын ала төлем жасау және өнім жеткізілгеннен кейінгі түпкілікті есеп айырысу шарттарымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Форвардтық шарттар шеңберінде сатып алынатын әлеуметтік маңызы бар азық-түлік тауарларының көлемі Комиссия шешіміне сәйкес өңірлік сұраныс негізінде облыс халқының (қалалық немесе жалпы) үш айлық қажеттілігінің 50 пайызына дейін қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мамандандырылған ұйым ауылшартауарөндірушілерді форвардтық шарттар шеңберінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы қаржы жылының 1 қазанына дейін келесі жылдың көктемгі-жазғы кезеңінде халықты ерте пісетін көкөніс өнімдерімен қамтамасыз ету үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы қаржы жылының 1 ақпанына дейін келесі жылдың қысқы-көктемгі кезеңінде халықты көкөніс өнімдерімен қамтамасыз ету үшін қаржыландыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мамандандырылған ұйым көкөніс өнімдерін сатуды бастағанға дейін ауылшартауарынөндірушілерде немесе басқа қоймаларда сақтауды жүзеге асырады. Сақтау шығындарын есептеу жергілікті атқарушы органдардың өңірдегі сақтаудың ұқсас түрлеріндегі сақтаудың орташа құны туралы деректері негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Белгіленген бағаны бекіте отырып, форвард шеңберінде сатып алынған әлеуметтік маңызы бар азық-түлік тауарларын жеткізу мамандандырылған ұйым облыстың жергілікті атқарушы органымен бірлесіп бекіткен кесте және белгіленген көтерме/бөлшек сауда бағалары арқылы, оның ішінде көкөніс өнімдерін маусымаралық кезеңде (қысқы-көктемгі кезең: қаңтар, ақпан, наурыз; көктемгі-жазғы кезең: сәуір, мамыр, маусым) немесе ішкі нарыққа реттеуші әсер ету қажет болған жағдайда басқа кезеңдерде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мамандырылған ұйым бағаны тұрақтандыру мақсатында сатып алатын көкөніс өнімдерінің (қырыққабат, картоп, пияз, сәбіз) көлемі Комиссияның шешіміне сәйкес өңірлік сұраныс негізінде облыс, республикалық маңызы бар қала, астана халқының (қалалық немесе жалпы) үш айлық қажеттілігінің кемінде 30 пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Мамандандырылған ұйым облыс әкімінің агроөнеркәсіптік кешен саласындағы мемлекеттік органымен бірлесіп, ауыл шаруашылығы өнімін өндірушілердің қызметіне мониторинг жүргізеді, ол форвардтық шарт жасалған сәттен бастап көкөніс өнімін өндіру циклының барлық кезеңдерінде, егістікке шығумен қоса жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Облыс әкімдігі Қазақстан Республикасының ауыл шаруашылығы және сауда және интеграция министрліктеріне электрондық құжат айналымы арқылы осы Қағидаларға </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+      23. Әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері шеңберінде сатып алынатын әлеуметтік маңызы бар азық-түлік тауарлары "Тамақ өнімдерінің қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес оны сақтау, тасымалдау және өткізу кезінде тамақ өнімдерінің қауіпсіздігіне қойылатын талаптарға сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) Облыс әкімдігі мамандырылған ұйыммен бірлесіп бұқаралық ақпарат құралдары, әлеуметтік желілер, жергілікті атқарушы орган мен мамандырылған ұйымның ресми сайттары арқылы халыққа мынадай ақпаратты жеткізу бойынша ақпараттық жұмыс жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарының, тауарлық интервенцияларды жүзеге асыратын сауда объектілерінің орналасқан жерлері тізбесін, көрсете отырып, форвардтық сатып алуды жүргізу тәртібі, оның басталғаны және нәтижелері туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілерінің, әлеуметтік маңызы бар азық-түлік тауарларын белгіленген бағамен өткізетін сауда объектілерінің орналасқан жерлері тізбесін көрсете отырып, кәсіпкерлік субъектілеріне қарыз беру тәртібі, оны берудің басталғаны және нәтижелері туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын "әлеуметтік әмиян" арқылы цифрлық азық-түлік ваучерлерін пайдалана отырып арзандатылған бағамен өткізетін және кәсіпкерлік субъектілерінің сауда объектілерінің орналасқан жерлері тізбесін көрсете отырып, кәсіпкерлік субъектілеріне қарыз беру тәртібі, сондай-ақ оны іске асырудың басталғаны және нәтижелері туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру тетіктерінің іске асырылу барысы туралы ақпаратты мамандандырылған ұйым сауда қызметін реттеу саласындағы уәкілетті мемлекеттік органның тауарларды қадағалау ақпараттық жүйесіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Үлгілік қағидаларымен регламенттелмеген әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асырудың ерекшеліктері (егжей-тегжейлері) осы әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асыру осы қағидаларында айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру бойынша тетіктерді іске асыру тәртібі</w:t>
-[...363 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+        <w:t xml:space="preserve"> 3-тарау. Азық-түлік тауарларының өңірлік тұрақтандыру қорлары қызметінің тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Азық-түлік тауарларының тұрақтандыру қорларының қызметі өңірлік тұрақтандыру қорын қалыптастыру және пайдалану жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Азық-түлік тауарларының тұрақтандыру қорын қалыптастыру мен пайдалану жөніндегі тетікті іске асыру мақсатында Комиссия сұраныс пен ұсыныстың өңірлік балансының (өндіріс көлемі, азық-түлік тауарларымен қамтамасыз етілуі, олардың тауарларының жылжытылуы, запастардың болуы), егіс алаңдары (жоспарлы), егіннің болжамды шығымы, өткен күнтізбелік жыл ішінде қалыптасқан бағалар туралы мәліметтердің, сондай-ақ өзге де мәліметтер негізінде азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алынатын азық-түлік тауарларының тізбесін, сондай-ақ шекті сауда үстемесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастыру кезінде бюджеттік қаражаттың 70 (жетпіс) пайызы форвардтық шарттар шеңберінде ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарына бағытталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алуға қажетті әлеуметтік маңызы бар азық-түлік тауарларының тізбесі сауда қызметін реттеу саласындағы уәкілетті орган бекітетін әлеуметтік маңызы бар азық-түлік тауарлары тізбесінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. Әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері шеңберінде сатып алынатын әлеуметтік маңызы бар азық-түлік тауарлары "Тамақ өнімдерінің қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+      31. Мамандандырылған ұйым өткізетін әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесі "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңы 19-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Статистикалық жұмыстар жоспарына сәйкес тиісті облыстың, мемлекеттік статистика органдары қалыптастыратын әлеуметтік маңызы бар азық-түлік тауарларына бөлшек сауда бағаларының ресми нарықтық мәндерінен 10 немесе одан да көп пайызға төмен бағаларды ұстап тұру ескеріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Комиссия Қарағанды облысының әкіміне сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін бекіту туралы ұсынымдар енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Облысы әкімдігі Комиссияның ұсынымы негізінде сатып алынатын азық-түлік тауарларының тізбесін және шекті сауда үстемесін бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Өңірлік тұрақтандыру қорын қалыптастыру кезінде әлеуметтік маңызы бар азық-түлік тауарларын сатып алу тікелей өндірушілерден, оның ішінде ауыл шаруашылығы тауарын өндірушіде сақтау мүмкіндігі бар форвардтық шарттар мен офтейк-келісімшарттар жасасу арқылы жүзеге асырылады. Егер өндіруші өнімді өткізуді тікелей жүзеге асырмаса, әлеуметтік маңызы бар азық-түлік тауарларын азық-түлік тауарларын өткізуге маманданған көтерме сауда жеткізушілерінен (дистрибьютерлерден), сондай-ақ мамандандырылған ұйымнан сатып алу жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Азық-түлiк тауарларының өңірлік тұрақтандыру қорларына сатып алынатын әлеуметтік маңызы бар азық-түлік тауарлары техникалық регламенттердің талаптарына сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Әлеуметтік маңызы бар азық-түлік тауарларын тұрақтандыру қорларына сатып алу кезінде мамандандырылған ұйым ауыл шаруашылығы тауарын өндірушілердің, қайта өңдеу кәсіпорындарының, азық-түлік тауарларын өткізуге маманданған көтерме жеткізушілердің (дистрибьюторлардың) қаржылық тұрақтылығына талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ауыл шаруашылығы тауарын өндіруші (қайта өңдеу кәсіпорны, азық-түлік тауарларын өткізуге маманданған көтерме жеткізуші (дистрибьютор)) салықтар мен бюджетке міндетті төлемдер, бірыңғай жинақтаушы зейнетақы қорына міндетті зейнетақы жарналары бойынша, сондай-ақ екінші деңгейдегі банктер, банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар берген кредиттер (қарыздар) бойынша мерзімі өткен берешектің және мамандандырылған ұйым алдындағы орындалмаған міндеттемелердің, сондай-ақ атқару құжаттары бойынша орындалмаған міндеттемелердің, кәсіпкерлік субъектісінің мүлкіне шектеулер мен ауыртпалықтардың жоқтығы бойынша жиынтық талаптарға сәйкес келсе, онда қаржылық тұрақты болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Мамандандырылған ұйым статистикалық деректер және басқа да көздер негізінде өңірдің азық-түлік тауарларының ішкі нарығына және агроөнеркәсіптік кешен өнімдерінің нарықтарына тұрақты негізде талдау (өндіріс көлемі және азық-түлік тауарларымен қамтамасыз етілуі, олардың тауарларының жылжытылуы, запастардың, бағалардың болуы) жүргізеді, өңірлік тұрақтандыру қорына сатып алынатын азық-түлік тауарларының көлемін айқындайды және сатып алу интернвенциялары туралы шешімді қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мамандандырылған ұйымның сатып алу интервенциялары туралы шешімі әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін тиімді және уақтылы қолдануды қамтамасыз ету мақсатында қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Өңірлік тұрақтандыру қорын пайдалануды тауар интервенцияларын жүргізу және азық-түлік тауарларын жаңарту жолымен мамандандырылған ұйым жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Мамандандырылған ұйым аграрлық азық-түлік нарығына реттеушілік ықпал ету қажет баға деңгейінің көтерілуі жағдайында, 2 (екі) жұмыс күнінен кешіктірмей, тауар интервенцияларын жүргізу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Мамандандырылған ұйым өңірлік тұрақтандыру қорын уақтылы жаңарту мақсатында тұрақты негізде өңірлік тұрақтандыру қорының азық-түлік тауарларының сақталу мерзімдерін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Өңірлік тұрақтандыру қорын жаңарту азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін өңірлік тұрақтандыру қорынан азық-түлік тауарларын өткізу немесе кейін дәл сондай көлемдегі жаңа сақталу мерзімімен немесе келесі жылғы жаңа шығымнан азық-түлік тауарларын жеткізе отырып, азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін азық түлік тауарларын қайтару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Өңірлік тұрақтандыру қорының азық-түлік тауарларын тауар интервенциялары, азық-түлік тауарларын жаңарту үшін мамандандырылған ұйымдар өздердерінің өткізу нүктелері және (немесе) азық-түлік тауарларын өткізетін сауда объектілері арқылы, сондай-ақ өңдеу кәсіпорындары шекті сауда үстемесі шегінде әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін өткізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Бұл ретте өңдеу кәсіпорны өндірген дайын азық-түлік тауарының бағасы облыс әкімдігімен бекіткен шекті рұқсат етілген бөлшек сауда бағасынан аспайды және мамандандырылған ұйымның өңдеу кәсіпорнымен жасасқан өткізу туралы шартында айтылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Облыс әкімдігі мамандандырылған ұйыммен бірлесіп тауар интервенцияларын жүзеге асыратын сауда объектілерінің орналасқан жері, сондай-ақ кәсіпкерлік субъектілеріне қарыз беру тәртібі туралы ақпаратты бұқаралық ақпарат құралдары, жергілікті атқарушы органның және мамандандырылған ұйымның ресми сайттары арқылы халықтың назарына жеткізу бойынша ақпараттық жұмыс жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Азық-түлік тауарларының өңірлік тұрақтандыру қорлары қызметінің тәртібі</w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+        <w:t xml:space="preserve"> 4-тарау. Кәсіпкерлік субъектілеріне қарыз беру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Облыс әкімдігі әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру мақсатында мамандандырылған ұйымдар арқылы кәсіпкерлік субъектілеріне Комиссия сұраныс пен ұсыныстың өңірлік теңгерімі (өндіріс көлемі мен азық-түлік тауарларымен қамтамасыз етілу, олардың қозғалысы, қорлардың болуы), егіс алқаптары (жоспарлы), болжамды өнім, өткен күнтізбелік жылдағы қалыптасқан бағалар, мемлекеттік атаулы әлеуметтік көмек алушылардың саны туралы мәліметтер және өзге де деректер негізінде айқындайтын азық-түлік тауарларының тізбесіне сәйкес қарыз береді. Қарызды беру қайтарымдылық, қамтамасыз етілу және ақылылық шарттарында қарыз шарты жасасу жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Кәсіпкерлік субъектілеріне қарыз беру кезінде бюджеттік қаражаттың 70 (жетпіс) пайызы ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарына бағытталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Бағаны тұрақтандыру мынадай жолдармен қамтамасыз етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандандырылған ұйымның әлеуметтік маңызы бар азық-түлік тауарларына төмендетілген бөлшек/көтерме бағаларды белгілеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар азық-түлік тауарларын мемлекеттік атаулы әлеуметтік көмек алушыларға цифрлық азық-түлік ваучерлерін пайдалана отырып арзандатылған бағамен өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Мемлекеттік атаулы әлеуметтік көмек алушыларға монетарлық емес мемлекеттік қолдау көрсету мақсатында мамандандырылған ұйым кәсіпкерлік субъектілеріне (сауда объектілеріне) тиісті өңірдегі мемлекеттік атаулы әлеуметтік көмек алушылардың санын ескере отырып, Әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін іске асыруды қамтамасыз ету жөніндегі комиссия айқындайтын әлеуметтік маңызы бар азық-түлік тауарларын өткізу үшін қарыздар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік атаулы әлеуметтік көмек алушылардың саны мен мәртебелері туралы деректерді өзектендіруді халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік орган автоматтандырылған ақпараттық жүйеде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік атаулы әлеуметтік көмек алушыға электрондық үкімет порталының eGov Mobile қосымшасы арқылы SMS-хабарлама түрінде хабарландыру жіберіледі, онда цифрлық азық-түлік ваучерін алуға келісімін не бас тартуын растау сұралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісім расталған жағдайда цифрлық азық-түлік ваучері "әлеуметтік әмиян" арқылы есепке алынады және тек әлеуметтік маңызы бар азық-түлік тауарларын арзандатылған бағамен сатып алу үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық азық-түлік ваучерлері ай сайын, есептік айдың алдындағы айдың соңғы күніне мемлекеттік атаулы әлеуметтік көмек алушылар болып табылатын отбасының әрбір мүшесіне бір айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларына ақы төлеу сауда объектісінің кассалық жабдығында QR-кодты оқу (сканерлеу) арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларының бүкіл тізбесін іске асыру цифрлық азық-түлік ваучері есебінен берілетін жеңілдік ескеріле отырып, арзандатылған бағамен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларын таңбалау оларды сәйкестендіруге арналған арнайы жапсырмалармен (стикерлермен) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кассалық жабдықты "әлеуметтік әмиянмен" интеграциялау жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды арзандатылған бағамен өткізу туралы есеп мынадай тәртіппен ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандырылған ұйымдар жиынтық есептерді электрондық нысанда облыс әкімдігіне жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) облыс әкімдігі Қазақстан Республикасының Сауда және интеграция министрлігіне және Қазақстан Республикасының Ауыл шаруашылығы министрлігіне жинақталған ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Бағаларды тұрақтандыру мамандандырылған ұйымның әлеуметтік маңызы бар азық-түлік тауарларына белгіленген төмендетілген бөлшек/көтерме бағаларды белгілеу жолымен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Қарыз беру үшін кәсіпкерлік субъектісін Комиссия айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кәсіпкерлік субъектілеріне қарыз беру үшін әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру мақсатында мынадай бірыңғай талаптар (өлшемшарттар) белгіленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңды тұлға немесе дара кәсіпкер ретінде мемлекеттік тіркеудің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңнамасына сәйкес төлеу мерзімі кейінге қалдырылған жағдайларды қоспағанда, кәсіпкерлік субъектісінен алынған құжаттарды қарау күніне салықтар және бюджетке төленетін басқа да міндетті төлемдер және бірыңғай жинақтаушы зейнетақы қорына төленетін міндетті зейнетақы жарналары бойынша берешектің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар берген кредиттер (қарыздар) бойынша мерзімі өткен берешектің болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) меншік құқығында немесе өзге де заңды негізде (жалға алу/өтеусіз пайдалану/сенімгерлік басқару) азық-түлік тауарларын тиісті сақтауға және азық-түлік тауарларымен сатып алу, дайындық, тарату операцияларын орындауға арналған қойма үй-жайлары мен арнайы жабдығы бар үй-жайлардан тұратын инфрақұрылымдық сауда-логистикалық кешеннің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мамандандырылған ұйым алдында орындалмаған міндеттемелердің, сондай-ақ атқарушылық құжаттар бойынша орындалмаған міндеттемелердің, кәсіпкерлік субъектісінің мүлкіне шектеулер мен ауыртпалықтардың болмауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      27. Азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алуға қажетті әлеуметтік маңызы бар азық-түлік тауарларының тізбесі Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 11 мамырдағы № 166-НҚ бұйрығымен бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №32474 болып тіркелді) </w:t>
-[...721 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+      7) осы осы қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес міндеттемелердің орындалуын қамтамасыз етудің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Кәсіпкерлік субъектілерінен өтінімдерді қабылдауды мамандандырылған ұйым жүзеге асырады және Қағидалардың талаптарына сәйкестігін тексергеннен кейін Комиссияның отырысына шығару үшін облыс әкімдігіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Комиссия кәсіпкерлік субъектісін айқындағаннан кейін мамандандырылған ұйым кәсіпкерлік субъектісіне қарыз береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Кәсіпкерлік субъектісі мамандандырылған ұйымның қарызын қайтару бойынша міндеттемелерінің орындалуын қамтамасыз етеді. Міндеттемелердің орындалуы кепіл, банктік кепілдендіру, үшінші тұлғалардың кепілдік/кепілгерлігі түрінде қамтамасыз етіледі. Міндеттемелердің орындалуын қамтамасыз ету заңнамада көзделген жазбаша нысанда ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Қарыз беру шарттары мамандандырылған ұйым мен кәсіпкерлік субъектісі арасында жасалатын қарыз шартында белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Қарыз шарттарында әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру мақсатында кәсіпкерлік субъектілерінің мамандандырылған ұйыммен келісу бойынша әлеуметтік маңызы бар азық-түлік тауарларын өткізу графигін қалыптастыру, әлеуметтік маңызы бар азық-түлік тауарларын белгіленген бағамен толық көлемде өткізу; әлеуметтік маңызы бар азық-түлік тауарларын өткізу фактісін растайтын құжаттарды ұсыну жөніндегі міндеттемелері көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген міндеттемелерді орындау бөлігінде қарыз шарты талаптарының орындалмауы немесе тиісінше орындалмауы қарыз шартын елеулі түрде бұзу деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Қарыз мерзімі өткен берешекті қайта қаржыландыруға берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Қарыз тек ұлттық валютада беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2768,90 +3230,90 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>әлеуметтік маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азық-түлік тауарларына</w:t>
+              <w:t>азық-түлік тауарларына бағаларды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бағаларды тұрақтандыру</w:t>
+              <w:t>тұрақтандыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тетіктерін іске асырудың</w:t>
+              <w:t>тетіктерін іске асырудың қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2878,308 +3340,308 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы ауыл шаруашылығы және сауда және интеграция министрліктеріне</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ӘМАТ нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: апта сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___жылғы_________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйым (бұдан әрі – мамандандырылған ұйым), Қарағанды облысы әкімдігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандандырылған ұйым Қарағанды облысы әкімдігіне апта сайын сәрсенбі күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарағанды облысы әкімдігі Қазақстан Республикасы ауыл шаруашылығы және сауда және интеграция министрліктеріне апта сайын бейсенбі күндері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес-сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3201,70 +3663,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдіс: электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -4531,8809 +4993,50 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...8757 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -13711,70 +5414,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -14612,7176 +6315,285 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...6857 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="119"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасы___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты және әкесінің аты (бар болса), тегі (электрондық цифрлық қолтаңбасы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20___ жылғы "____" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22107,31 +6919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>