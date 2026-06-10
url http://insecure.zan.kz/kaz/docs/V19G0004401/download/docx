--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="910ceab" w14:textId="910ceab">
+    <w:p w14:paraId="850f63a" w14:textId="850f63a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жамбыл облысының (қаланың, ауданның) Құрметті азаматы" атағын беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жамбыл облыстық мәслихатының 2019 жылғы 12 қарашадағы № 40-3 шешімі. Жамбыл облысының Әділет департаментінде 2019 жылғы 15 қарашада № 4401 болып тіркелді</w:t>
+        <w:t>Жамбыл облыстық мәслихатының 2019 жылғы 12 қарашадағы № 40-3 шешімі. Жамбыл облысының Әділет департаментінде 2019 жылғы 15 қарашада № 4401 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
@@ -335,168 +335,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
-        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Облыстық мәслихаттың </w:t>
-[...56 lines deleted...]
-              <w:t>      хатшысы</w:t>
+              <w:t>      Облыстық мәслихаттың хатшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1952,626 +1895,911 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Тиісті мәслихаттың Атақ беру туралы шешімі бұқаралық ақпарат құралдарында жарияланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Төсбелгі мен куәлікті тапсыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z68" w:id="48"/>
-[...15 lines deleted...]
-      27. "Жамбыл облысының (қаланың, ауданның) Құрметті азаматы" төсбелгісін, куәлігін, ескерткіш лентасын тапсыру облыс (қала, аудан) әкімімен және тиісті мәслихат хатшысымен салтанатты жағдайда жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Жамбыл облысының (қаланың, ауданның) Құрметті азаматы" төсбелгісін, куәлігін, ескерткіш лентасын тапсыру облыс (қала, аудан) әкімімен және тиісті мәслихат төрағасымен салтанатты жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгерістер енгізілді - Жамбыл облысы мәслихатының 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Атақ беру туралы куәлікке облыс (қала, аудан) әкімі және тиісті мәслихат төрағасы қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z69" w:id="49"/>
-[...15 lines deleted...]
-      28. Атақ беру туралы куәлікке облыс (қала, аудан) әкімі және тиісті мәслихат хатшысы қол қояды.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгерістер енгізілді - Жамбыл облысы мәслихатының 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Атақ алған тұлғалар куәлік пен төс белгінің сақталуын қамтамасыз етулері тиіс. Атақ берілгендігін растайтын құжаттар жоғалған жағдайда, оны иеленген тұлға өзінің құқықтарын сақтап қалады және оған атақ беру туралы құжаттардың көшірмелері тиісті мәслихаттың шешімімен беріледі, ал төсбелгі қайталап берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z70" w:id="50"/>
-[...15 lines deleted...]
-      29. Атақ алған тұлғалар куәлік пен төс белгінің сақталуын қамтамасыз етулері тиіс. Атақ берілгендігін растайтын құжаттар жоғалған жағдайда, оны иеленген тұлға өзінің құқықтарын сақтап қалады және оған атақ беру туралы құжаттардың көшірмелері тиісті мәслихаттың шешімімен беріледі, ал төсбелгі қайталап берілмейді.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Атақ өмірлік болып табылады. Оның берілуі туралы құжаттар және төсбелгі отбасына естелік ретінде сақтауға қалдырылады немесе мұрагерлерінің келісімі бойынша жергілікті мұражайға өткізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z71" w:id="51"/>
-[...15 lines deleted...]
-      30. Атақ өмірлік болып табылады. Оның берілуі туралы құжаттар және төсбелгі отбасына естелік ретінде сақтауға қалдырылады немесе мұрагерлерінің келісімі бойынша жергілікті мұражайға өткізілуі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Облыстың (қаланың, ауданның) құрмет кітабына Атаққа ие болған азаматтардың аттарын тіркеу осы Қағидалардың 6 тарауында айқындалған тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z72" w:id="52"/>
-[...15 lines deleted...]
-      31. Облыстың (қаланың, ауданның) құрмет кітабына Атаққа ие болған азаматтардың аттарын тіркеу осы Қағидалардың 6 тарауында айқындалған тәртіппен жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Атақ беру мәселелері жөніндегі құжаттамаларды жүргізу және есепке алу, дипломдарды, куәліктерді және төсбелгілерді, ескерткіш ленталарын, облыстың (қаланың, ауданның) Құрмет кітабын әзірлеу және ресімдеу, талапқа сай сақтау Жамбыл облысы әкімдігінің ақпарат және қоғамдық даму басқармасымен (қала, аудан әкімдігінің ішкі саясат бөлімімен) жүзеге асырылады. Облыстың (қаланың, ауданның) құрмет кітабын, төсбелгілер мен оларға куәліктерді, дайындау шығындарын қаржыландыру тиісті жергілікті бюджеттің есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармаққа өзгерістер енгізілді - Жамбыл облысы мәслихатының 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Құрметті азаматтар тиісті мәслихат немесе тиісті әкімдік тарапынан мемлекеттік мерекелерге, Жамбыл облысының (қаланың, ауданның) күніне және басқа да маңызды оқиғаларға арналған шараларға құрметті қонақ ретінде шақырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z73" w:id="53"/>
-[...15 lines deleted...]
-      32. Атақ беру мәселелері жөніндегі құжаттамаларды жүргізу және есепке алу, дипломдарды, куәліктерді және төсбелгілерді, ескерткіш ленталарын, облыстың (қаланың, ауданның) Құрмет кітабын әзірлеу және ресімдеу, талапқа сай сақтау облыс (қала, аудан) әкімдігінің тиісті ішкі саясат басқармасымен (бөлімімен) жүзеге асырылады. Облыстың (қаланың, ауданның) құрмет кітабын, төсбелгілер мен оларға куәліктерді, дайындау шығындарын қаржыландыру тиісті жергілікті бюджеттің есебінен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Атақтан айыру негіздемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z74" w:id="54"/>
-[...15 lines deleted...]
-      33. Құрметті азаматтар тиісті мәслихат немесе тиісті әкімдік тарапынан мемлекеттік мерекелерге, Жамбыл облысының (қаланың, ауданның) күніне және басқа да маңызды оқиғаларға арналған шараларға құрметті қонақ ретінде шақырылады.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Атақ берілген азамат тиісті мәслихаттың шешімімен мына жағдайда атақтан айрылуы мүмкін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z75" w:id="55"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Атақтан айыру негіздемелері</w:t>
+    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қылмыс жасағаны үшін соттың айыптау үкімі заңды күшіне енгенде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z76" w:id="56"/>
-[...15 lines deleted...]
-      34. Атақ берілген азамат тиісті мәслихаттың шешімімен мына жағдайда атақтан айрылуы мүмкін:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) атақ беру туралы қолдау хат енгізген құзырлы органның ұсынымы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z77" w:id="57"/>
-[...15 lines deleted...]
-      1) қылмыс жасағаны үшін соттың айыптау үкімі заңды күшіне енгенде;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша қоғамның айрықша назарын аударған өрескел іс-әрекет жасағаны үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z78" w:id="58"/>
-[...15 lines deleted...]
-      2) атақ беру туралы қолдау хат енгізген құзырлы органның ұсынымы</w:t>
+    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Атағынан айыру жағдайында, Атақтан айырылатын тұлғадан куәлігі, төсбелгісі, құрмет лентасы қайтарылады, сонымен бірге облыстың (қаланың, ауданың) Құрмет Кітабында тиісті жазба жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z79" w:id="59"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша Атақтан айырылған азамат қайталап атақ беруге ұсыныла алмайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Заңсыз сотталған және толық ақталған азаматтардың Атаққа ие болу құқықтары сот шешімімен қалпына келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. "Құрмет кітабын" жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
-[...15 lines deleted...]
-      37. Заңсыз сотталған және толық ақталған азаматтардың Атаққа ие болу құқықтары сот шешімімен қалпына келтіріледі.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. 1999 жылдан бастап берілген Жамбыл облысының (қаланың, ауданның) құрметті азаматтарының есімі "Құрмет кітабына" каллиграфиялық жазумен хронологиялық тәртіппен енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6. "Құрмет кітабын" жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. "Құрмет кітабы" тікбұрышты, өлшемдері 30х40 см болуы керек. Мұқабасы қанық қоңыр былғары түстен жасалып, оюлары ұлттық нақышта (қошқар мүйіз) күміс немесе алтын жалатылған болуы қажет. Мұқабаның ортасында "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" эмальмен басылған төсбелгі орнатылады (қалалар және аудандар төсбелгілері "Облыстың құрметті азаматы" төсбелгісіне сәйкестендірілуі керек).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
-[...15 lines deleted...]
-      38. 1999 жылдан бастап берілген Жамбыл облысының (қаланың, ауданның) құрметті азаматтарының есімі "Құрмет кітабына" каллиграфиялық жазумен хронологиялық тәртіппен енгізіледі.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кітаптың сипаттамасы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
-[...15 lines deleted...]
-      39. "Құрмет кітабы" тікбұрышты, өлшемдері 30х40 см болуы керек. Мұқабасы қанық қоңыр былғары түстен жасалып, оюлары ұлттық нақышта (қошқар мүйіз) күміс немесе алтын жалатылған болуы қажет. Мұқабаның ортасында "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" эмальмен басылған төсбелгі орнатылады (қалалар және аудандар төсбелгілері "Облыстың құрметті азаматы" төсбелгісіне сәйкестендірілуі керек).</w:t>
+    <w:bookmarkStart w:name="z87" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кітаптың арнайы кітап салғышы болуы қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
-[...15 lines deleted...]
-      Кітаптың сипаттамасы:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мұқабаның ішкі беті ақ түсті болуы қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
-[...15 lines deleted...]
-      кітаптың арнайы кітап салғышы болуы қажет;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші беті – таза (бөлу беті) болуы қажет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
-[...15 lines deleted...]
-      мұқабаның ішкі беті ақ түсті болуы қажет;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бетінде – "Жамбыл облысының құрметті азаматтарының "Құрмет кітабы" деген сөз және облыс (қала, аудан) гербісі орналастырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
-[...15 lines deleted...]
-      бірінші беті – таза (бөлу беті) болуы қажет;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бетінде – Жамбыл облысының (қаланың, ауданның) құрметті азаматтар атағын беру тарихы жазылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       келесі беттің сол жағында құрметті азаматтың 6х9 өлшемдегі суреті (төсбелгі және ескерткіш лентасымен) орналастырылады, оң жағында аты-жөні, туылған жылы, атақ алған жылы, хаттама нөмірі, қысқаша өмірбаяны алтын әріптермен жазылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Бір азаматқа бір жұқа пергамент қағазымен бөлінген жеке бет арналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. "Құрмет кітабын жүргізу Жамбыл облысы әкімдігінің ақпарат және қоғамдық даму басқармасымен (қала, аудан әкімдігінің ішкі саясат бөлімімен) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармаққа өзгерістер енгізілді - Жамбыл облысы мәслихатының 30.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24-5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жамбыл облысының (қаланың, ауданның) құрметті азаматтарының "Құрмет кітабы" облыстық (қалалық, аудандық) мұражайда сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z93" w:id="73"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2647,468 +2875,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ауданның) құрметті азаматы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атағын беру Қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="76"/>
+    <w:bookmarkStart w:name="z99" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Марапат қағазы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z100" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тегі, аты, әкесінің аты ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жеке сәйкестендіру нөмірі (ЖСН)_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z102" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Туылған күні және жері ___________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z100" w:id="77"/>
-[...15 lines deleted...]
-      1. Тегі, аты, әкесінің аты ______________________________________</w:t>
+    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Білімі _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z101" w:id="78"/>
-[...15 lines deleted...]
-      2. Жеке сәйкестендіру нөмірі (ЖСН)_________________________</w:t>
+    <w:bookmarkStart w:name="z104" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z102" w:id="79"/>
-[...15 lines deleted...]
-      3. Туылған күні және жері ___________________________________________</w:t>
+    <w:bookmarkStart w:name="z105" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ЖОО-ның атауы және бітірген уақыты)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z103" w:id="80"/>
-[...15 lines deleted...]
-      4. Білімі _________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z106" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жұмыс орны, атқарып отырған лауазымы _____________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z104" w:id="81"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z107" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жалпы еңбек өтілі: ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z105" w:id="82"/>
-[...15 lines deleted...]
-      (ЖОО-ның атауы және бітірген уақыты)</w:t>
+    <w:bookmarkStart w:name="z108" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Cаладағы еңбек өтілі: _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z106" w:id="83"/>
-[...15 lines deleted...]
-      5. Жұмыс орны, атқарып отырған лауазымы _____________________________</w:t>
+    <w:bookmarkStart w:name="z109" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы еңбек ұжымындағы еңбек өтілі: ____________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z107" w:id="84"/>
-[...15 lines deleted...]
-      6. Жалпы еңбек өтілі: ___________</w:t>
+    <w:bookmarkStart w:name="z110" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тәртіптік жазаға тартылғаны туралы ақпарат ____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z108" w:id="85"/>
-[...15 lines deleted...]
-      7. Cаладағы еңбек өтілі: _________</w:t>
+    <w:bookmarkStart w:name="z111" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қашан тартылған)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z109" w:id="86"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="89"/>
+    <w:bookmarkStart w:name="z112" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Нақты айрықша сіңірген еңбегі көрсетілген мінездеме (): </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z113" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z114" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (нақты еңбектерін көрсете отырып)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z115" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z113" w:id="90"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z116" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z114" w:id="91"/>
-[...15 lines deleted...]
-      (нақты еңбектерін көрсете отырып)</w:t>
+    <w:bookmarkStart w:name="z117" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z115" w:id="92"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z118" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z116" w:id="93"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z117" w:id="94"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="96"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3174,69 +3402,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2019 жылғы "12" қарашадағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 40-3 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="97"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жамбыл облыстық мәслихатының күші жойылған кейбір шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z124" w:id="98"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" атағын беру Қағидалары туралы" Жамбыл облыстық мәслихатының 2013 жылғы 27 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3251,52 +3479,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2032</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2013 жылдың 5 қарашасында "Ақ жол" газетінде жарияланған). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z125" w:id="99"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" атағын беру Қағидалары туралы" Жамбыл облыстық мәслихатының 2013 жылғы 27 қыркүйектегі № 17-8 шешіміне өзгерістер мен толықтырулар енгізу туралы" Жамбыл облыстық мәслихатының 2014 жылғы 25 қыркүйектегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3311,52 +3539,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2348</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2014 жылдың 16 қазанында "Ақ жол" газетінде, 2014 жылдың 31 қазанында "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z126" w:id="100"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" атағын беру Қағидалары туралы" Жамбыл облыстық мәслихатының 2013 жылғы 27 қыркүйектегі № 17-8 шешіміне өзгерістер мен толықтырулар енгізу туралы" Жамбыл облыстық мәслихатының 2015 жылғы 21 тамыздағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3371,52 +3599,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2771</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2015 жылдың 1 қазанында "Ақ жол" газетінде, 2015 жылдың 7 желтоқсанына "Әділет" ақпараттық-құқықтық жүйесінде жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z127" w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z127" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жамбыл облысының (қаланың, ауданның) құрметті азаматы" атағын беру Қағидалары туралы" Жамбыл облыстық мәслихатының 2013 жылғы 27 қыркүйектегі № 17-8 шешіміне толықтыру енгізу туралы" Жамбыл облыстық мәслихатының 2016 жылғы 21 қарашадағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3431,105 +3659,105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> шешімі (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> болып тіркелген, 2016 жылдың 30 қарашасында "Әділет" ақпараттық-құқықтық жүйесінде, 2016 жылдың 5 желтоқсанында Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкінде электрондық түрде жарияланған жарияланған).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3855,31 +4083,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>