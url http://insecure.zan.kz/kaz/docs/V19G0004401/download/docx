--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="850f63a" w14:textId="850f63a">
+    <w:p w14:paraId="4cfd245" w14:textId="4cfd245">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3709,55 +3709,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>