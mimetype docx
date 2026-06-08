--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="be3b84e" w14:textId="be3b84e">
+    <w:p w14:paraId="8c07539" w14:textId="8c07539">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,269 +152,273 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.01.2020 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қолма-қол ақша айналысы департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулы ресми жарияланғаннан кейін Қазақстан Республикасы Ұлттық Банкінің ресми интернет-ресурсына орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы қаулының осы тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -429,111 +433,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сыртқы коммуникациялар департаменті – Ұлттық Банктің баспасөз қызметі осы қаулы мемлекеттік тіркелгеннен кейін күнтізбелік он күн ішінде оның көшірмесін мерзімді баспасөз басылымдарында ресми жариялауға жіберуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Ұлттық Банкі Төрағасының орынбасары Д.Т. Ғалиеваға жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы ресми жариялануға тиіс және 2020 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -777,1711 +781,1294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 266 қаулысымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Ұлттық Банкі Басқармасының 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасы Ұлттық Банкінің ережесін және құрылымын бекіту туралы" Қазақстан Республикасы Президентінің 2003 жылғы 31 желтоқсандағы № 1271 Жарлығымен бекітілген Қазақстан Республикасының Ұлттық Банкі туралы ереженің 19-тармағының екінші бөлігі екінші абзацының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және онда қызметін Қазақстан Республикасы Ұлттық Банкінің (бұдан әрі – Ұлттық Банк) қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану тәртібі айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер және банк қызметі туралы заң) 78-бабы 4-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> айқындалған қадағалап ден қою шаралары Банктер және банк қызметі туралы заңның 78-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Валюталық реттеу және валюталық бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Валюталық реттеу және валюталық бақылау туралы заң) 22-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ұлттық Банк Қағидалардың 1-тармағында көрсетілген тұлғаларға қадағалап ден қоюдың мынадай шараларын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қадағалап ден қоюдың ұсынымдық шараларын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Қадағалап ден қою шараларын қолданудың орындылығын айқындау және қадағалап ден қою шарасын таңдау кезінде Банктер және банк қызметі туралы заңның 78-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген факторлар ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ұлттық Банк қолданылған қадағалап ден қою шараларын есепке алады және қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары туралы ақпаратты өзінің ресми интернет-ресурсында қазақ және орыс тілдерінде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Қадағалап ден қоюдың ұсынымдық шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қадағалап ден қою шараларын қолдану қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасының әкімшілік рәсімдік-процестік </w:t>
-[...81 lines deleted...]
-    </w:p>
+      6. Банктер және банк қызметі туралы заңның 79-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Валюталық реттеу және валюталық бақылау туралы заңның 22-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшасында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген жағдайларда Ұлттық Банк Қағидалардың 1-тармағында көрсетілген тұлғаларға қадағалап ден қоюдың ұсынымдық шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қадағалап ден қоюдың ұсынымдық шарасы Ұлттық Банктің хатымен ресімделеді және осы шараны қолданудың негіздерін және анықталған кемшіліктер, тәуекелдер немесе бұзушылықтар туралы хабарламаны және (немесе) анықталған кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою туралы ұсынымдарды және (немесе) Ұлттық Банк кемшіліктерді, тәуекелдерді немесе бұзушылықтарды қайта анықтаған, сондай-ақ қадағалап ден қоюдың ұсынымдық шаралары орындалмаған жағдайда, қадағалап ден қоюдың өзге шараларын қолдану мүмкіндігі туралы ескертуді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ұлттық Банк Қағидалардың 1-тармағында көрсетілген тұлғаға және Ұлттық Банк қажет деп тапқанда, Қағидалардың 1-тармағында көрсетілген тұлғаның жеке басқару органдарына қадағалап ден қоюдың ұсынымдық шарасын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ұлттық Банк кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою мақсатында Қағидалардың 1-тармағында көрсетілген тұлғаларға қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Банктер және банк қызметі туралы заңның 45-1-бабы </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+      10. Ұлттық Банк Қазақстан Республикасының әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ӘРПК) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>66-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қызметін Ұлттық Банктің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғаларға және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғаларға қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларының жобасы түрінде ресімделген қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолдану туралы алдын ала шешімді оларға алдын ала шешімге өз ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізу орны мен уақыты туралы хабарламамен қоса жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолдану туралы алдын ала шешім және тыңдауды өткізу орны мен уақыты туралы хабарлама қадағалап ден қою шарасын қолдану туралы шешім қабылданғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Ұлттық Банк Қағидалардың </w:t>
+      Қызметін Ұлттық Банктің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалар және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалар қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолдану туралы алдын ала шешімге ӘРПК-нің 73-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-бөлігінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімде қарсылығын ұсынады немесе білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. ӘРПК-нің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>96-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шағым беру қолданылған қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шарасы орындалуын тоқта тұрмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары жазбаша нұсқама немесе жазбаша келісім нысанында қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Ұлттық Банк жазбаша нұсқамада Банктер және банк қызметі туралы заңның 80-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген тұлғаларға қадағалап ден қоюдың мынадай шараларын:</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+        <w:t xml:space="preserve"> белгіленген орындалуы міндетті шараларды қабылдауды және (немесе) жазбаша нұсқамада белгіленген мерзімде оларды орындау жөніндегі іс-шаралар жоспарын (бұдан әрі – іс-шаралар жоспары) ұсыну қажеттігін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Іс-шаралар жоспары кемшіліктердің, тәуекелдердің немесе бұзушылықтардың сипатын, олардың туындауына әкелген себептерді, жоспарланған іс-шаралардың тізбесін, оларды жүзеге асыру мерзімдерін, сондай-ақ іс-шаралар жоспарының әрбір тармағының орындалуына жауапты басшы қызметкерлерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Қадағалап ден қою шараларын қолданудың орындылығын айқындау және қадағалап ден қою шарасын таңдау кезінде Банктер және банк қызметі туралы заңның 45-1-бабының </w:t>
-[...60 lines deleted...]
-    </w:p>
+      15. Ұлттық Банк қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның ұсынған іс-шаралар жоспарын Ұлттық Банкке келіп түскен күнінен кейін 10 (он) жұмыс күнінен аспайтын мерзімде қарайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған іс-шаралар жоспары бойынша Ұлттық Банктің ескертулері болған және (немесе) жоспарланған іс-шаралардың көлемі 20 (жиырма) іс-шарадан асқан жағдайда, іс-шаралар жоспарын қарау мерзімі бір рет қана 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның ұсынған іс-шаралар жоспарына Ұлттық Банктің ескертулері болған жағдайда, Ұлттық Банк ол бойынша жазбаша ескертулер жібереді және (немесе) іс-шаралар жоспарын пысықтау мақсатында бірлескен талқылаулар жүргізеді. Бұл ретте қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға Ұлттық Банктің ескертулерін ескере отырып, Ұлттық Банктің хатында көрсетілген мерзімде пысықталған шаралар жоспарын ұсынады немесе мұндай ескертулермен келіспеген жағдайда өзінің негіздемелерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банк қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның ұсынған іс-шаралар жоспарын жазбаша нысанда мақұлдайды немесе мақұлдамайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банк ұсынылған іс-шаралар жоспарын мақұлдаған жағдайда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға оны іске асыруға кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-1. Ұлттық Банк ӘРПК-нің </w:t>
-[...39 lines deleted...]
-    </w:p>
+      Ұлттық Банк іс-шаралар жоспарын мақұлдамаған жағдайда, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаға Банктер және банк қызметі туралы заңның 80-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген шараларды көрсете отырып, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шараларын қолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қызметін Қазақстан Республикасы Ұлттық Банкінің қолма-қол шетел валютасымен айырбастау операцияларына арналған лицензиясы негізінде тек қана айырбастау пункттері арқылы жүзеге асыратын заңды тұлғалар және банкноттарды, монеталарды және құндылықтарды инкассациялау айрықша қызметі болып табылатын заңды тұлғалар қадағалап ден қою шарасын қолдану туралы алдын ала шешімге ӘРПК-нің </w:t>
-[...84 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="16"/>
+      16. Ұлттық Банк Қағидалардың 1-тармағында көрсетілген тұлғамен Банктер және банк қызметі туралы заңның 80-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген шараларды орындау туралы жазбаша келісім жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5-2. ӘРПК-нің </w:t>
-[...173 lines deleted...]
-      7. Банктер және банк қызметі туралы заңның 45-2-бабының </w:t>
+      17. Жазбаша келісімде Банктер және банк қызметі туралы заңның 80-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Валюталық реттеу және валюталық бақылау туралы заңның 22-бабы </w:t>
-[...626 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> көрсетілген шаралардың орындалуы туралы келісім, анықталған кемшіліктерді, тәуекелдерді немесе бұзушылықтарды жою мерзімдері және (немесе) қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның өзіне қабылдайтын шектеулердің тізбесі көзделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жазбаша келісімге қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға міндетті түрде қол қоюға тиіс. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға жазбаша келісімге қол қойған соң оның талаптарын толық көлемде және онда белгіленген мерзімдерде орындау жөнінде өзіне міндеттемелер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жазбаша келісім заңды күші бірдей 4 (төрт) дана етіп (қазақ және орыс тілдерінде 2 (екі) данадан) жасалады және Ұлттық Банк қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаға ілеспе хатпен жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға қол қойылған 2 (екі) дана (1 (бір) данадан қазақ және орыс тілдерінде) жазбаша келісімді алған күнінен кейін 5 (бес) жұмыс күні ішінде қолма-қол немесе пошта арқылы Ұлттық Банкке қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға Ұлттық Банкті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жазбаша нұсқамада, жазбаша келісімде көрсетілген шаралардың осы құжаттарда көзделген мерзімдерде орындалғаны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс-шаралар жоспарында көзделген жүзеге асыру күнінен кейін 5 (бес) жұмыс күнінен кешіктірмей іс-шаралар жоспарында көзделген іс-шаралардың орындалғаны туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...134 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның жазбаша нұсқамада және (немесе) іс-шаралар жоспарында, жазбаша келісімде көзделген шаралар мен іс-шараларды орындауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жазбаша нұсқама үшін - қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның жазбаша нұсқаманы алған күнінен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) іс-шаралар жоспары үшін - қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның Ұлттық Банк мақұлдаған іс-шаралар жоспарын алған күнінен бастап;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жазбаша келісім үшін - қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаның жазбаша келісімге қол қойған күнінен бастап басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жазбаша нұсқамада және (немесе) іс-шаралар жоспарында, жазбаша келісімде белгіленген шараларды және (немесе) жоспарланған іс-шараларды орындау мерзімдері 1 (бір) айдан асатын болса, қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлға ай сайын растайтын құжаттардың көшірмелерін қоса бере отырып, Ұлттық Банкті жазбаша нұсқамада және (немесе) іс-шаралар жоспарында, жазбаша келісімде көзделген шаралардың және (немесе) іс-шаралардың кезең-кезеңімен орындалғаны туралы жазбаша хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Жазбаша нұсқамада және (немесе) іс-шаралар жоспарында, жазбаша келісімде көзделген шараларды және (немесе) іс-шараларды қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаға байланысты емес себептер бойынша осы құжаттарда белгіленген мерзімдерде орындау мүмкіндігі болмаған жағдайда, осы тұлға осы құжаттарда белгіленген шараларды және (немесе) іс-шараларды орындау мерзімінен кешіктірмей Ұлттық Банкке жазбаша нұсқамада және (немесе) іс-шаралар жоспарында, жазбаша келісімде көзделген шараларды және (немесе) іс-шараларды орындау мерзімін ұзарту қажеттілігінің негіздемесі қамтылған мерзімін ұзарту туралы өтінішхатты (бұдан әрі - өтінішхат) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық Банк өтінішхатты қарау нәтижелерін қаржылық жағдайды жақсарту және (немесе) тәуекелдерді барынша азайту шаралары қолданылған тұлғаға Ұлттық Банкке ол келіп түскен күннен кейін 10 (он) жұмыс күнінен аспайтын мерзімде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2807,31 +2394,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>