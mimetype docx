--- v0 (2025-10-12)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d8e0827" w14:textId="d8e0827">
+    <w:p w14:paraId="ce57daf" w14:textId="ce57daf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -879,1610 +879,1544 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 19.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20.08.2024 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Қарыздар мен салымдар бойынша шынайы, жылдық, тиімді, салыстырмалы есептеудегі сыйақы мөлшерлемелерін (нақты құнын) есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 26 наурыздағы № 137 </w:t>
+      3. "Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 28 қаңтардағы № 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7663 болып тіркелген, 2012 жылғы 16 тамызда "Егемен Қазақстан" газетінде № 516-521 (27594) жарияланған) мынадай өзгерістер енгізілсін:</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13305 болып тіркелген, 2016 жылғы 29 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-1-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...324 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2012 жылғы 26 қарашадағы Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z28" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілген қаулымен бекітілген Банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржы ұйымдары жеке тұлғаларға беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерінде, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>базаларда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелері, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базалар";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелері, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базалар (бұдан әрі - Әдістемелер) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы және "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Микроқаржылық қызмет туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2012 жылғы 26 қарашадағы Қазақстан Республикасының заңдарына сәйкес әзірленді және жеке тұлғаларға банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар және микроқаржылық қызметті жүзеге асыратын ұйымдар беретін және өтеу кестесінің болуы көзделетін қарыздар мен микрокредиттер бойынша тұрақты төлемдерді есептеу әдістемелерін, сондай-ақ осындай қарыздар (микрокредиттер) бойынша сыйақыны есептеу үшін уақытша базаларды айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым, микроқаржылық қызметті жүзеге асыратын ұйым банктік қарыз шартын (микрокредит беру туралы шартты) жасағанға дейін жеке тұлғаға (бұдан әрі - қарыз алушы) қарызды (микрокредитті) өтеу әдісін таңдау үшін сараланған және аннуитеттік төлемдер әдістерімен есептелген қарызды (микрокредитті) өтеу кестелерінің жобаларын береді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тармақ</w:t>
+        <w:t>9-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. Әдістемелердің 13-тармағында көзделген қарыз (микрокредит) бойынша сыйақы есептеу кезінде банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар мен микроқаржылық қызметті жүзеге асыратын ұйымдар мынадай уақытша базаларды қолданады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жылына 360 (үш жүз алпыс) күн және айына нақты күндердің саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылына 365 (үш жүз алпыс бес) немесе 366 (үш жүз алпыс алты) күн және айына нақты күндердің саны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылына 360 (үш жүз алпыс) күн және айына 30 (отыз) күн.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Қаржы ұйымы Қазақстан Республикасының Ұлттық Банкін бекітілуі туралы хабардар ететін қаржы өнімдерінің тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 136 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13852 болып тіркелген, 2016 жылғы 19 шілдеде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақ</w:t>
+        <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
-[...112 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды бекітілуі туралы хабардар ететін қаржы өнімдерінің тізбесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...151 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Қаржы ұйымы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды бекітілуі туралы хабардар ететін қаржы өнімдерінің тізбесі бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген қаулымен бекітілген Қаржы ұйымы Қазақстан Республикасының Ұлттық Банкін бекітілуі туралы хабардар ететін қаржы өнімдерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды бекітілуі туралы хабардар ететін қаржы өнімдерінің тізбесі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші абзац мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды ұсынылатын мынадай қаржы өнімдерінің бекітілуі туралы хабардар етеді:".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Қаржы ұйымы Қазақстан Республикасының Ұлттық Банкін бекітілуі туралы хабардар ететін қаржы өнімдерінің </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+      5. "Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы Қазақстан Республикасының Ұлттық Банкін хабардар ету қағидаларын, сондай-ақ хабарламаға қоса берілетін құжаттардың тізбесін бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 137 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14221 болып тіркелген, 2016 жылғы 3 қазанда "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2495,786 +2429,630 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды хабардар ету қағидаларын, сондай-ақ хабарламаға қоса берілетін құжаттардың тізбесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
+        <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="32"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>31-1-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="33"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Қоса беріліп отырған Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды хабардар ету қағидалары, сондай-ақ хабарламаға қоса берілетін құжаттардың тізбесі бекітілсін.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы банктер және банк қызметі туралы" 1995 жылғы 31 тамыздағы Қазақстан Республикасы Заңының </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+      көрсетілген қаулымен бекітілген Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы Қазақстан Республикасының Ұлттық Банкін хабардар ету қағидаларында, сондай-ақ хабарламаға қоса берілетін құжаттардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...71 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды хабардар ету қағидалары, сондай-ақ хабарламаға қоса берілетін құжаттардың тізбесі";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тақырыбы</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Осы Қаржы ұйымдарының қаржы өнімдерін бекітуі туралы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды хабардар ету қағидалары, сондай-ақ хабарламаға қоса берілетін құжаттардың тізбесі (бұдан әрі – Қағидалар) "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы банктер және банк қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 1995 жылғы 31 тамыздағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сақтандыру қызметі туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2000 жылғы 18 желтоқсандағы, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бағалы қағаздар рыногы туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2003 жылғы 2 шілдедегі, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рұқсаттар және хабарламалар туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" 2014 жылғы 16 мамырдағы Қазақстан Республикасының заңдарына сәйкес әзірленді және қаржы ұйымдарының қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды (бұдан әрі – уәкілетті орган) қаржы өнімдерінің бекітілуі туралы хабардар ету тәртібін және хабарламаға қоса берілетін құжаттардың тізбесін белгілейді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
-[...154 lines deleted...]
-        </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2. Қаржы ұйымы уәкілетті органды Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13852 болып тіркелген "Қаржы ұйымы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органды бекітілуі туралы хабардар ететін қаржы өнімдерінің тізбесін айқындау туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қаржы өнімдерінің бекітілуі туралы хабардар етеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3510,55 +3288,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>