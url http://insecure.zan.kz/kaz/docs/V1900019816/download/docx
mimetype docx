--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce57daf" w14:textId="ce57daf">
+    <w:p w14:paraId="2af0608" w14:textId="2af0608">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>